--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ed1fa8" w14:textId="0ed1fa8">
+    <w:p w14:paraId="57a3a6c" w14:textId="57a3a6c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -318,233 +318,220 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгiзiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6433"/>
-        <w:gridCol w:w="5867"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5867" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ішкі істер министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5867" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 полиция генерал-полковнигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5867" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қ. Қасымов</w:t>
@@ -702,358 +689,218 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ішкі істер министрінің өзгерістер</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z9" w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) "Ішкі істер органдарында профилактикалық есепте тұратын адамдарды профилактикалық бақылауды жүзеге асыру жөніндегі қағиданы бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 15 шілдедегі № 432 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9695 болып тіркелген, "Заң газеті" газетінің 2014 жылғы 25 қыркүйектегі № 144 (2538) санында, "Юридическая газета" газетінің 2014 жылғы 25 қыркүйектегі № 144 (2712) санында жарияланған):</w:t>
+      1) Күші жойылды - ҚР Ішкі істер министрінің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
-[...56 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-қосымшада</w:t>
-[...66 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">2) Күші жойылды – ҚР Ішкі істер министрінің 21.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 863</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Қазақстан Республикасы Ішкі істер министрлігінің ведомстволары мен аумақтық органдары туралы ережелерді бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 1 қазандағы № 662 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9792 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасының Ұлттық ұлан Бас қолбасшылығы туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1066,1210 +913,1210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қамаудағылар мен сотталғандарды айдауылдау мен күзетуді бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Ұлттық ұланын жасақталуын жоспарлайды және ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      1) қамаудағылар мен сотталғандарды айдауылдау мен күзетуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төтенше жағдайдың құқықтық режимін қамтамасыз ету және төтенше оқиғалардың салдарын жою үшін, сондай-ақ заңсыз қарулы құралымдарға қарсы күрес, қақтығыс аудандарын оқшаулау және тосқауыл қою, аса қауіпті құқық бұзушылықтардың, диверсиялардың, террористік актілердің, қарулы қақтығыстардың жолын кесу, тайталасушы тараптарды ажырату, заңсыз қарулы құралымдарды қарусыздандыру және жою, жанжал ауданында халықтан қаруды алып қою, жанжал ауданына іргелес аудандарда қоғамдық тәртіп пен қауіпсіздікті сақтауды күшейту жөніндегі іс-шараларды жүргізу үшін Қазақстан Республикасының Ұлттық ұланын тарту туралы шешімдерді орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасының Ұлттық ұланын жасақталуын жоспарлайды және ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының Ұлттық ұланы кадрларын іріктеу, бөлу, оларды республика аумағында орналасқан жоғары оқу орындарында, сондай-ақ шартты негізде басқа мемлекеттердің әскери оқу орындарында оқыту жөніндегі жұмыстарды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      3) төтенше жағдайдың құқықтық режимін қамтамасыз ету және төтенше оқиғалардың салдарын жою үшін, сондай-ақ заңсыз қарулы құралымдарға қарсы күрес, қақтығыс аудандарын оқшаулау және тосқауыл қою, аса қауіпті құқық бұзушылықтардың, диверсиялардың, террористік актілердің, қарулы қақтығыстардың жолын кесу, тайталасушы тараптарды ажырату, заңсыз қарулы құралымдарды қарусыздандыру және жою, жанжал ауданында халықтан қаруды алып қою, жанжал ауданына іргелес аудандарда қоғамдық тәртіп пен қауіпсіздікті сақтауды күшейту жөніндегі іс-шараларды жүргізу үшін Қазақстан Республикасының Ұлттық ұланын тарту туралы шешімдерді орындайды;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) медициналық қамтамасыз етуді ұйымдастырады және өңірлік қолбасшылықтарды құрылымдардың, Қазақстан Республикасының Ұлттық ұланының әскери бөлімдерін және әскери-оқу орындарының орналасқан жерлеріндегі санитариялық-эпидемиологиялық салауаттылықты қадағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының Ұлттық ұланы кадрларын іріктеу, бөлу, оларды республика аумағында орналасқан жоғары оқу орындарында, сондай-ақ шартты негізде басқа мемлекеттердің әскери оқу орындарында оқыту жөніндегі жұмыстарды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) карантиндік, санитариялық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      5) медициналық қамтамасыз етуді ұйымдастырады және өңірлік қолбасшылықтарды құрылымдардың, Қазақстан Республикасының Ұлттық ұланының әскери бөлімдерін және әскери-оқу орындарының орналасқан жерлеріндегі санитариялық-эпидемиологиялық салауаттылықты қадағалауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      6) карантиндік, санитариялық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) әскерді жауынгерлік әзірлікке келтіру, соғыс уақытында жедел қолдану, әскердің төтенше жағдайлар туындаған кезде әрекет ету жоспарларын әзірлеу және уақтылы нақтылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      7) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) әскердің жауынгерлік әзірлігін қамтамасыз ету жөніндегі іс-шараларды әзірлеу және ұйымдастыру және олардың орындалуын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      8) әскерді жауынгерлік әзірлікке келтіру, соғыс уақытында жедел қолдану, әскердің төтенше жағдайлар туындаған кезде әрекет ету жоспарларын әзірлеу және уақтылы нақтылау;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) әскерлердің қызметтік-жауынгерлік қызметін жоспарлау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      9) әскердің жауынгерлік әзірлігін қамтамасыз ету жөніндегі іс-шараларды әзірлеу және ұйымдастыру және олардың орындалуын бақылау;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жедел қамтамасыз етуді, бағынысты және өзара іс-қимыл жасасатын басқару органдарымен, сондай-ақ Бас қолбасшылықтың басқа да басқармаларымен, бөлімдерімен және қызметтерімен өзара іс-қимыл жасасуды ұйымдастыру жөніндегі жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      10) әскерлердің қызметтік-жауынгерлік қызметін жоспарлау;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасы Ішкі істер министрлігінің, Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының құрылымдық бөліністерімен, министрліктермен және ведомстволармен өзара іс-қимыл жасасуды ұйымдастыру және ұстану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      11) жедел қамтамасыз етуді, бағынысты және өзара іс-қимыл жасасатын басқару органдарымен, сондай-ақ Бас қолбасшылықтың басқа да басқармаларымен, бөлімдерімен және қызметтерімен өзара іс-қимыл жасасуды ұйымдастыру жөніндегі жұмысты үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) өңірлік қолбасшылықтарға, құрамалар мен әскери бөлімдерге жүктелген қызметтік-жауынгерлік міндеттердің орындалуын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      12) Қазақстан Республикасы Ішкі істер министрлігінің, Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының құрылымдық бөліністерімен, министрліктермен және ведомстволармен өзара іс-қимыл жасасуды ұйымдастыру және ұстану;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) әскердің төтенше жағдайлар пайда болған кездегі әрекет ету жоспарын әзірлеу және уақтылы нақтылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      13) өңірлік қолбасшылықтарға, құрамалар мен әскери бөлімдерге жүктелген қызметтік-жауынгерлік міндеттердің орындалуын ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) өңірлік қолбасшылықтарға, құрамалар мен әскери бөлімдерге жүктелген қызметтік-жауынгерлік міндеттердің орындалуын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      14) әскердің төтенше жағдайлар пайда болған кездегі әрекет ету жоспарын әзірлеу және уақтылы нақтылау;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қызметтік-жауынгерлік іс-әрекеттің нәтижелерін қорыту және талдау, жедел жағдайды, жауынгерлік қызметтегі әскери тәртіптің жай-күйін, статистикалық және есептілік деректерді бақылау, қызметтік-жауынгерлік міндеттерді орындау мүддесінде күштер мен құралдарды пайдалануды жақсарту жөніндегі іс-шараларды әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      15) өңірлік қолбасшылықтарға, құрамалар мен әскери бөлімдерге жүктелген қызметтік-жауынгерлік міндеттердің орындалуын ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) түзеу мекемелерін және айдауылдау кезінде қамауға алынған адамдарды сенімді күзетуді қамтамасыз ету жөніндегі іс-шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      16) қызметтік-жауынгерлік іс-әрекеттің нәтижелерін қорыту және талдау, жедел жағдайды, жауынгерлік қызметтегі әскери тәртіптің жай-күйін, статистикалық және есептілік деректерді бақылау, қызметтік-жауынгерлік міндеттерді орындау мүддесінде күштер мен құралдарды пайдалануды жақсарту жөніндегі іс-шараларды әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) арнайы және әскери тасымалдауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      17) түзеу мекемелерін және айдауылдау кезінде қамауға алынған адамдарды сенімді күзетуді қамтамасыз ету жөніндегі іс-шараларды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) әскердің жеке құрамын, олардың штаттық және тізімдік санын есепке алу, оның жай-күйін ұдайы бақылауды жүзеге асыру және штаттық тәртіпті сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      18) арнайы және әскери тасымалдауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) жасақтау жоспарын әзірлеу, өңірлік қолбасшылықтар, құрамалар мен әскери бөлімдер үшін шақырылушыларды зерделеуді және іріктеуді ұйымдастыру, олардың шақыру бойынша әскери қызметшілермен жасақталуының жай-күйін бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      19) әскердің жеке құрамын, олардың штаттық және тізімдік санын есепке алу, оның жай-күйін ұдайы бақылауды жүзеге асыру және штаттық тәртіпті сақтау;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) өңірлік қолбасшылықтардың, құрамалар мен әскери бөлімдердің сержанттар мен сарбаздар құрамының келісімшарт бойынша әскери қызметшілерімен жасақталуын, оларды оқыту және әскери қызметті өткеруін бақылау, Қазақстан Республикасының заңнамасына сәйкес келісімшарт бойынша әскери қызметті өткеруді регламенттейтін жекелеген нормативтік құжаттарды әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      20) жасақтау жоспарын әзірлеу, өңірлік қолбасшылықтар, құрамалар мен әскери бөлімдер үшін шақырылушыларды зерделеуді және іріктеуді ұйымдастыру, олардың шақыру бойынша әскери қызметшілермен жасақталуының жай-күйін бақылау;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) әскерді жұмылдырып өрістетуді жоспарлау бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      21) өңірлік қолбасшылықтардың, құрамалар мен әскери бөлімдердің сержанттар мен сарбаздар құрамының келісімшарт бойынша әскери қызметшілерімен жасақталуын, оларды оқыту және әскери қызметті өткеруін бақылау, Қазақстан Республикасының заңнамасына сәйкес келісімшарт бойынша әскери қызметті өткеруді регламенттейтін жекелеген нормативтік құжаттарды әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) әскерді өрістетудің жұмылдыру жоспарын нақтылау және құралымдарды дербес жұмылдыруды қамтамасыз ететін іс-шараларды өткізу, штаттарды, штаттық-лауазымдық есептерді, соғыс уақытындағы құралымдар бойынша жасақтау есептерін әзірлеу бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      22) әскерді жұмылдырып өрістетуді жоспарлау бойынша ұсыныстар енгізу;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) байланыс жүйесін жетілдіру, күштер мен құралдарды оңтайлы пайдалану, байланыстың жаңа технологияларын енгізу бойынша ұсыныстар әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      23) әскерді өрістетудің жұмылдыру жоспарын нақтылау және құралымдарды дербес жұмылдыруды қамтамасыз ететін іс-шараларды өткізу, штаттарды, штаттық-лауазымдық есептерді, соғыс уақытындағы құралымдар бойынша жасақтау есептерін әзірлеу бойынша ұсыныстар енгізу;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) басқару пункттеріндегі байланыс техникасы мен әскерді басқарудың автоматтандырылған жүйесін өрістету және пайдалану жөніндегі ұйымдастыру-техникалық іс-шараларға басшылық етуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      24) байланыс жүйесін жетілдіру, күштер мен құралдарды оңтайлы пайдалану, байланыстың жаңа технологияларын енгізу бойынша ұсыныстар әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) байланыс жүйесін техникалық қамтамасыз ету, жаңа телекоммуникациялық жабдықты пайдалануға енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      25) басқару пункттеріндегі байланыс техникасы мен әскерді басқарудың автоматтандырылған жүйесін өрістету және пайдалану жөніндегі ұйымдастыру-техникалық іс-шараларға басшылық етуді жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) әскерді басқару жөніндегі үлгілік автоматтандырылған міндеттер кешендерін әзірлеуді, оларды енгізуді және сүйемелдеуді ұйымдастыруды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      26) байланыс жүйесін техникалық қамтамасыз ету, жаңа телекоммуникациялық жабдықты пайдалануға енгізу;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) автоматтандырылған міндеттер кешендерін бағдарламалық-математикалық, ақпараттық, технологиялық және ұйымдастырушылық қамтамасыз етуді әзірлеу, енгізу және сүйемелдеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      27) әскерді басқару жөніндегі үлгілік автоматтандырылған міндеттер кешендерін әзірлеуді, оларды енгізуді және сүйемелдеуді ұйымдастыруды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) бөлінген қорларды бөлу бойынша ұсыныстар дайындау, есептеу техникасының жеткізілуін, әскерге пайдалануға берілуін және пайдаланылуын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      28) автоматтандырылған міндеттер кешендерін бағдарламалық-математикалық, ақпараттық, технологиялық және ұйымдастырушылық қамтамасыз етуді әзірлеу, енгізу және сүйемелдеу;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) құжаттармен жұмыс істеу нысандары мен әдістерін жетілдіру, орындаушылық тәртіпті арттыру жөніндегі іс-шараларды әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      29) бөлінген қорларды бөлу бойынша ұсыныстар дайындау, есептеу техникасының жеткізілуін, әскерге пайдалануға берілуін және пайдаланылуын бақылау;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) режимдік және ерекше күзетілетін объектілердің күзетілуін қамтамасыз етуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      30) құжаттармен жұмыс істеу нысандары мен әдістерін жетілдіру, орындаушылық тәртіпті арттыру жөніндегі іс-шараларды әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) орналасу және маңызды мемлекеттік объектілерді күзету және арнайы жүктерді алып жүру жөніндегі қызметтік-жауынгерлік міндеттерді орындау орындарындағы жедел-қызметтік және қоғамдық-саяси жағдайдың деректерін үздіксіз жинау, зерделеу және бағалау, шешім қабылдау үшін есептер мен ұсыныстарды дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      31) режимдік және ерекше күзетілетін объектілердің күзетілуін қамтамасыз етуді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) құпиялауға жататын мәліметтердің ведомстволық тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      32) орналасу және маңызды мемлекеттік объектілерді күзету және арнайы жүктерді алып жүру жөніндегі қызметтік-жауынгерлік міндеттерді орындау орындарындағы жедел-қызметтік және қоғамдық-саяси жағдайдың деректерін үздіксіз жинау, зерделеу және бағалау, шешім қабылдау үшін есептер мен ұсыныстарды дайындау;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік құпияларды қорғауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      33) құпиялауға жататын мәліметтердің ведомстволық тізбесін әзірлеуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) өз құзыреті шегінде мемлекеттік құпияларды құрайтын мәліметтерге рұқсат етілген әскердің әскери қызметшілері мен қызметшілеріне қатысты тексеру іс-шараларын өткізуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      34) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік құпияларды қорғауды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) әскери-педагогикалық ғылым мен практиканың қазіргі заманғы жетістіктері негізінде Әскери институт пен оқу бөліміндегі білім беру үдерісін жетілдіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      35) өз құзыреті шегінде мемлекеттік құпияларды құрайтын мәліметтерге рұқсат етілген әскердің әскери қызметшілері мен қызметшілеріне қатысты тексеру іс-шараларын өткізуді қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) оқушылардың барлық санатымен оқу үдерісінің сапасы мен қарқындылығын арттыру жөніндегі іс-шараларды, құжаттарды әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      36) әскери-педагогикалық ғылым мен практиканың қазіргі заманғы жетістіктері негізінде Әскери институт пен оқу бөліміндегі білім беру үдерісін жетілдіру;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) командирлік және жауынгерлік даярлық, жауынгерлік сайыс нәтижелерін, әскери қызмет пен әскери қызметшілердің өмірі мен денсаулығын сақтау жөніндегі жұмыстың жай-күйін қорыту, оқу үдерісі мен оқу материалдық-техникалық базаны жетілдіру жөніндегі ұсыныстарды жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      37) оқушылардың барлық санатымен оқу үдерісінің сапасы мен қарқындылығын арттыру жөніндегі іс-шараларды, құжаттарды әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) әскери қызметшілерді Қазақстан Республикасы Президентінің, Қазақстан Республикасы Үкіметінің саясатына адалдығын қалыптастыру, әскердің жауынгерлік және жұмылдыру әзірлігі деңгейін жан-жақты арттыруға тиімді ықпал ету жөніндегі іс-шараларды ұйымдастыру және өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      38) командирлік және жауынгерлік даярлық, жауынгерлік сайыс нәтижелерін, әскери қызмет пен әскери қызметшілердің өмірі мен денсаулығын сақтау жөніндегі жұмыстың жай-күйін қорыту, оқу үдерісі мен оқу материалдық-техникалық базаны жетілдіру жөніндегі ұсыныстарды жасау;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) әскери қызметтің мәртебесін арттыру, әскери қызметшілер мен олардың отбасы мүшелерінің, Қазақстан Республикасы Ұлттық ұланның зейнеткерлері мен ардагерлерінің әлеуметтік қорғалуын қамтамасыз ету жөніндегі мемлекеттік шараларды жүзеге асыру мақсатында жан-жақты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      39) әскери қызметшілерді Қазақстан Республикасы Президентінің, Қазақстан Республикасы Үкіметінің саясатына адалдығын қалыптастыру, әскердің жауынгерлік және жұмылдыру әзірлігі деңгейін жан-жақты арттыруға тиімді ықпал ету жөніндегі іс-шараларды ұйымдастыру және өткізу;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) әскери қызметшілер мен қызметшілерді қазақстандық патриотизм мен интернационализмге тәрбиелеу, жауынгерлердің Қазақстан Республикасын қорғау жөніндегі міндеттерді орындауға моральдық-психологиялық әзірлігін қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      40) әскери қызметтің мәртебесін арттыру, әскери қызметшілер мен олардың отбасы мүшелерінің, Қазақстан Республикасы Ұлттық ұланның зейнеткерлері мен ардагерлерінің әлеуметтік қорғалуын қамтамасыз ету жөніндегі мемлекеттік шараларды жүзеге асыру мақсатында жан-жақты қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) әскердегі заңдылық пен құқықтық тәртіптің жай-күйін қорыту және талдау және қылмыстар мен құқық бұзушылықтардың алдын алу жөніндегі шараларды дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      41) әскери қызметшілер мен қызметшілерді қазақстандық патриотизм мен интернационализмге тәрбиелеу, жауынгерлердің Қазақстан Республикасын қорғау жөніндегі міндеттерді орындауға моральдық-психологиялық әзірлігін қалыптастыру;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) құқық бұзушылық пен қылмыстардың алдын алу, анықтау, жолын кесу және ашу, өз құзыреті шегінде анықтауды іске асыру, жедел-іздестіру қызметін ұйымдастыру және іске асыру, анықтау, тергеу, сот органдарынан жасырынып жүрген, сондай-ақ әскери бөлімдер орналасқан жерін өз бетімен тастап кеткен әскери қызметшілерді іздеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      42) әскердегі заңдылық пен құқықтық тәртіптің жай-күйін қорыту және талдау және қылмыстар мен құқық бұзушылықтардың алдын алу жөніндегі шараларды дайындау;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) Бас қолбасшылықтың, өңірлік қолбасшылықтардың, құрамалардың, бөлімдер мен жоғары әскери оқу орынның жұмысын, сондай-ақ халықаралық ынтымақтастықты құқықтық қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      43) құқық бұзушылық пен қылмыстардың алдын алу, анықтау, жолын кесу және ашу, өз құзыреті шегінде анықтауды іске асыру, жедел-іздестіру қызметін ұйымдастыру және іске асыру, анықтау, тергеу, сот органдарынан жасырынып жүрген, сондай-ақ әскери бөлімдер орналасқан жерін өз бетімен тастап кеткен әскери қызметшілерді іздеу;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) әскерді офицерлер құрамымен жасақтау жөніндегі іс-шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      44) Бас қолбасшылықтың, өңірлік қолбасшылықтардың, құрамалардың, бөлімдер мен жоғары әскери оқу орынның жұмысын, сондай-ақ халықаралық ынтымақтастықты құқықтық қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) бейбіт және соғыс уақытында қызметтік-жауынгерлік міндеттерді автотехникалық қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      45) әскерді офицерлер құрамымен жасақтау жөніндегі іс-шараларды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) бейбіт және соғыс уақытында қызметтік-жауынгерлік міндеттерді авиациялық қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      46) бейбіт және соғыс уақытында қызметтік-жауынгерлік міндеттерді автотехникалық қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) әскердің өңірлік қолбасшылықтарын, құрамалары мен бөлімдерін тылдың материалдық және техникалық құралдарымен қамтамасыз етуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      47) бейбіт және соғыс уақытында қызметтік-жауынгерлік міндеттерді авиациялық қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Қазақстан Республикасының нормативтік құқықтық актілеріне сәйкес тауарларды, жұмыстар мен қызмет көрсетулерді мемлекеттік сатып алуды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      48) әскердің өңірлік қолбасшылықтарын, құрамалары мен бөлімдерін тылдың материалдық және техникалық құралдарымен қамтамасыз етуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) әскерде емдеу-алдын алу, санитарлық-эпидемияға қарсы шараларды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      49) Қазақстан Республикасының нормативтік құқықтық актілеріне сәйкес тауарларды, жұмыстар мен қызмет көрсетулерді мемлекеттік сатып алуды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) әскерді қаржылық-экономикалық қамтамасыз ету, қаржылық жоспарлау және қаржыландыру әдістемелерін жетілдіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      50) әскерде емдеу-алдын алу, санитарлық-эпидемияға қарсы шараларды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) әскери қалашықтардың ғимараттары мен құрылыстарын салуды, күрделі және ағымдағы жөндеуді және әскери бөлімдерді пәтерге орналастыруды ұйымдастыру. Қазақстан Республикасы Ұлттық ұланы өңірлік қолбасшылықтарының, құрамалары мен бөлімдерінің қызметін шаруашылық қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      51) әскерді қаржылық-экономикалық қамтамасыз ету, қаржылық жоспарлау және қаржыландыру әдістемелерін жетілдіру;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) төменгі бөліністердің үлгі ережелерін және әскери қызметшілері мен азаматтық персоналының үлгі лауазымдық нұсқаулықтарын әзірлеу. Төменгі бөліністердегі тиісті ережелердің және лауазымдық нұсқаулықтардың әзірленуін және бекітілуін, сондай-ақ оларды әскери қызметшілері мен азаматтық персоналының зерделеуін бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      52) әскери қалашықтардың ғимараттары мен құрылыстарын салуды, күрделі және ағымдағы жөндеуді және әскери бөлімдерді пәтерге орналастыруды ұйымдастыру. Қазақстан Республикасы Ұлттық ұланы өңірлік қолбасшылықтарының, құрамалары мен бөлімдерінің қызметін шаруашылық қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) мемлекеттік сатып алу туралы заңнама шеңберінде тартылған еңбекті нормалау жөніндегі мамандармен өзара іс-қимыл жасасу, басқарудың барлық деңгейінде сеніп тапсырылған бөліністердің әскери қызметшілері мен азаматтық персоналының ғылыми-негізделген жүктеме нормативтерін әзірлеу үшін талап етілетін материалдар мен мәліметтерді дайындауды және оларды ұсынуды қаматамасыз ету, әзірленген жүктеме нормативтерінің сапасына, сондай-ақ олардың негізділігіне және практикада қолдану мүмкіндігіне жауап беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      53) төменгі бөліністердің үлгі ережелерін және әскери қызметшілері мен азаматтық персоналының үлгі лауазымдық нұсқаулықтарын әзірлеу. Төменгі бөліністердегі тиісті ережелердің және лауазымдық нұсқаулықтардың әзірленуін және бекітілуін, сондай-ақ оларды әскери қызметшілері мен азаматтық персоналының зерделеуін бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) ғылыми-негізделген нормативтерге сәйкес басқарудың барлық деңгейінде сеніп тапсырылған бөліністердің әскери қызметшілері мен азаматтық персоналының нақты жүктемесіне талдау жүргізу, оның негізінде олардың нормативтік штаттық санын анықтау және оны қайта бөлу бойынша ұсыныстар әзірлеу.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігінің Қылмыстық-атқару жүйесі комитеті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2282,150 +2129,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13. Комитеттің негізгі міндеттері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жазаларды өтеу және өзге де қылмыстық-құқықтық ықпал ету шараларын орындау тәртібі мен шарттарын реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сотталғандардың құқықтары мен бостандықтарын қорғау, күдіктілердің, айыпталушылардың, сондай-ақ Қазақстан Республикасы ішкі істер органдарының қылмыстық-атқару жүйесіндегі азаматтардың құқықтары мен заңды мүдделерін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      1) жазаларды өтеу және өзге де қылмыстық-құқықтық ықпал ету шараларын орындау тәртібі мен шарттарын реттеу;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қылмыстар туралы істерді анықтауды және әкімшілік құқық бұзушылықтар туралы істер бойынша өндірісті жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...15 lines deleted...]
-      2) сотталғандардың құқықтары мен бостандықтарын қорғау, күдіктілердің, айыпталушылардың, сондай-ақ Қазақстан Республикасы ішкі істер органдарының қылмыстық-атқару жүйесіндегі азаматтардың құқықтары мен заңды мүдделерін қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді орындау.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2438,430 +2285,430 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соттардың үкімдеріне, қаулыларына және ұйғарымдарына сәйкес сотталғандарды қылмыстық-атқару жүйесінің мекемелеріне орналастыруды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекетке жүктелген халықаралық шарттарға сәйкес нысандардың қауіпсіздігі мен күзетін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
-[...15 lines deleted...]
-      1) соттардың үкімдеріне, қаулыларына және ұйғарымдарына сәйкес сотталғандарды қылмыстық-атқару жүйесінің мекемелеріне орналастыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сотталғандарды босатылуға дайындау бойынша жұмысты ұйымдастыруды, рақымшылық және кешiрiм жасау актілерін орындауды, сотталғандардың түзелу қорытындыларын бекіту бойынша қылмыстық-атқару жүйесi мекемелерi мен органдарының басқа құқық қорғау органдарымен, мемлекеттік басқару органдарымен және қоғамдық бiрлестiктермен өзара iс-қимыл жасасуды, олардың тұрмыстық және жұмыспен қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
-[...15 lines deleted...]
-      2) мемлекетке жүктелген халықаралық шарттарға сәйкес нысандардың қауіпсіздігі мен күзетін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жазаны орындайтын органдар мен мекемелердің қызметіне ведомстволық бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
-[...15 lines deleted...]
-      3) сотталғандарды босатылуға дайындау бойынша жұмысты ұйымдастыруды, рақымшылық және кешiрiм жасау актілерін орындауды, сотталғандардың түзелу қорытындыларын бекіту бойынша қылмыстық-атқару жүйесi мекемелерi мен органдарының басқа құқық қорғау органдарымен, мемлекеттік басқару органдарымен және қоғамдық бiрлестiктермен өзара iс-қимыл жасасуды, олардың тұрмыстық және жұмыспен қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сотталғандардың жалпы және кәсіптік білім алуын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
-[...15 lines deleted...]
-      4) жазаны орындайтын органдар мен мекемелердің қызметіне ведомстволық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сотталғандардың еңбекпен қамтылуын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
-[...15 lines deleted...]
-      5) сотталғандардың жалпы және кәсіптік білім алуын ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қылмыстық-атқару жүйесі мекемелерінде ұсталатын адамдардың санитариялық-эпидемиологиялық салауаттылығын және денсаулығын қорғауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
-[...15 lines deleted...]
-      6) сотталғандардың еңбекпен қамтылуын ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
-[...15 lines deleted...]
-      7) қылмыстық-атқару жүйесі мекемелерінде ұсталатын адамдардың санитариялық-эпидемиологиялық салауаттылығын және денсаулығын қорғауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қылмыстардың анықталуын, жолын кесуді, алдын-алуды және ашылуын ұйымдастырады және жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
-[...15 lines deleted...]
-      8) жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сотталғандарға қатысты сот үкімдерін, қаулыларын және ұйғарымдарын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
-[...15 lines deleted...]
-      9) қылмыстардың анықталуын, жолын кесуді, алдын-алуды және ашылуын ұйымдастырады және жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасы азаматтарының, қылмыстық-атқару жүйесі органдарында және мекемелерінде шетелдіктер мен азаматтығы жоқ адамдардың құқықтары мен заңды мүдделерінің бұзылуы туралы өтініштерді қарайды, оларды есепке алуды және тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
-[...15 lines deleted...]
-      10) сотталғандарға қатысты сот үкімдерін, қаулыларын және ұйғарымдарын орындайды;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Комитеттің жұмыс бағыты бойынша ақпараттық және ақпараттық-талдау жүйесін құрады, пайдаланады және жетілдіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
-[...15 lines deleted...]
-      11) Қазақстан Республикасы азаматтарының, қылмыстық-атқару жүйесі органдарында және мекемелерінде шетелдіктер мен азаматтығы жоқ адамдардың құқықтары мен заңды мүдделерінің бұзылуы туралы өтініштерді қарайды, оларды есепке алуды және тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мемлекеттік құпияларды қорғауды, ішкі істер органдарындағы құпиялылық режимінің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
-[...15 lines deleted...]
-      12) Комитеттің жұмыс бағыты бойынша ақпараттық және ақпараттық-талдау жүйесін құрады, пайдаланады және жетілдіреді;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) төменгі бөліністердің үлгі ережелерін және қызметкерлері мен жұмыскерлерінің үлгі лауазымдық нұсқаулықтарын әзірлейді. Төменгі бөліністердегі тиісті ережелердің және лауазымдық нұсқаулықтардың әзірленуін және бекітілуін, сондай-ақ оларды қызметкерлер мен жұмыскерлердің зерделеуін бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
-[...15 lines deleted...]
-      13) мемлекеттік құпияларды қорғауды, ішкі істер органдарындағы құпиялылық режимінің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) мемлекеттік сатып алу туралы заңнама шеңберінде тартылған еңбекті нормалау жөніндегі мамандармен өзара іс-қимыл жасасады, басқарудың барлық деңгейінде сеніп тапсырылған бөліністердің қызметкерлері мен жұмыскерлерінің ғылыми-негізделген жүктеме нормативтерін әзірлеу үшін талап етілетін материалдар мен мәліметтерді дайындауды және оларды ұсынуды қамтамасыз етеді, әзірленген жүктеме нормативтерінің сапасына, сондай-ақ олардың негізділігіне және практикада қолдану мүмкіндігіне жауап береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
-[...15 lines deleted...]
-      14) төменгі бөліністердің үлгі ережелерін және қызметкерлері мен жұмыскерлерінің үлгі лауазымдық нұсқаулықтарын әзірлейді. Төменгі бөліністердегі тиісті ережелердің және лауазымдық нұсқаулықтардың әзірленуін және бекітілуін, сондай-ақ оларды қызметкерлер мен жұмыскерлердің зерделеуін бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ғылыми-негізделген нормативтерге сәйкес басқарудың барлық деңгейінде сеніп тапсырылған бөліністердің қызметкерлері мен жұмыскерлерінің нақты жүктемесіне талдау жүргізеді, оның негізінде олардың нормативтік штаттық санын анықтайды және оны қайта бөлу бойынша ұсыныстар әзірлейді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Астана қаласының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2874,1990 +2721,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z148" w:id="139"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z149" w:id="140"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z150" w:id="141"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z151" w:id="142"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z152" w:id="143"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z153" w:id="144"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z154" w:id="145"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z155" w:id="146"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z156" w:id="147"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z157" w:id="148"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z158" w:id="149"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z159" w:id="150"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z160" w:id="151"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z161" w:id="152"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z162" w:id="153"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z163" w:id="154"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z164" w:id="155"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z165" w:id="156"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z166" w:id="157"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z167" w:id="158"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z168" w:id="159"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z169" w:id="160"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z170" w:id="161"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z171" w:id="162"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z172" w:id="163"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z173" w:id="164"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z174" w:id="165"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z175" w:id="166"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z176" w:id="167"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z177" w:id="168"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z178" w:id="169"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z179" w:id="170"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z180" w:id="171"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z181" w:id="172"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z182" w:id="173"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z183" w:id="174"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z184" w:id="175"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z185" w:id="176"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z186" w:id="177"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z187" w:id="178"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z188" w:id="179"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z189" w:id="180"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z190" w:id="181"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z191" w:id="182"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z192" w:id="183"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z193" w:id="184"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z194" w:id="185"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z195" w:id="186"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z196" w:id="187"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4870,310 +4717,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="189"/>
+    <w:bookmarkStart w:name="z199" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z200" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z201" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z200" w:id="190"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z201" w:id="191"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z202" w:id="192"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z203" w:id="193"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z204" w:id="194"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z205" w:id="195"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z206" w:id="196"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z208" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z207" w:id="197"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z209" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z208" w:id="198"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="200"/>
+    <w:bookmarkStart w:name="z210" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Ақмола облысының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5186,1990 +5033,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="201"/>
+    <w:bookmarkStart w:name="z212" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z213" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z214" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z213" w:id="202"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z214" w:id="203"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z215" w:id="204"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z217" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z216" w:id="205"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z217" w:id="206"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z219" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z218" w:id="207"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z219" w:id="208"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z220" w:id="209"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z221" w:id="210"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="212"/>
+    <w:bookmarkStart w:name="z223" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z224" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z225" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z224" w:id="213"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z225" w:id="214"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z226" w:id="215"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z228" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z227" w:id="216"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z228" w:id="217"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z229" w:id="218"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z231" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z230" w:id="219"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z231" w:id="220"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z232" w:id="221"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z233" w:id="222"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z234" w:id="223"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z235" w:id="224"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z236" w:id="225"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z238" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z237" w:id="226"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z239" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z238" w:id="227"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z240" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z239" w:id="228"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z240" w:id="229"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z241" w:id="230"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z242" w:id="231"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z243" w:id="232"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z245" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z244" w:id="233"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z246" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z245" w:id="234"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z247" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z246" w:id="235"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z248" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z247" w:id="236"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z249" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z248" w:id="237"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z250" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z249" w:id="238"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z251" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z250" w:id="239"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z252" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z251" w:id="240"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z252" w:id="241"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z253" w:id="242"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z254" w:id="243"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z255" w:id="244"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z257" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z256" w:id="245"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z257" w:id="246"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z258" w:id="247"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z259" w:id="248"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z260" w:id="249"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z262" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z261" w:id="250"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z263" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z262" w:id="251"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z264" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z263" w:id="252"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z265" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z264" w:id="253"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z265" w:id="254"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z266" w:id="255"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z267" w:id="256"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z268" w:id="257"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z270" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z269" w:id="258"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z271" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z270" w:id="259"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z272" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z271" w:id="260"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z273" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z272" w:id="261"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z274" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z273" w:id="262"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z275" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z274" w:id="263"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z276" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z275" w:id="264"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z277" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z276" w:id="265"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z278" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z277" w:id="266"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z279" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z278" w:id="267"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z280" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z279" w:id="268"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z281" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z280" w:id="269"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z282" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z281" w:id="270"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z283" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z282" w:id="271"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z284" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z283" w:id="272"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z284" w:id="273"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z285" w:id="274"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z287" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z286" w:id="275"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z288" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z287" w:id="276"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z289" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z288" w:id="277"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z290" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z289" w:id="278"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z291" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z290" w:id="279"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z291" w:id="280"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z293" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z292" w:id="281"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z294" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z293" w:id="282"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z295" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z294" w:id="283"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z295" w:id="284"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z296" w:id="285"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z297" w:id="286"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z299" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z298" w:id="287"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z300" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z299" w:id="288"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z301" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z300" w:id="289"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z302" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z301" w:id="290"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z302" w:id="291"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z303" w:id="292"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z305" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z304" w:id="293"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z306" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z305" w:id="294"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z307" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z306" w:id="295"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7182,310 +7029,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z309" w:id="297"/>
+    <w:bookmarkStart w:name="z309" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z310" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z311" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z310" w:id="298"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z312" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z311" w:id="299"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z312" w:id="300"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z314" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z313" w:id="301"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z315" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z314" w:id="302"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z316" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z315" w:id="303"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z316" w:id="304"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z318" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z317" w:id="305"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z319" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z318" w:id="306"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z320" w:id="308"/>
+    <w:bookmarkStart w:name="z320" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Ақтөбе облысының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7498,1990 +7345,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z322" w:id="309"/>
+    <w:bookmarkStart w:name="z322" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z323" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z324" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z323" w:id="310"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z325" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z324" w:id="311"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z326" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z325" w:id="312"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z327" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z326" w:id="313"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z328" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z327" w:id="314"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z329" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z328" w:id="315"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z329" w:id="316"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z330" w:id="317"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z331" w:id="318"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z333" w:id="320"/>
+    <w:bookmarkStart w:name="z333" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z334" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z335" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z334" w:id="321"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z336" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z335" w:id="322"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z336" w:id="323"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z337" w:id="324"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z338" w:id="325"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z340" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z339" w:id="326"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z341" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z340" w:id="327"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z342" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z341" w:id="328"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z343" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z342" w:id="329"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z344" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z343" w:id="330"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z345" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z344" w:id="331"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z346" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z345" w:id="332"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z347" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z346" w:id="333"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z348" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z347" w:id="334"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z349" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z348" w:id="335"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z350" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z349" w:id="336"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z351" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z350" w:id="337"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z352" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z351" w:id="338"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z353" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z352" w:id="339"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z354" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z353" w:id="340"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z355" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z354" w:id="341"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z356" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z355" w:id="342"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z357" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z356" w:id="343"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z358" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z357" w:id="344"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z359" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z358" w:id="345"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z360" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z359" w:id="346"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z361" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z360" w:id="347"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z362" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z361" w:id="348"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z363" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z362" w:id="349"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z364" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z363" w:id="350"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z365" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z364" w:id="351"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z366" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z365" w:id="352"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z367" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z366" w:id="353"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z368" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z367" w:id="354"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z369" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z368" w:id="355"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z370" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z369" w:id="356"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z371" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z370" w:id="357"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z372" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z371" w:id="358"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z373" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z372" w:id="359"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z374" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z373" w:id="360"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z375" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z374" w:id="361"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z376" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z375" w:id="362"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z377" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z376" w:id="363"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z378" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z377" w:id="364"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z379" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z378" w:id="365"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z380" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z379" w:id="366"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z381" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z380" w:id="367"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z382" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z381" w:id="368"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z383" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z382" w:id="369"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z384" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z383" w:id="370"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z385" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z384" w:id="371"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z386" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z385" w:id="372"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z387" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z386" w:id="373"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z388" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z387" w:id="374"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z389" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z388" w:id="375"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z390" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z389" w:id="376"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z391" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z390" w:id="377"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z392" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z391" w:id="378"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z393" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z392" w:id="379"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z394" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z393" w:id="380"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z395" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z394" w:id="381"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z396" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z395" w:id="382"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z397" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z396" w:id="383"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z397" w:id="384"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z399" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z398" w:id="385"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z400" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z399" w:id="386"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z401" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z400" w:id="387"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z402" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z401" w:id="388"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z403" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z402" w:id="389"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z404" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z403" w:id="390"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z405" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z404" w:id="391"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z406" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z405" w:id="392"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z407" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z406" w:id="393"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z408" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z407" w:id="394"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z409" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z408" w:id="395"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z410" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z409" w:id="396"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z411" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z410" w:id="397"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z412" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z411" w:id="398"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z413" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z412" w:id="399"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z414" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z413" w:id="400"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z415" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z414" w:id="401"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z416" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z415" w:id="402"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z417" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z416" w:id="403"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9494,310 +9341,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z419" w:id="405"/>
+    <w:bookmarkStart w:name="z419" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z420" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z421" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z420" w:id="406"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z422" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z421" w:id="407"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z423" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z422" w:id="408"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z424" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z423" w:id="409"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z425" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z424" w:id="410"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z426" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z425" w:id="411"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z427" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z426" w:id="412"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z428" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z427" w:id="413"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z429" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z428" w:id="414"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z430" w:id="416"/>
+    <w:bookmarkStart w:name="z430" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Алматы қаласының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkEnd w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9810,1990 +9657,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z432" w:id="417"/>
+    <w:bookmarkStart w:name="z432" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z433" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z434" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z433" w:id="418"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z435" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z434" w:id="419"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z436" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z435" w:id="420"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z437" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z436" w:id="421"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z438" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z437" w:id="422"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z439" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z438" w:id="423"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z440" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z439" w:id="424"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z441" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z440" w:id="425"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z442" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z441" w:id="426"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z443" w:id="428"/>
+    <w:bookmarkStart w:name="z443" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z444" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z445" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z444" w:id="429"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z446" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z445" w:id="430"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z447" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z446" w:id="431"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z448" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z447" w:id="432"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z449" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z448" w:id="433"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z450" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z449" w:id="434"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z451" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z450" w:id="435"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z452" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z451" w:id="436"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z453" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z452" w:id="437"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z454" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z453" w:id="438"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z455" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z454" w:id="439"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z456" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z455" w:id="440"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z457" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z456" w:id="441"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z458" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z457" w:id="442"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z459" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z458" w:id="443"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z460" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z459" w:id="444"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z461" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z460" w:id="445"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z462" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z461" w:id="446"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z463" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z462" w:id="447"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z464" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z463" w:id="448"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z465" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z464" w:id="449"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z466" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z465" w:id="450"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z467" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z466" w:id="451"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z468" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z467" w:id="452"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z469" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z468" w:id="453"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z470" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z469" w:id="454"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z471" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z470" w:id="455"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z472" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z471" w:id="456"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z473" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z472" w:id="457"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z474" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z473" w:id="458"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z475" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z474" w:id="459"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z476" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z475" w:id="460"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z477" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z476" w:id="461"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z478" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z477" w:id="462"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z479" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z478" w:id="463"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z480" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z479" w:id="464"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z481" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z480" w:id="465"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z482" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z481" w:id="466"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z483" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z482" w:id="467"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z484" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z483" w:id="468"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z485" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z484" w:id="469"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z486" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z485" w:id="470"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z487" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z486" w:id="471"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z488" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z487" w:id="472"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z489" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z488" w:id="473"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z490" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z489" w:id="474"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z491" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z490" w:id="475"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z492" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z491" w:id="476"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z493" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z492" w:id="477"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z494" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z493" w:id="478"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z495" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z494" w:id="479"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z496" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z495" w:id="480"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z497" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z496" w:id="481"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z498" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z497" w:id="482"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z499" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z498" w:id="483"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z500" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z499" w:id="484"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z501" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z500" w:id="485"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z502" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z501" w:id="486"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z503" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z502" w:id="487"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z504" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z503" w:id="488"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z505" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z504" w:id="489"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z506" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z505" w:id="490"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z507" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z506" w:id="491"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z508" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z507" w:id="492"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z509" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z508" w:id="493"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z510" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z509" w:id="494"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z511" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z510" w:id="495"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z512" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z511" w:id="496"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z513" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z512" w:id="497"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z514" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z513" w:id="498"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z515" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z514" w:id="499"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z516" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z515" w:id="500"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z517" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z516" w:id="501"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z518" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z517" w:id="502"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z519" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z518" w:id="503"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z520" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z519" w:id="504"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z521" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z520" w:id="505"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z522" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z521" w:id="506"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z523" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z522" w:id="507"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z524" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z523" w:id="508"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z525" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z524" w:id="509"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z526" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z525" w:id="510"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z527" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z526" w:id="511"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11806,310 +11653,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z529" w:id="513"/>
+    <w:bookmarkStart w:name="z529" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z530" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z531" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z530" w:id="514"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z532" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z531" w:id="515"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z533" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z532" w:id="516"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z534" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z533" w:id="517"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z535" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z534" w:id="518"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z536" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z535" w:id="519"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z537" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z536" w:id="520"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z538" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z537" w:id="521"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z539" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z538" w:id="522"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z540" w:id="524"/>
+    <w:bookmarkStart w:name="z540" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Алматы облысының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkEnd w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12122,1990 +11969,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z542" w:id="525"/>
+    <w:bookmarkStart w:name="z542" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z543" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z544" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z543" w:id="526"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z545" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z544" w:id="527"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z546" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z545" w:id="528"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z547" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z546" w:id="529"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z548" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z547" w:id="530"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z549" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z548" w:id="531"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z550" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z549" w:id="532"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z551" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z550" w:id="533"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z552" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z551" w:id="534"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z553" w:id="536"/>
+    <w:bookmarkStart w:name="z553" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z554" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z555" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z554" w:id="537"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z556" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z555" w:id="538"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z557" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z556" w:id="539"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z558" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z557" w:id="540"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z559" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z558" w:id="541"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z560" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z559" w:id="542"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z561" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z560" w:id="543"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z562" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z561" w:id="544"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z563" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z562" w:id="545"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z564" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z563" w:id="546"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z565" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z564" w:id="547"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z566" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z565" w:id="548"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z567" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z566" w:id="549"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z568" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z567" w:id="550"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z569" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z568" w:id="551"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z570" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z569" w:id="552"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z571" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z570" w:id="553"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z572" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z571" w:id="554"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z573" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z572" w:id="555"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z574" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z573" w:id="556"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z575" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z574" w:id="557"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z576" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z575" w:id="558"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z577" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z576" w:id="559"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z578" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z577" w:id="560"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z579" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z578" w:id="561"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z580" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z579" w:id="562"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z581" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z580" w:id="563"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z582" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z581" w:id="564"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z583" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z582" w:id="565"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z584" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z583" w:id="566"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z585" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z584" w:id="567"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z586" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z585" w:id="568"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z587" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z586" w:id="569"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z588" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z587" w:id="570"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z589" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z588" w:id="571"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z590" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z589" w:id="572"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z591" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z590" w:id="573"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z592" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z591" w:id="574"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z593" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z592" w:id="575"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z594" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z593" w:id="576"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z595" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z594" w:id="577"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z596" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z595" w:id="578"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z597" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z596" w:id="579"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z598" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z597" w:id="580"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z599" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z598" w:id="581"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z600" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z599" w:id="582"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z601" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z600" w:id="583"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z602" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z601" w:id="584"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z603" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z602" w:id="585"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z604" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z603" w:id="586"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z605" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z604" w:id="587"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z606" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z605" w:id="588"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z607" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z606" w:id="589"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z608" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z607" w:id="590"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z609" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z608" w:id="591"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z610" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z609" w:id="592"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z611" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z610" w:id="593"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z612" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z611" w:id="594"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z613" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z612" w:id="595"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z614" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z613" w:id="596"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z615" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z614" w:id="597"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z616" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z615" w:id="598"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z617" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z616" w:id="599"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z618" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z617" w:id="600"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z619" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z618" w:id="601"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z620" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z619" w:id="602"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z621" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z620" w:id="603"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z622" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z621" w:id="604"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z623" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z622" w:id="605"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z624" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z623" w:id="606"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z625" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z624" w:id="607"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z626" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z625" w:id="608"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z627" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z626" w:id="609"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z628" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z627" w:id="610"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z629" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z628" w:id="611"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z630" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z629" w:id="612"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z631" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z630" w:id="613"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z632" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z631" w:id="614"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z633" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z632" w:id="615"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z634" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z633" w:id="616"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z635" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z634" w:id="617"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z636" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z635" w:id="618"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z637" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z636" w:id="619"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14118,310 +13965,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z639" w:id="621"/>
+    <w:bookmarkStart w:name="z639" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z640" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z641" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z640" w:id="622"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z642" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z641" w:id="623"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z643" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z642" w:id="624"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z644" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z643" w:id="625"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z645" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z644" w:id="626"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z646" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z645" w:id="627"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z647" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z646" w:id="628"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z648" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z647" w:id="629"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z649" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z648" w:id="630"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z650" w:id="632"/>
+    <w:bookmarkStart w:name="z650" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Атырау облысының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkEnd w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14434,1990 +14281,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z652" w:id="633"/>
+    <w:bookmarkStart w:name="z652" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z653" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z654" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z653" w:id="634"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z655" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z654" w:id="635"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z656" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z655" w:id="636"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z657" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z656" w:id="637"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z658" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z657" w:id="638"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z659" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z658" w:id="639"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z660" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z659" w:id="640"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z661" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z660" w:id="641"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z662" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z661" w:id="642"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z663" w:id="644"/>
+    <w:bookmarkStart w:name="z663" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z664" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z665" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z664" w:id="645"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z666" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z665" w:id="646"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z667" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z666" w:id="647"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z668" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z667" w:id="648"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z669" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z668" w:id="649"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z670" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z669" w:id="650"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z671" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z670" w:id="651"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z672" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z671" w:id="652"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z673" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z672" w:id="653"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z674" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z673" w:id="654"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z675" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z674" w:id="655"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z676" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z675" w:id="656"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z677" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z676" w:id="657"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z678" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z677" w:id="658"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z679" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z678" w:id="659"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z680" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z679" w:id="660"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z681" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z680" w:id="661"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z682" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z681" w:id="662"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z683" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z682" w:id="663"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z684" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z683" w:id="664"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z685" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z684" w:id="665"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z686" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z685" w:id="666"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z687" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z686" w:id="667"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z688" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z687" w:id="668"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z689" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z688" w:id="669"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z690" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z689" w:id="670"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z691" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z690" w:id="671"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z692" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z691" w:id="672"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z693" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z692" w:id="673"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z694" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z693" w:id="674"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z695" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z694" w:id="675"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z696" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z695" w:id="676"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z697" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z696" w:id="677"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z698" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z697" w:id="678"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z699" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z698" w:id="679"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z700" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z699" w:id="680"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z701" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z700" w:id="681"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z702" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z701" w:id="682"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z703" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z702" w:id="683"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z704" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z703" w:id="684"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z705" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z704" w:id="685"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z706" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z705" w:id="686"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z707" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z706" w:id="687"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z708" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z707" w:id="688"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z709" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z708" w:id="689"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z710" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z709" w:id="690"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z711" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z710" w:id="691"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z712" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z711" w:id="692"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z713" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z712" w:id="693"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z714" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z713" w:id="694"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z715" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z714" w:id="695"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z716" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z715" w:id="696"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z717" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z716" w:id="697"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z718" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z717" w:id="698"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z719" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z718" w:id="699"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z720" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z719" w:id="700"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z721" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z720" w:id="701"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z722" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z721" w:id="702"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z723" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z722" w:id="703"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z724" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z723" w:id="704"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z725" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z724" w:id="705"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z726" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z725" w:id="706"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z727" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z726" w:id="707"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z728" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z727" w:id="708"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z729" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z728" w:id="709"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z730" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z729" w:id="710"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z731" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z730" w:id="711"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z732" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z731" w:id="712"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z733" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z732" w:id="713"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z734" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z733" w:id="714"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z735" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z734" w:id="715"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z736" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z735" w:id="716"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z737" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z736" w:id="717"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z738" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z737" w:id="718"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z739" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z738" w:id="719"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z740" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z739" w:id="720"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z741" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z740" w:id="721"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z742" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z741" w:id="722"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z743" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z742" w:id="723"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z744" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z743" w:id="724"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z745" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z744" w:id="725"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z746" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z745" w:id="726"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z747" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z746" w:id="727"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16430,310 +16277,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z749" w:id="729"/>
+    <w:bookmarkStart w:name="z749" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z750" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z751" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z750" w:id="730"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z752" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z751" w:id="731"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z753" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z752" w:id="732"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z754" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z753" w:id="733"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z755" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z754" w:id="734"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z756" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z755" w:id="735"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z757" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z756" w:id="736"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z758" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z757" w:id="737"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z759" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z758" w:id="738"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z760" w:id="740"/>
+    <w:bookmarkStart w:name="z760" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Шығыс Қазақстан облысының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkEnd w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16746,1990 +16593,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z762" w:id="741"/>
+    <w:bookmarkStart w:name="z762" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z763" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z764" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z763" w:id="742"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z765" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z764" w:id="743"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z766" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z765" w:id="744"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z767" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z766" w:id="745"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z768" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z767" w:id="746"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z769" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z768" w:id="747"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z770" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z769" w:id="748"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z771" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z770" w:id="749"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z772" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z771" w:id="750"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z773" w:id="752"/>
+    <w:bookmarkStart w:name="z773" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z774" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z775" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z774" w:id="753"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z776" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z775" w:id="754"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z777" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z776" w:id="755"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z778" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z777" w:id="756"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z779" w:id="756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z778" w:id="757"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z780" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z779" w:id="758"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z781" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z780" w:id="759"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z782" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z781" w:id="760"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z783" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z782" w:id="761"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z784" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z783" w:id="762"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z785" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z784" w:id="763"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z786" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z785" w:id="764"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z787" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z786" w:id="765"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z788" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z787" w:id="766"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z789" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z788" w:id="767"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z790" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z789" w:id="768"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z791" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z790" w:id="769"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z792" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z791" w:id="770"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z793" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z792" w:id="771"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z794" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z793" w:id="772"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z795" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z794" w:id="773"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z796" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z795" w:id="774"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z797" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z796" w:id="775"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z798" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z797" w:id="776"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z799" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z798" w:id="777"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z800" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z799" w:id="778"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z801" w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z800" w:id="779"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z802" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z801" w:id="780"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z803" w:id="780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z802" w:id="781"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z804" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z803" w:id="782"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z805" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z804" w:id="783"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z806" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z805" w:id="784"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z807" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z806" w:id="785"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z808" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z807" w:id="786"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z809" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z808" w:id="787"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z810" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z809" w:id="788"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z811" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z810" w:id="789"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z812" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z811" w:id="790"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z813" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z812" w:id="791"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z814" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z813" w:id="792"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z815" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z814" w:id="793"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z816" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z815" w:id="794"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z817" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z816" w:id="795"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z818" w:id="795"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z817" w:id="796"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z819" w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z818" w:id="797"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z820" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z819" w:id="798"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z821" w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z820" w:id="799"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z822" w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z821" w:id="800"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z823" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z822" w:id="801"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z824" w:id="801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z823" w:id="802"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z825" w:id="802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z824" w:id="803"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z826" w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z825" w:id="804"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z827" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z826" w:id="805"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z828" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z827" w:id="806"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z829" w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z828" w:id="807"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z830" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z829" w:id="808"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z831" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z830" w:id="809"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z832" w:id="809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z831" w:id="810"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z833" w:id="810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z832" w:id="811"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z834" w:id="811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z833" w:id="812"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z835" w:id="812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z834" w:id="813"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z836" w:id="813"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z835" w:id="814"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z837" w:id="814"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z836" w:id="815"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z838" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z837" w:id="816"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z839" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z838" w:id="817"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z840" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z839" w:id="818"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z841" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z840" w:id="819"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z842" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z841" w:id="820"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z843" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z842" w:id="821"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z844" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z843" w:id="822"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z845" w:id="822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z844" w:id="823"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z846" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z845" w:id="824"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z847" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z846" w:id="825"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z848" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z847" w:id="826"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z849" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z848" w:id="827"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z850" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z849" w:id="828"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z851" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z850" w:id="829"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z852" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z851" w:id="830"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z853" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z852" w:id="831"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z854" w:id="831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z853" w:id="832"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z855" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z854" w:id="833"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z856" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z855" w:id="834"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z857" w:id="834"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z856" w:id="835"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18742,310 +18589,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z859" w:id="837"/>
+    <w:bookmarkStart w:name="z859" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z860" w:id="836"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z861" w:id="837"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="837"/>
-    <w:bookmarkStart w:name="z860" w:id="838"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z862" w:id="838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="838"/>
-    <w:bookmarkStart w:name="z861" w:id="839"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z863" w:id="839"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z862" w:id="840"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z864" w:id="840"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z863" w:id="841"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z865" w:id="841"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z864" w:id="842"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z866" w:id="842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z865" w:id="843"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z867" w:id="843"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z866" w:id="844"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z868" w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z867" w:id="845"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z869" w:id="845"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z868" w:id="846"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z870" w:id="848"/>
+    <w:bookmarkStart w:name="z870" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Жамбыл облысының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkEnd w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19058,1990 +18905,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z872" w:id="849"/>
+    <w:bookmarkStart w:name="z872" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z873" w:id="848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z874" w:id="849"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="849"/>
-    <w:bookmarkStart w:name="z873" w:id="850"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z875" w:id="850"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="850"/>
-    <w:bookmarkStart w:name="z874" w:id="851"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z876" w:id="851"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="851"/>
-    <w:bookmarkStart w:name="z875" w:id="852"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z877" w:id="852"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="852"/>
-    <w:bookmarkStart w:name="z876" w:id="853"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z878" w:id="853"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="853"/>
-    <w:bookmarkStart w:name="z877" w:id="854"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z879" w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="854"/>
-    <w:bookmarkStart w:name="z878" w:id="855"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z880" w:id="855"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="855"/>
-    <w:bookmarkStart w:name="z879" w:id="856"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z881" w:id="856"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="856"/>
-    <w:bookmarkStart w:name="z880" w:id="857"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z882" w:id="857"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="857"/>
-    <w:bookmarkStart w:name="z881" w:id="858"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z883" w:id="860"/>
+    <w:bookmarkStart w:name="z883" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z884" w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z885" w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z884" w:id="861"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z886" w:id="861"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z885" w:id="862"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z887" w:id="862"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z886" w:id="863"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z888" w:id="863"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="863"/>
-    <w:bookmarkStart w:name="z887" w:id="864"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z889" w:id="864"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="864"/>
-    <w:bookmarkStart w:name="z888" w:id="865"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z890" w:id="865"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z889" w:id="866"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z891" w:id="866"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z890" w:id="867"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z892" w:id="867"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z891" w:id="868"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z893" w:id="868"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z892" w:id="869"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z894" w:id="869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="869"/>
-    <w:bookmarkStart w:name="z893" w:id="870"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z895" w:id="870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="870"/>
-    <w:bookmarkStart w:name="z894" w:id="871"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z896" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z895" w:id="872"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z897" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z896" w:id="873"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z898" w:id="873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z897" w:id="874"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z899" w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z898" w:id="875"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z900" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z899" w:id="876"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z901" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z900" w:id="877"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z902" w:id="877"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z901" w:id="878"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z903" w:id="878"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z902" w:id="879"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z904" w:id="879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z903" w:id="880"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z905" w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z904" w:id="881"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z906" w:id="881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z905" w:id="882"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z907" w:id="882"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z906" w:id="883"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z908" w:id="883"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z907" w:id="884"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z909" w:id="884"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z908" w:id="885"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z910" w:id="885"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z909" w:id="886"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z911" w:id="886"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="886"/>
-    <w:bookmarkStart w:name="z910" w:id="887"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z912" w:id="887"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z911" w:id="888"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z913" w:id="888"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="888"/>
-    <w:bookmarkStart w:name="z912" w:id="889"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z914" w:id="889"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z913" w:id="890"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z915" w:id="890"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z914" w:id="891"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z916" w:id="891"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="891"/>
-    <w:bookmarkStart w:name="z915" w:id="892"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z917" w:id="892"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z916" w:id="893"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z918" w:id="893"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z917" w:id="894"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z919" w:id="894"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z918" w:id="895"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z920" w:id="895"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z919" w:id="896"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z921" w:id="896"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z920" w:id="897"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z922" w:id="897"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="897"/>
-    <w:bookmarkStart w:name="z921" w:id="898"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z923" w:id="898"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="898"/>
-    <w:bookmarkStart w:name="z922" w:id="899"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z924" w:id="899"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="899"/>
-    <w:bookmarkStart w:name="z923" w:id="900"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z925" w:id="900"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="900"/>
-    <w:bookmarkStart w:name="z924" w:id="901"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z926" w:id="901"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="901"/>
-    <w:bookmarkStart w:name="z925" w:id="902"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z927" w:id="902"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="902"/>
-    <w:bookmarkStart w:name="z926" w:id="903"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z928" w:id="903"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="903"/>
-    <w:bookmarkStart w:name="z927" w:id="904"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z929" w:id="904"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="904"/>
-    <w:bookmarkStart w:name="z928" w:id="905"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z930" w:id="905"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="905"/>
-    <w:bookmarkStart w:name="z929" w:id="906"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z931" w:id="906"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="906"/>
-    <w:bookmarkStart w:name="z930" w:id="907"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z932" w:id="907"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="907"/>
-    <w:bookmarkStart w:name="z931" w:id="908"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z933" w:id="908"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="908"/>
-    <w:bookmarkStart w:name="z932" w:id="909"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z934" w:id="909"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="909"/>
-    <w:bookmarkStart w:name="z933" w:id="910"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z935" w:id="910"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="910"/>
-    <w:bookmarkStart w:name="z934" w:id="911"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z936" w:id="911"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="911"/>
-    <w:bookmarkStart w:name="z935" w:id="912"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z937" w:id="912"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="912"/>
-    <w:bookmarkStart w:name="z936" w:id="913"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z938" w:id="913"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="913"/>
-    <w:bookmarkStart w:name="z937" w:id="914"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z939" w:id="914"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="914"/>
-    <w:bookmarkStart w:name="z938" w:id="915"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z940" w:id="915"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="915"/>
-    <w:bookmarkStart w:name="z939" w:id="916"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z941" w:id="916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="916"/>
-    <w:bookmarkStart w:name="z940" w:id="917"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z942" w:id="917"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="917"/>
-    <w:bookmarkStart w:name="z941" w:id="918"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z943" w:id="918"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="918"/>
-    <w:bookmarkStart w:name="z942" w:id="919"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z944" w:id="919"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="919"/>
-    <w:bookmarkStart w:name="z943" w:id="920"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z945" w:id="920"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="920"/>
-    <w:bookmarkStart w:name="z944" w:id="921"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z946" w:id="921"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="921"/>
-    <w:bookmarkStart w:name="z945" w:id="922"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z947" w:id="922"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="922"/>
-    <w:bookmarkStart w:name="z946" w:id="923"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z948" w:id="923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="923"/>
-    <w:bookmarkStart w:name="z947" w:id="924"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z949" w:id="924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="924"/>
-    <w:bookmarkStart w:name="z948" w:id="925"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z950" w:id="925"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="925"/>
-    <w:bookmarkStart w:name="z949" w:id="926"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z951" w:id="926"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="926"/>
-    <w:bookmarkStart w:name="z950" w:id="927"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z952" w:id="927"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="927"/>
-    <w:bookmarkStart w:name="z951" w:id="928"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z953" w:id="928"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="928"/>
-    <w:bookmarkStart w:name="z952" w:id="929"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z954" w:id="929"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="929"/>
-    <w:bookmarkStart w:name="z953" w:id="930"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z955" w:id="930"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="930"/>
-    <w:bookmarkStart w:name="z954" w:id="931"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z956" w:id="931"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="931"/>
-    <w:bookmarkStart w:name="z955" w:id="932"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z957" w:id="932"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="932"/>
-    <w:bookmarkStart w:name="z956" w:id="933"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z958" w:id="933"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="933"/>
-    <w:bookmarkStart w:name="z957" w:id="934"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z959" w:id="934"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="934"/>
-    <w:bookmarkStart w:name="z958" w:id="935"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z960" w:id="935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="935"/>
-    <w:bookmarkStart w:name="z959" w:id="936"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z961" w:id="936"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="936"/>
-    <w:bookmarkStart w:name="z960" w:id="937"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z962" w:id="937"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="937"/>
-    <w:bookmarkStart w:name="z961" w:id="938"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z963" w:id="938"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="938"/>
-    <w:bookmarkStart w:name="z962" w:id="939"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z964" w:id="939"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="939"/>
-    <w:bookmarkStart w:name="z963" w:id="940"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z965" w:id="940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="940"/>
-    <w:bookmarkStart w:name="z964" w:id="941"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z966" w:id="941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="941"/>
-    <w:bookmarkStart w:name="z965" w:id="942"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z967" w:id="942"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="942"/>
-    <w:bookmarkStart w:name="z966" w:id="943"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="944"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21054,310 +20901,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z969" w:id="945"/>
+    <w:bookmarkStart w:name="z969" w:id="943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z970" w:id="944"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z971" w:id="945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="945"/>
-    <w:bookmarkStart w:name="z970" w:id="946"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z972" w:id="946"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="946"/>
-    <w:bookmarkStart w:name="z971" w:id="947"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z973" w:id="947"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="947"/>
-    <w:bookmarkStart w:name="z972" w:id="948"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z974" w:id="948"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="948"/>
-    <w:bookmarkStart w:name="z973" w:id="949"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z975" w:id="949"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="949"/>
-    <w:bookmarkStart w:name="z974" w:id="950"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z976" w:id="950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="950"/>
-    <w:bookmarkStart w:name="z975" w:id="951"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z977" w:id="951"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="951"/>
-    <w:bookmarkStart w:name="z976" w:id="952"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z978" w:id="952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="952"/>
-    <w:bookmarkStart w:name="z977" w:id="953"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z979" w:id="953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="953"/>
-    <w:bookmarkStart w:name="z978" w:id="954"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z980" w:id="956"/>
+    <w:bookmarkStart w:name="z980" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Батыс Қазақстан облысының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkEnd w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21370,1990 +21217,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z982" w:id="957"/>
+    <w:bookmarkStart w:name="z982" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z983" w:id="956"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z984" w:id="957"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z983" w:id="958"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z985" w:id="958"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="958"/>
-    <w:bookmarkStart w:name="z984" w:id="959"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z986" w:id="959"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z985" w:id="960"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z987" w:id="960"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="960"/>
-    <w:bookmarkStart w:name="z986" w:id="961"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z988" w:id="961"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="961"/>
-    <w:bookmarkStart w:name="z987" w:id="962"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z989" w:id="962"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="962"/>
-    <w:bookmarkStart w:name="z988" w:id="963"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z990" w:id="963"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="963"/>
-    <w:bookmarkStart w:name="z989" w:id="964"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z991" w:id="964"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="964"/>
-    <w:bookmarkStart w:name="z990" w:id="965"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z992" w:id="965"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="965"/>
-    <w:bookmarkStart w:name="z991" w:id="966"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z993" w:id="968"/>
+    <w:bookmarkStart w:name="z993" w:id="966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z994" w:id="967"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z995" w:id="968"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="968"/>
-    <w:bookmarkStart w:name="z994" w:id="969"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z996" w:id="969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="969"/>
-    <w:bookmarkStart w:name="z995" w:id="970"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z997" w:id="970"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="970"/>
-    <w:bookmarkStart w:name="z996" w:id="971"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z998" w:id="971"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="971"/>
-    <w:bookmarkStart w:name="z997" w:id="972"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z999" w:id="972"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="972"/>
-    <w:bookmarkStart w:name="z998" w:id="973"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z1000" w:id="973"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="973"/>
-    <w:bookmarkStart w:name="z999" w:id="974"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1001" w:id="974"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="974"/>
-    <w:bookmarkStart w:name="z1000" w:id="975"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1002" w:id="975"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="975"/>
-    <w:bookmarkStart w:name="z1001" w:id="976"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1003" w:id="976"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="976"/>
-    <w:bookmarkStart w:name="z1002" w:id="977"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1004" w:id="977"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="977"/>
-    <w:bookmarkStart w:name="z1003" w:id="978"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1005" w:id="978"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="978"/>
-    <w:bookmarkStart w:name="z1004" w:id="979"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z1006" w:id="979"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="979"/>
-    <w:bookmarkStart w:name="z1005" w:id="980"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1007" w:id="980"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="980"/>
-    <w:bookmarkStart w:name="z1006" w:id="981"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z1008" w:id="981"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="981"/>
-    <w:bookmarkStart w:name="z1007" w:id="982"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1009" w:id="982"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="982"/>
-    <w:bookmarkStart w:name="z1008" w:id="983"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1010" w:id="983"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="983"/>
-    <w:bookmarkStart w:name="z1009" w:id="984"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1011" w:id="984"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="984"/>
-    <w:bookmarkStart w:name="z1010" w:id="985"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z1012" w:id="985"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="985"/>
-    <w:bookmarkStart w:name="z1011" w:id="986"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1013" w:id="986"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="986"/>
-    <w:bookmarkStart w:name="z1012" w:id="987"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z1014" w:id="987"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="987"/>
-    <w:bookmarkStart w:name="z1013" w:id="988"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z1015" w:id="988"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="988"/>
-    <w:bookmarkStart w:name="z1014" w:id="989"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1016" w:id="989"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="989"/>
-    <w:bookmarkStart w:name="z1015" w:id="990"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1017" w:id="990"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="990"/>
-    <w:bookmarkStart w:name="z1016" w:id="991"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z1018" w:id="991"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="991"/>
-    <w:bookmarkStart w:name="z1017" w:id="992"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1019" w:id="992"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="992"/>
-    <w:bookmarkStart w:name="z1018" w:id="993"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1020" w:id="993"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="993"/>
-    <w:bookmarkStart w:name="z1019" w:id="994"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1021" w:id="994"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="994"/>
-    <w:bookmarkStart w:name="z1020" w:id="995"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z1022" w:id="995"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="995"/>
-    <w:bookmarkStart w:name="z1021" w:id="996"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z1023" w:id="996"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="996"/>
-    <w:bookmarkStart w:name="z1022" w:id="997"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z1024" w:id="997"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="997"/>
-    <w:bookmarkStart w:name="z1023" w:id="998"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1025" w:id="998"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="998"/>
-    <w:bookmarkStart w:name="z1024" w:id="999"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1026" w:id="999"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="999"/>
-    <w:bookmarkStart w:name="z1025" w:id="1000"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1027" w:id="1000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1000"/>
-    <w:bookmarkStart w:name="z1026" w:id="1001"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1028" w:id="1001"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1001"/>
-    <w:bookmarkStart w:name="z1027" w:id="1002"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1029" w:id="1002"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1002"/>
-    <w:bookmarkStart w:name="z1028" w:id="1003"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1030" w:id="1003"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1003"/>
-    <w:bookmarkStart w:name="z1029" w:id="1004"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1031" w:id="1004"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1004"/>
-    <w:bookmarkStart w:name="z1030" w:id="1005"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1032" w:id="1005"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1005"/>
-    <w:bookmarkStart w:name="z1031" w:id="1006"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1033" w:id="1006"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1006"/>
-    <w:bookmarkStart w:name="z1032" w:id="1007"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1034" w:id="1007"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1007"/>
-    <w:bookmarkStart w:name="z1033" w:id="1008"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1035" w:id="1008"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1008"/>
-    <w:bookmarkStart w:name="z1034" w:id="1009"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1036" w:id="1009"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1009"/>
-    <w:bookmarkStart w:name="z1035" w:id="1010"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1037" w:id="1010"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1010"/>
-    <w:bookmarkStart w:name="z1036" w:id="1011"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1038" w:id="1011"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1011"/>
-    <w:bookmarkStart w:name="z1037" w:id="1012"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1039" w:id="1012"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1012"/>
-    <w:bookmarkStart w:name="z1038" w:id="1013"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1040" w:id="1013"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1013"/>
-    <w:bookmarkStart w:name="z1039" w:id="1014"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1041" w:id="1014"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1014"/>
-    <w:bookmarkStart w:name="z1040" w:id="1015"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1042" w:id="1015"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1015"/>
-    <w:bookmarkStart w:name="z1041" w:id="1016"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z1043" w:id="1016"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1016"/>
-    <w:bookmarkStart w:name="z1042" w:id="1017"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1044" w:id="1017"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1017"/>
-    <w:bookmarkStart w:name="z1043" w:id="1018"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1045" w:id="1018"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1018"/>
-    <w:bookmarkStart w:name="z1044" w:id="1019"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1046" w:id="1019"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1019"/>
-    <w:bookmarkStart w:name="z1045" w:id="1020"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z1047" w:id="1020"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1020"/>
-    <w:bookmarkStart w:name="z1046" w:id="1021"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1048" w:id="1021"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1021"/>
-    <w:bookmarkStart w:name="z1047" w:id="1022"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1049" w:id="1022"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1022"/>
-    <w:bookmarkStart w:name="z1048" w:id="1023"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z1050" w:id="1023"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1023"/>
-    <w:bookmarkStart w:name="z1049" w:id="1024"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1051" w:id="1024"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1024"/>
-    <w:bookmarkStart w:name="z1050" w:id="1025"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z1052" w:id="1025"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1025"/>
-    <w:bookmarkStart w:name="z1051" w:id="1026"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1053" w:id="1026"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1026"/>
-    <w:bookmarkStart w:name="z1052" w:id="1027"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1054" w:id="1027"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1027"/>
-    <w:bookmarkStart w:name="z1053" w:id="1028"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1055" w:id="1028"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1028"/>
-    <w:bookmarkStart w:name="z1054" w:id="1029"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z1056" w:id="1029"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1029"/>
-    <w:bookmarkStart w:name="z1055" w:id="1030"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1057" w:id="1030"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1030"/>
-    <w:bookmarkStart w:name="z1056" w:id="1031"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1058" w:id="1031"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1031"/>
-    <w:bookmarkStart w:name="z1057" w:id="1032"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z1059" w:id="1032"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1032"/>
-    <w:bookmarkStart w:name="z1058" w:id="1033"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1060" w:id="1033"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1033"/>
-    <w:bookmarkStart w:name="z1059" w:id="1034"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z1061" w:id="1034"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1034"/>
-    <w:bookmarkStart w:name="z1060" w:id="1035"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1062" w:id="1035"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1035"/>
-    <w:bookmarkStart w:name="z1061" w:id="1036"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1063" w:id="1036"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1036"/>
-    <w:bookmarkStart w:name="z1062" w:id="1037"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1064" w:id="1037"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1037"/>
-    <w:bookmarkStart w:name="z1063" w:id="1038"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1065" w:id="1038"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1038"/>
-    <w:bookmarkStart w:name="z1064" w:id="1039"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1066" w:id="1039"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1039"/>
-    <w:bookmarkStart w:name="z1065" w:id="1040"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1067" w:id="1040"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1040"/>
-    <w:bookmarkStart w:name="z1066" w:id="1041"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1068" w:id="1041"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1041"/>
-    <w:bookmarkStart w:name="z1067" w:id="1042"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1069" w:id="1042"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1042"/>
-    <w:bookmarkStart w:name="z1068" w:id="1043"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1070" w:id="1043"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1043"/>
-    <w:bookmarkStart w:name="z1069" w:id="1044"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1071" w:id="1044"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1044"/>
-    <w:bookmarkStart w:name="z1070" w:id="1045"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1072" w:id="1045"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1045"/>
-    <w:bookmarkStart w:name="z1071" w:id="1046"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1073" w:id="1046"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1046"/>
-    <w:bookmarkStart w:name="z1072" w:id="1047"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1074" w:id="1047"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1047"/>
-    <w:bookmarkStart w:name="z1073" w:id="1048"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1075" w:id="1048"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1048"/>
-    <w:bookmarkStart w:name="z1074" w:id="1049"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1076" w:id="1049"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1049"/>
-    <w:bookmarkStart w:name="z1075" w:id="1050"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1077" w:id="1050"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1050"/>
-    <w:bookmarkStart w:name="z1076" w:id="1051"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="1052"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23366,310 +23213,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1079" w:id="1053"/>
+    <w:bookmarkStart w:name="z1079" w:id="1051"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z1080" w:id="1052"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z1081" w:id="1053"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1053"/>
-    <w:bookmarkStart w:name="z1080" w:id="1054"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1082" w:id="1054"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1054"/>
-    <w:bookmarkStart w:name="z1081" w:id="1055"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z1083" w:id="1055"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1055"/>
-    <w:bookmarkStart w:name="z1082" w:id="1056"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z1084" w:id="1056"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1056"/>
-    <w:bookmarkStart w:name="z1083" w:id="1057"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z1085" w:id="1057"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1057"/>
-    <w:bookmarkStart w:name="z1084" w:id="1058"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1086" w:id="1058"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1058"/>
-    <w:bookmarkStart w:name="z1085" w:id="1059"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z1087" w:id="1059"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1059"/>
-    <w:bookmarkStart w:name="z1086" w:id="1060"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z1088" w:id="1060"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1060"/>
-    <w:bookmarkStart w:name="z1087" w:id="1061"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z1089" w:id="1061"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1061"/>
-    <w:bookmarkStart w:name="z1088" w:id="1062"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1090" w:id="1064"/>
+    <w:bookmarkStart w:name="z1090" w:id="1062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Қарағанды облысының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkEnd w:id="1062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23682,1990 +23529,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1092" w:id="1065"/>
+    <w:bookmarkStart w:name="z1092" w:id="1063"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z1093" w:id="1064"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z1094" w:id="1065"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1065"/>
-    <w:bookmarkStart w:name="z1093" w:id="1066"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1095" w:id="1066"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1066"/>
-    <w:bookmarkStart w:name="z1094" w:id="1067"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1096" w:id="1067"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1067"/>
-    <w:bookmarkStart w:name="z1095" w:id="1068"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1097" w:id="1068"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1068"/>
-    <w:bookmarkStart w:name="z1096" w:id="1069"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z1098" w:id="1069"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1069"/>
-    <w:bookmarkStart w:name="z1097" w:id="1070"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1099" w:id="1070"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1070"/>
-    <w:bookmarkStart w:name="z1098" w:id="1071"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1100" w:id="1071"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1071"/>
-    <w:bookmarkStart w:name="z1099" w:id="1072"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1101" w:id="1072"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1072"/>
-    <w:bookmarkStart w:name="z1100" w:id="1073"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1102" w:id="1073"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1073"/>
-    <w:bookmarkStart w:name="z1101" w:id="1074"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1103" w:id="1076"/>
+    <w:bookmarkStart w:name="z1103" w:id="1074"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z1104" w:id="1075"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z1105" w:id="1076"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1076"/>
-    <w:bookmarkStart w:name="z1104" w:id="1077"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1106" w:id="1077"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1077"/>
-    <w:bookmarkStart w:name="z1105" w:id="1078"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1107" w:id="1078"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1078"/>
-    <w:bookmarkStart w:name="z1106" w:id="1079"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1108" w:id="1079"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1079"/>
-    <w:bookmarkStart w:name="z1107" w:id="1080"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1109" w:id="1080"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1080"/>
-    <w:bookmarkStart w:name="z1108" w:id="1081"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z1110" w:id="1081"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1081"/>
-    <w:bookmarkStart w:name="z1109" w:id="1082"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1111" w:id="1082"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1082"/>
-    <w:bookmarkStart w:name="z1110" w:id="1083"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1112" w:id="1083"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1083"/>
-    <w:bookmarkStart w:name="z1111" w:id="1084"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1113" w:id="1084"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1084"/>
-    <w:bookmarkStart w:name="z1112" w:id="1085"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1114" w:id="1085"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1085"/>
-    <w:bookmarkStart w:name="z1113" w:id="1086"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1115" w:id="1086"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1086"/>
-    <w:bookmarkStart w:name="z1114" w:id="1087"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z1116" w:id="1087"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1087"/>
-    <w:bookmarkStart w:name="z1115" w:id="1088"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1117" w:id="1088"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1088"/>
-    <w:bookmarkStart w:name="z1116" w:id="1089"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z1118" w:id="1089"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1089"/>
-    <w:bookmarkStart w:name="z1117" w:id="1090"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1119" w:id="1090"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1090"/>
-    <w:bookmarkStart w:name="z1118" w:id="1091"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1120" w:id="1091"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1091"/>
-    <w:bookmarkStart w:name="z1119" w:id="1092"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1121" w:id="1092"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1092"/>
-    <w:bookmarkStart w:name="z1120" w:id="1093"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z1122" w:id="1093"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1093"/>
-    <w:bookmarkStart w:name="z1121" w:id="1094"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1123" w:id="1094"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1094"/>
-    <w:bookmarkStart w:name="z1122" w:id="1095"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z1124" w:id="1095"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1095"/>
-    <w:bookmarkStart w:name="z1123" w:id="1096"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z1125" w:id="1096"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1096"/>
-    <w:bookmarkStart w:name="z1124" w:id="1097"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1126" w:id="1097"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1097"/>
-    <w:bookmarkStart w:name="z1125" w:id="1098"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1127" w:id="1098"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1098"/>
-    <w:bookmarkStart w:name="z1126" w:id="1099"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z1128" w:id="1099"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1099"/>
-    <w:bookmarkStart w:name="z1127" w:id="1100"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1129" w:id="1100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1100"/>
-    <w:bookmarkStart w:name="z1128" w:id="1101"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1130" w:id="1101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1101"/>
-    <w:bookmarkStart w:name="z1129" w:id="1102"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1131" w:id="1102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1102"/>
-    <w:bookmarkStart w:name="z1130" w:id="1103"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z1132" w:id="1103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1103"/>
-    <w:bookmarkStart w:name="z1131" w:id="1104"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z1133" w:id="1104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1104"/>
-    <w:bookmarkStart w:name="z1132" w:id="1105"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z1134" w:id="1105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1105"/>
-    <w:bookmarkStart w:name="z1133" w:id="1106"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1135" w:id="1106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1106"/>
-    <w:bookmarkStart w:name="z1134" w:id="1107"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1136" w:id="1107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1107"/>
-    <w:bookmarkStart w:name="z1135" w:id="1108"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1137" w:id="1108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1108"/>
-    <w:bookmarkStart w:name="z1136" w:id="1109"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1138" w:id="1109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1109"/>
-    <w:bookmarkStart w:name="z1137" w:id="1110"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1139" w:id="1110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1110"/>
-    <w:bookmarkStart w:name="z1138" w:id="1111"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1140" w:id="1111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1111"/>
-    <w:bookmarkStart w:name="z1139" w:id="1112"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1141" w:id="1112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1112"/>
-    <w:bookmarkStart w:name="z1140" w:id="1113"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1142" w:id="1113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1113"/>
-    <w:bookmarkStart w:name="z1141" w:id="1114"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1143" w:id="1114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1114"/>
-    <w:bookmarkStart w:name="z1142" w:id="1115"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1144" w:id="1115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1115"/>
-    <w:bookmarkStart w:name="z1143" w:id="1116"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1145" w:id="1116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1116"/>
-    <w:bookmarkStart w:name="z1144" w:id="1117"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1146" w:id="1117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1117"/>
-    <w:bookmarkStart w:name="z1145" w:id="1118"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1147" w:id="1118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1118"/>
-    <w:bookmarkStart w:name="z1146" w:id="1119"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1148" w:id="1119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1119"/>
-    <w:bookmarkStart w:name="z1147" w:id="1120"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1149" w:id="1120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1120"/>
-    <w:bookmarkStart w:name="z1148" w:id="1121"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1150" w:id="1121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1121"/>
-    <w:bookmarkStart w:name="z1149" w:id="1122"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1151" w:id="1122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1122"/>
-    <w:bookmarkStart w:name="z1150" w:id="1123"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1152" w:id="1123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1123"/>
-    <w:bookmarkStart w:name="z1151" w:id="1124"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z1153" w:id="1124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1124"/>
-    <w:bookmarkStart w:name="z1152" w:id="1125"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1154" w:id="1125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1125"/>
-    <w:bookmarkStart w:name="z1153" w:id="1126"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1155" w:id="1126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1126"/>
-    <w:bookmarkStart w:name="z1154" w:id="1127"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1156" w:id="1127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1127"/>
-    <w:bookmarkStart w:name="z1155" w:id="1128"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z1157" w:id="1128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1128"/>
-    <w:bookmarkStart w:name="z1156" w:id="1129"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1158" w:id="1129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1129"/>
-    <w:bookmarkStart w:name="z1157" w:id="1130"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1159" w:id="1130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1130"/>
-    <w:bookmarkStart w:name="z1158" w:id="1131"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z1160" w:id="1131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1131"/>
-    <w:bookmarkStart w:name="z1159" w:id="1132"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1161" w:id="1132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1132"/>
-    <w:bookmarkStart w:name="z1160" w:id="1133"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z1162" w:id="1133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1133"/>
-    <w:bookmarkStart w:name="z1161" w:id="1134"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1163" w:id="1134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1134"/>
-    <w:bookmarkStart w:name="z1162" w:id="1135"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1164" w:id="1135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1135"/>
-    <w:bookmarkStart w:name="z1163" w:id="1136"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1165" w:id="1136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1136"/>
-    <w:bookmarkStart w:name="z1164" w:id="1137"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z1166" w:id="1137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1137"/>
-    <w:bookmarkStart w:name="z1165" w:id="1138"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1167" w:id="1138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1138"/>
-    <w:bookmarkStart w:name="z1166" w:id="1139"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1168" w:id="1139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1139"/>
-    <w:bookmarkStart w:name="z1167" w:id="1140"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z1169" w:id="1140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1140"/>
-    <w:bookmarkStart w:name="z1168" w:id="1141"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1170" w:id="1141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1141"/>
-    <w:bookmarkStart w:name="z1169" w:id="1142"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z1171" w:id="1142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1142"/>
-    <w:bookmarkStart w:name="z1170" w:id="1143"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1172" w:id="1143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1143"/>
-    <w:bookmarkStart w:name="z1171" w:id="1144"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1173" w:id="1144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1144"/>
-    <w:bookmarkStart w:name="z1172" w:id="1145"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1174" w:id="1145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1145"/>
-    <w:bookmarkStart w:name="z1173" w:id="1146"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1175" w:id="1146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1146"/>
-    <w:bookmarkStart w:name="z1174" w:id="1147"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1176" w:id="1147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1147"/>
-    <w:bookmarkStart w:name="z1175" w:id="1148"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1177" w:id="1148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1148"/>
-    <w:bookmarkStart w:name="z1176" w:id="1149"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1178" w:id="1149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1149"/>
-    <w:bookmarkStart w:name="z1177" w:id="1150"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1179" w:id="1150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1150"/>
-    <w:bookmarkStart w:name="z1178" w:id="1151"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1180" w:id="1151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1151"/>
-    <w:bookmarkStart w:name="z1179" w:id="1152"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1181" w:id="1152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1152"/>
-    <w:bookmarkStart w:name="z1180" w:id="1153"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1182" w:id="1153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1153"/>
-    <w:bookmarkStart w:name="z1181" w:id="1154"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1183" w:id="1154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1154"/>
-    <w:bookmarkStart w:name="z1182" w:id="1155"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1184" w:id="1155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1155"/>
-    <w:bookmarkStart w:name="z1183" w:id="1156"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1185" w:id="1156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1156"/>
-    <w:bookmarkStart w:name="z1184" w:id="1157"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1186" w:id="1157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1157"/>
-    <w:bookmarkStart w:name="z1185" w:id="1158"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1187" w:id="1158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1158"/>
-    <w:bookmarkStart w:name="z1186" w:id="1159"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="1160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25678,310 +25525,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1189" w:id="1161"/>
+    <w:bookmarkStart w:name="z1189" w:id="1159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1159"/>
+    <w:bookmarkStart w:name="z1190" w:id="1160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1160"/>
+    <w:bookmarkStart w:name="z1191" w:id="1161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1161"/>
-    <w:bookmarkStart w:name="z1190" w:id="1162"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1192" w:id="1162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1162"/>
-    <w:bookmarkStart w:name="z1191" w:id="1163"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z1193" w:id="1163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1163"/>
-    <w:bookmarkStart w:name="z1192" w:id="1164"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z1194" w:id="1164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1164"/>
-    <w:bookmarkStart w:name="z1193" w:id="1165"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z1195" w:id="1165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1165"/>
-    <w:bookmarkStart w:name="z1194" w:id="1166"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1196" w:id="1166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1166"/>
-    <w:bookmarkStart w:name="z1195" w:id="1167"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z1197" w:id="1167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1167"/>
-    <w:bookmarkStart w:name="z1196" w:id="1168"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z1198" w:id="1168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1168"/>
-    <w:bookmarkStart w:name="z1197" w:id="1169"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z1199" w:id="1169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1169"/>
-    <w:bookmarkStart w:name="z1198" w:id="1170"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1200" w:id="1172"/>
+    <w:bookmarkStart w:name="z1200" w:id="1170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Қостанай облысының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1172"/>
+    <w:bookmarkEnd w:id="1170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25994,1990 +25841,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1202" w:id="1173"/>
+    <w:bookmarkStart w:name="z1202" w:id="1171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1171"/>
+    <w:bookmarkStart w:name="z1203" w:id="1172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1172"/>
+    <w:bookmarkStart w:name="z1204" w:id="1173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1173"/>
-    <w:bookmarkStart w:name="z1203" w:id="1174"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1205" w:id="1174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1174"/>
-    <w:bookmarkStart w:name="z1204" w:id="1175"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1206" w:id="1175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1175"/>
-    <w:bookmarkStart w:name="z1205" w:id="1176"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1207" w:id="1176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1176"/>
-    <w:bookmarkStart w:name="z1206" w:id="1177"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z1208" w:id="1177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1177"/>
-    <w:bookmarkStart w:name="z1207" w:id="1178"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1209" w:id="1178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1178"/>
-    <w:bookmarkStart w:name="z1208" w:id="1179"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1210" w:id="1179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1179"/>
-    <w:bookmarkStart w:name="z1209" w:id="1180"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1211" w:id="1180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1180"/>
-    <w:bookmarkStart w:name="z1210" w:id="1181"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1212" w:id="1181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1181"/>
-    <w:bookmarkStart w:name="z1211" w:id="1182"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1213" w:id="1184"/>
+    <w:bookmarkStart w:name="z1213" w:id="1182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1182"/>
+    <w:bookmarkStart w:name="z1214" w:id="1183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1183"/>
+    <w:bookmarkStart w:name="z1215" w:id="1184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1184"/>
-    <w:bookmarkStart w:name="z1214" w:id="1185"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1216" w:id="1185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1185"/>
-    <w:bookmarkStart w:name="z1215" w:id="1186"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1217" w:id="1186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1186"/>
-    <w:bookmarkStart w:name="z1216" w:id="1187"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1218" w:id="1187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1187"/>
-    <w:bookmarkStart w:name="z1217" w:id="1188"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1219" w:id="1188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1188"/>
-    <w:bookmarkStart w:name="z1218" w:id="1189"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z1220" w:id="1189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1189"/>
-    <w:bookmarkStart w:name="z1219" w:id="1190"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1221" w:id="1190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1190"/>
-    <w:bookmarkStart w:name="z1220" w:id="1191"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1222" w:id="1191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1191"/>
-    <w:bookmarkStart w:name="z1221" w:id="1192"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1223" w:id="1192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1192"/>
-    <w:bookmarkStart w:name="z1222" w:id="1193"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1224" w:id="1193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1193"/>
-    <w:bookmarkStart w:name="z1223" w:id="1194"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1225" w:id="1194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1194"/>
-    <w:bookmarkStart w:name="z1224" w:id="1195"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z1226" w:id="1195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1195"/>
-    <w:bookmarkStart w:name="z1225" w:id="1196"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1227" w:id="1196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1196"/>
-    <w:bookmarkStart w:name="z1226" w:id="1197"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z1228" w:id="1197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1197"/>
-    <w:bookmarkStart w:name="z1227" w:id="1198"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1229" w:id="1198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1198"/>
-    <w:bookmarkStart w:name="z1228" w:id="1199"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1230" w:id="1199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1199"/>
-    <w:bookmarkStart w:name="z1229" w:id="1200"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1231" w:id="1200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1200"/>
-    <w:bookmarkStart w:name="z1230" w:id="1201"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z1232" w:id="1201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1201"/>
-    <w:bookmarkStart w:name="z1231" w:id="1202"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1233" w:id="1202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1202"/>
-    <w:bookmarkStart w:name="z1232" w:id="1203"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z1234" w:id="1203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1203"/>
-    <w:bookmarkStart w:name="z1233" w:id="1204"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z1235" w:id="1204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1204"/>
-    <w:bookmarkStart w:name="z1234" w:id="1205"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1236" w:id="1205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1205"/>
-    <w:bookmarkStart w:name="z1235" w:id="1206"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1237" w:id="1206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1206"/>
-    <w:bookmarkStart w:name="z1236" w:id="1207"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z1238" w:id="1207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1207"/>
-    <w:bookmarkStart w:name="z1237" w:id="1208"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1239" w:id="1208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1208"/>
-    <w:bookmarkStart w:name="z1238" w:id="1209"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1240" w:id="1209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1209"/>
-    <w:bookmarkStart w:name="z1239" w:id="1210"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1241" w:id="1210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1210"/>
-    <w:bookmarkStart w:name="z1240" w:id="1211"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z1242" w:id="1211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1211"/>
-    <w:bookmarkStart w:name="z1241" w:id="1212"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z1243" w:id="1212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1212"/>
-    <w:bookmarkStart w:name="z1242" w:id="1213"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z1244" w:id="1213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1213"/>
-    <w:bookmarkStart w:name="z1243" w:id="1214"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1245" w:id="1214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1214"/>
-    <w:bookmarkStart w:name="z1244" w:id="1215"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1246" w:id="1215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1215"/>
-    <w:bookmarkStart w:name="z1245" w:id="1216"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1247" w:id="1216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1216"/>
-    <w:bookmarkStart w:name="z1246" w:id="1217"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1248" w:id="1217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1217"/>
-    <w:bookmarkStart w:name="z1247" w:id="1218"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1249" w:id="1218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1218"/>
-    <w:bookmarkStart w:name="z1248" w:id="1219"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1250" w:id="1219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1219"/>
-    <w:bookmarkStart w:name="z1249" w:id="1220"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1251" w:id="1220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1220"/>
-    <w:bookmarkStart w:name="z1250" w:id="1221"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1252" w:id="1221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1221"/>
-    <w:bookmarkStart w:name="z1251" w:id="1222"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1253" w:id="1222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1222"/>
-    <w:bookmarkStart w:name="z1252" w:id="1223"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1254" w:id="1223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1223"/>
-    <w:bookmarkStart w:name="z1253" w:id="1224"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1255" w:id="1224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1224"/>
-    <w:bookmarkStart w:name="z1254" w:id="1225"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1256" w:id="1225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1225"/>
-    <w:bookmarkStart w:name="z1255" w:id="1226"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1257" w:id="1226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1226"/>
-    <w:bookmarkStart w:name="z1256" w:id="1227"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1258" w:id="1227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1227"/>
-    <w:bookmarkStart w:name="z1257" w:id="1228"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1259" w:id="1228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1228"/>
-    <w:bookmarkStart w:name="z1258" w:id="1229"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1260" w:id="1229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1229"/>
-    <w:bookmarkStart w:name="z1259" w:id="1230"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1261" w:id="1230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1230"/>
-    <w:bookmarkStart w:name="z1260" w:id="1231"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1262" w:id="1231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1231"/>
-    <w:bookmarkStart w:name="z1261" w:id="1232"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z1263" w:id="1232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1232"/>
-    <w:bookmarkStart w:name="z1262" w:id="1233"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1264" w:id="1233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1233"/>
-    <w:bookmarkStart w:name="z1263" w:id="1234"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1265" w:id="1234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1234"/>
-    <w:bookmarkStart w:name="z1264" w:id="1235"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1266" w:id="1235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1235"/>
-    <w:bookmarkStart w:name="z1265" w:id="1236"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z1267" w:id="1236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1236"/>
-    <w:bookmarkStart w:name="z1266" w:id="1237"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1268" w:id="1237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1237"/>
-    <w:bookmarkStart w:name="z1267" w:id="1238"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1269" w:id="1238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1238"/>
-    <w:bookmarkStart w:name="z1268" w:id="1239"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z1270" w:id="1239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1239"/>
-    <w:bookmarkStart w:name="z1269" w:id="1240"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1271" w:id="1240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1240"/>
-    <w:bookmarkStart w:name="z1270" w:id="1241"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z1272" w:id="1241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1241"/>
-    <w:bookmarkStart w:name="z1271" w:id="1242"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1273" w:id="1242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1242"/>
-    <w:bookmarkStart w:name="z1272" w:id="1243"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1274" w:id="1243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1243"/>
-    <w:bookmarkStart w:name="z1273" w:id="1244"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1275" w:id="1244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1244"/>
-    <w:bookmarkStart w:name="z1274" w:id="1245"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z1276" w:id="1245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1245"/>
-    <w:bookmarkStart w:name="z1275" w:id="1246"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1277" w:id="1246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1246"/>
-    <w:bookmarkStart w:name="z1276" w:id="1247"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1278" w:id="1247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1247"/>
-    <w:bookmarkStart w:name="z1277" w:id="1248"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z1279" w:id="1248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1248"/>
-    <w:bookmarkStart w:name="z1278" w:id="1249"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1280" w:id="1249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1249"/>
-    <w:bookmarkStart w:name="z1279" w:id="1250"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z1281" w:id="1250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1250"/>
-    <w:bookmarkStart w:name="z1280" w:id="1251"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1282" w:id="1251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1251"/>
-    <w:bookmarkStart w:name="z1281" w:id="1252"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1283" w:id="1252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1252"/>
-    <w:bookmarkStart w:name="z1282" w:id="1253"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1284" w:id="1253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1253"/>
-    <w:bookmarkStart w:name="z1283" w:id="1254"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1285" w:id="1254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1254"/>
-    <w:bookmarkStart w:name="z1284" w:id="1255"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1286" w:id="1255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1255"/>
-    <w:bookmarkStart w:name="z1285" w:id="1256"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1287" w:id="1256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1256"/>
-    <w:bookmarkStart w:name="z1286" w:id="1257"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1288" w:id="1257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1257"/>
-    <w:bookmarkStart w:name="z1287" w:id="1258"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1289" w:id="1258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1258"/>
-    <w:bookmarkStart w:name="z1288" w:id="1259"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1290" w:id="1259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1259"/>
-    <w:bookmarkStart w:name="z1289" w:id="1260"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1291" w:id="1260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1260"/>
-    <w:bookmarkStart w:name="z1290" w:id="1261"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1292" w:id="1261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1261"/>
-    <w:bookmarkStart w:name="z1291" w:id="1262"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1293" w:id="1262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1262"/>
-    <w:bookmarkStart w:name="z1292" w:id="1263"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1294" w:id="1263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1263"/>
-    <w:bookmarkStart w:name="z1293" w:id="1264"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1295" w:id="1264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1264"/>
-    <w:bookmarkStart w:name="z1294" w:id="1265"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1296" w:id="1265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1265"/>
-    <w:bookmarkStart w:name="z1295" w:id="1266"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1297" w:id="1266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1266"/>
-    <w:bookmarkStart w:name="z1296" w:id="1267"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="1268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27990,310 +27837,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1299" w:id="1269"/>
+    <w:bookmarkStart w:name="z1299" w:id="1267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1267"/>
+    <w:bookmarkStart w:name="z1300" w:id="1268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1268"/>
+    <w:bookmarkStart w:name="z1301" w:id="1269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1269"/>
-    <w:bookmarkStart w:name="z1300" w:id="1270"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1302" w:id="1270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1270"/>
-    <w:bookmarkStart w:name="z1301" w:id="1271"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z1303" w:id="1271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1271"/>
-    <w:bookmarkStart w:name="z1302" w:id="1272"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z1304" w:id="1272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1272"/>
-    <w:bookmarkStart w:name="z1303" w:id="1273"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z1305" w:id="1273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1273"/>
-    <w:bookmarkStart w:name="z1304" w:id="1274"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1306" w:id="1274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1274"/>
-    <w:bookmarkStart w:name="z1305" w:id="1275"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z1307" w:id="1275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1275"/>
-    <w:bookmarkStart w:name="z1306" w:id="1276"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z1308" w:id="1276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1276"/>
-    <w:bookmarkStart w:name="z1307" w:id="1277"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z1309" w:id="1277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1277"/>
-    <w:bookmarkStart w:name="z1308" w:id="1278"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1310" w:id="1280"/>
+    <w:bookmarkStart w:name="z1310" w:id="1278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Қызылорда облысының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1280"/>
+    <w:bookmarkEnd w:id="1278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28306,1990 +28153,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1312" w:id="1281"/>
+    <w:bookmarkStart w:name="z1312" w:id="1279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1279"/>
+    <w:bookmarkStart w:name="z1313" w:id="1280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1280"/>
+    <w:bookmarkStart w:name="z1314" w:id="1281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1281"/>
-    <w:bookmarkStart w:name="z1313" w:id="1282"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1315" w:id="1282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1282"/>
-    <w:bookmarkStart w:name="z1314" w:id="1283"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1316" w:id="1283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1283"/>
-    <w:bookmarkStart w:name="z1315" w:id="1284"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1317" w:id="1284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1284"/>
-    <w:bookmarkStart w:name="z1316" w:id="1285"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z1318" w:id="1285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1285"/>
-    <w:bookmarkStart w:name="z1317" w:id="1286"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1319" w:id="1286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1286"/>
-    <w:bookmarkStart w:name="z1318" w:id="1287"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1320" w:id="1287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1287"/>
-    <w:bookmarkStart w:name="z1319" w:id="1288"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1321" w:id="1288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1288"/>
-    <w:bookmarkStart w:name="z1320" w:id="1289"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1322" w:id="1289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1289"/>
-    <w:bookmarkStart w:name="z1321" w:id="1290"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1323" w:id="1292"/>
+    <w:bookmarkStart w:name="z1323" w:id="1290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1290"/>
+    <w:bookmarkStart w:name="z1324" w:id="1291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1291"/>
+    <w:bookmarkStart w:name="z1325" w:id="1292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1292"/>
-    <w:bookmarkStart w:name="z1324" w:id="1293"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1326" w:id="1293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1293"/>
-    <w:bookmarkStart w:name="z1325" w:id="1294"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1327" w:id="1294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1294"/>
-    <w:bookmarkStart w:name="z1326" w:id="1295"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1328" w:id="1295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1295"/>
-    <w:bookmarkStart w:name="z1327" w:id="1296"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1329" w:id="1296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1296"/>
-    <w:bookmarkStart w:name="z1328" w:id="1297"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z1330" w:id="1297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1297"/>
-    <w:bookmarkStart w:name="z1329" w:id="1298"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1331" w:id="1298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1298"/>
-    <w:bookmarkStart w:name="z1330" w:id="1299"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1332" w:id="1299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1299"/>
-    <w:bookmarkStart w:name="z1331" w:id="1300"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1333" w:id="1300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1300"/>
-    <w:bookmarkStart w:name="z1332" w:id="1301"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1334" w:id="1301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1301"/>
-    <w:bookmarkStart w:name="z1333" w:id="1302"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1335" w:id="1302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1302"/>
-    <w:bookmarkStart w:name="z1334" w:id="1303"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z1336" w:id="1303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1303"/>
-    <w:bookmarkStart w:name="z1335" w:id="1304"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1337" w:id="1304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1304"/>
-    <w:bookmarkStart w:name="z1336" w:id="1305"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z1338" w:id="1305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1305"/>
-    <w:bookmarkStart w:name="z1337" w:id="1306"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1339" w:id="1306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1306"/>
-    <w:bookmarkStart w:name="z1338" w:id="1307"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1340" w:id="1307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1307"/>
-    <w:bookmarkStart w:name="z1339" w:id="1308"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1341" w:id="1308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1308"/>
-    <w:bookmarkStart w:name="z1340" w:id="1309"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z1342" w:id="1309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1309"/>
-    <w:bookmarkStart w:name="z1341" w:id="1310"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1343" w:id="1310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1310"/>
-    <w:bookmarkStart w:name="z1342" w:id="1311"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z1344" w:id="1311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1311"/>
-    <w:bookmarkStart w:name="z1343" w:id="1312"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z1345" w:id="1312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1312"/>
-    <w:bookmarkStart w:name="z1344" w:id="1313"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1346" w:id="1313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1313"/>
-    <w:bookmarkStart w:name="z1345" w:id="1314"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1347" w:id="1314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1314"/>
-    <w:bookmarkStart w:name="z1346" w:id="1315"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z1348" w:id="1315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1315"/>
-    <w:bookmarkStart w:name="z1347" w:id="1316"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1349" w:id="1316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1316"/>
-    <w:bookmarkStart w:name="z1348" w:id="1317"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1350" w:id="1317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1317"/>
-    <w:bookmarkStart w:name="z1349" w:id="1318"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1351" w:id="1318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1318"/>
-    <w:bookmarkStart w:name="z1350" w:id="1319"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z1352" w:id="1319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1319"/>
-    <w:bookmarkStart w:name="z1351" w:id="1320"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z1353" w:id="1320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1320"/>
-    <w:bookmarkStart w:name="z1352" w:id="1321"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z1354" w:id="1321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1321"/>
-    <w:bookmarkStart w:name="z1353" w:id="1322"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1355" w:id="1322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1322"/>
-    <w:bookmarkStart w:name="z1354" w:id="1323"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1356" w:id="1323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1323"/>
-    <w:bookmarkStart w:name="z1355" w:id="1324"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1357" w:id="1324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1324"/>
-    <w:bookmarkStart w:name="z1356" w:id="1325"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1358" w:id="1325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1325"/>
-    <w:bookmarkStart w:name="z1357" w:id="1326"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1359" w:id="1326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1326"/>
-    <w:bookmarkStart w:name="z1358" w:id="1327"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1360" w:id="1327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1327"/>
-    <w:bookmarkStart w:name="z1359" w:id="1328"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1361" w:id="1328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1328"/>
-    <w:bookmarkStart w:name="z1360" w:id="1329"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1362" w:id="1329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1329"/>
-    <w:bookmarkStart w:name="z1361" w:id="1330"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1363" w:id="1330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1330"/>
-    <w:bookmarkStart w:name="z1362" w:id="1331"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1364" w:id="1331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1331"/>
-    <w:bookmarkStart w:name="z1363" w:id="1332"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1365" w:id="1332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1332"/>
-    <w:bookmarkStart w:name="z1364" w:id="1333"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1366" w:id="1333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1333"/>
-    <w:bookmarkStart w:name="z1365" w:id="1334"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1367" w:id="1334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1334"/>
-    <w:bookmarkStart w:name="z1366" w:id="1335"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1368" w:id="1335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1335"/>
-    <w:bookmarkStart w:name="z1367" w:id="1336"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1369" w:id="1336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1336"/>
-    <w:bookmarkStart w:name="z1368" w:id="1337"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1370" w:id="1337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1337"/>
-    <w:bookmarkStart w:name="z1369" w:id="1338"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1371" w:id="1338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1338"/>
-    <w:bookmarkStart w:name="z1370" w:id="1339"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1372" w:id="1339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1339"/>
-    <w:bookmarkStart w:name="z1371" w:id="1340"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z1373" w:id="1340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1340"/>
-    <w:bookmarkStart w:name="z1372" w:id="1341"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1374" w:id="1341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1341"/>
-    <w:bookmarkStart w:name="z1373" w:id="1342"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1375" w:id="1342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1342"/>
-    <w:bookmarkStart w:name="z1374" w:id="1343"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1376" w:id="1343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1343"/>
-    <w:bookmarkStart w:name="z1375" w:id="1344"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z1377" w:id="1344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1344"/>
-    <w:bookmarkStart w:name="z1376" w:id="1345"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1378" w:id="1345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1345"/>
-    <w:bookmarkStart w:name="z1377" w:id="1346"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1379" w:id="1346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1346"/>
-    <w:bookmarkStart w:name="z1378" w:id="1347"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z1380" w:id="1347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1347"/>
-    <w:bookmarkStart w:name="z1379" w:id="1348"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1381" w:id="1348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1348"/>
-    <w:bookmarkStart w:name="z1380" w:id="1349"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z1382" w:id="1349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1349"/>
-    <w:bookmarkStart w:name="z1381" w:id="1350"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1383" w:id="1350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1350"/>
-    <w:bookmarkStart w:name="z1382" w:id="1351"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1384" w:id="1351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1351"/>
-    <w:bookmarkStart w:name="z1383" w:id="1352"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1385" w:id="1352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1352"/>
-    <w:bookmarkStart w:name="z1384" w:id="1353"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z1386" w:id="1353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1353"/>
-    <w:bookmarkStart w:name="z1385" w:id="1354"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1387" w:id="1354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1354"/>
-    <w:bookmarkStart w:name="z1386" w:id="1355"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1388" w:id="1355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1355"/>
-    <w:bookmarkStart w:name="z1387" w:id="1356"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z1389" w:id="1356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1356"/>
-    <w:bookmarkStart w:name="z1388" w:id="1357"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1390" w:id="1357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1357"/>
-    <w:bookmarkStart w:name="z1389" w:id="1358"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z1391" w:id="1358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1358"/>
-    <w:bookmarkStart w:name="z1390" w:id="1359"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1392" w:id="1359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1359"/>
-    <w:bookmarkStart w:name="z1391" w:id="1360"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1393" w:id="1360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1360"/>
-    <w:bookmarkStart w:name="z1392" w:id="1361"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1394" w:id="1361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1361"/>
-    <w:bookmarkStart w:name="z1393" w:id="1362"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1395" w:id="1362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1362"/>
-    <w:bookmarkStart w:name="z1394" w:id="1363"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1396" w:id="1363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1363"/>
-    <w:bookmarkStart w:name="z1395" w:id="1364"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1397" w:id="1364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1364"/>
-    <w:bookmarkStart w:name="z1396" w:id="1365"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1398" w:id="1365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1365"/>
-    <w:bookmarkStart w:name="z1397" w:id="1366"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1399" w:id="1366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1366"/>
-    <w:bookmarkStart w:name="z1398" w:id="1367"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1400" w:id="1367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1367"/>
-    <w:bookmarkStart w:name="z1399" w:id="1368"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1401" w:id="1368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1368"/>
-    <w:bookmarkStart w:name="z1400" w:id="1369"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1402" w:id="1369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1369"/>
-    <w:bookmarkStart w:name="z1401" w:id="1370"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1403" w:id="1370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1370"/>
-    <w:bookmarkStart w:name="z1402" w:id="1371"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1404" w:id="1371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1371"/>
-    <w:bookmarkStart w:name="z1403" w:id="1372"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1405" w:id="1372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1372"/>
-    <w:bookmarkStart w:name="z1404" w:id="1373"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1406" w:id="1373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1373"/>
-    <w:bookmarkStart w:name="z1405" w:id="1374"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1407" w:id="1374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1374"/>
-    <w:bookmarkStart w:name="z1406" w:id="1375"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="1376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30302,310 +30149,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1409" w:id="1377"/>
+    <w:bookmarkStart w:name="z1409" w:id="1375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1375"/>
+    <w:bookmarkStart w:name="z1410" w:id="1376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1376"/>
+    <w:bookmarkStart w:name="z1411" w:id="1377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1377"/>
-    <w:bookmarkStart w:name="z1410" w:id="1378"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1412" w:id="1378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1378"/>
-    <w:bookmarkStart w:name="z1411" w:id="1379"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z1413" w:id="1379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1379"/>
-    <w:bookmarkStart w:name="z1412" w:id="1380"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z1414" w:id="1380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1380"/>
-    <w:bookmarkStart w:name="z1413" w:id="1381"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z1415" w:id="1381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1381"/>
-    <w:bookmarkStart w:name="z1414" w:id="1382"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1416" w:id="1382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1382"/>
-    <w:bookmarkStart w:name="z1415" w:id="1383"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z1417" w:id="1383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1383"/>
-    <w:bookmarkStart w:name="z1416" w:id="1384"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z1418" w:id="1384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1384"/>
-    <w:bookmarkStart w:name="z1417" w:id="1385"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z1419" w:id="1385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1385"/>
-    <w:bookmarkStart w:name="z1418" w:id="1386"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1420" w:id="1388"/>
+    <w:bookmarkStart w:name="z1420" w:id="1386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Манғыстау облысының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1388"/>
+    <w:bookmarkEnd w:id="1386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30618,1990 +30465,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1422" w:id="1389"/>
+    <w:bookmarkStart w:name="z1422" w:id="1387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1387"/>
+    <w:bookmarkStart w:name="z1423" w:id="1388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1388"/>
+    <w:bookmarkStart w:name="z1424" w:id="1389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1389"/>
-    <w:bookmarkStart w:name="z1423" w:id="1390"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1425" w:id="1390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1390"/>
-    <w:bookmarkStart w:name="z1424" w:id="1391"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1426" w:id="1391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1391"/>
-    <w:bookmarkStart w:name="z1425" w:id="1392"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1427" w:id="1392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1392"/>
-    <w:bookmarkStart w:name="z1426" w:id="1393"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z1428" w:id="1393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1393"/>
-    <w:bookmarkStart w:name="z1427" w:id="1394"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1429" w:id="1394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1394"/>
-    <w:bookmarkStart w:name="z1428" w:id="1395"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1430" w:id="1395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1395"/>
-    <w:bookmarkStart w:name="z1429" w:id="1396"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1431" w:id="1396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1396"/>
-    <w:bookmarkStart w:name="z1430" w:id="1397"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1432" w:id="1397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1397"/>
-    <w:bookmarkStart w:name="z1431" w:id="1398"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1433" w:id="1400"/>
+    <w:bookmarkStart w:name="z1433" w:id="1398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1398"/>
+    <w:bookmarkStart w:name="z1434" w:id="1399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1399"/>
+    <w:bookmarkStart w:name="z1435" w:id="1400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1400"/>
-    <w:bookmarkStart w:name="z1434" w:id="1401"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1436" w:id="1401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1401"/>
-    <w:bookmarkStart w:name="z1435" w:id="1402"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1437" w:id="1402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1402"/>
-    <w:bookmarkStart w:name="z1436" w:id="1403"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1438" w:id="1403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1403"/>
-    <w:bookmarkStart w:name="z1437" w:id="1404"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1439" w:id="1404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1404"/>
-    <w:bookmarkStart w:name="z1438" w:id="1405"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z1440" w:id="1405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1405"/>
-    <w:bookmarkStart w:name="z1439" w:id="1406"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1441" w:id="1406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1406"/>
-    <w:bookmarkStart w:name="z1440" w:id="1407"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1442" w:id="1407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1407"/>
-    <w:bookmarkStart w:name="z1441" w:id="1408"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1443" w:id="1408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1408"/>
-    <w:bookmarkStart w:name="z1442" w:id="1409"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1444" w:id="1409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1409"/>
-    <w:bookmarkStart w:name="z1443" w:id="1410"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1445" w:id="1410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1410"/>
-    <w:bookmarkStart w:name="z1444" w:id="1411"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z1446" w:id="1411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1411"/>
-    <w:bookmarkStart w:name="z1445" w:id="1412"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1447" w:id="1412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1412"/>
-    <w:bookmarkStart w:name="z1446" w:id="1413"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z1448" w:id="1413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1413"/>
-    <w:bookmarkStart w:name="z1447" w:id="1414"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1449" w:id="1414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1414"/>
-    <w:bookmarkStart w:name="z1448" w:id="1415"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1450" w:id="1415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1415"/>
-    <w:bookmarkStart w:name="z1449" w:id="1416"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1451" w:id="1416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1416"/>
-    <w:bookmarkStart w:name="z1450" w:id="1417"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z1452" w:id="1417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1417"/>
-    <w:bookmarkStart w:name="z1451" w:id="1418"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1453" w:id="1418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1418"/>
-    <w:bookmarkStart w:name="z1452" w:id="1419"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z1454" w:id="1419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1419"/>
-    <w:bookmarkStart w:name="z1453" w:id="1420"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z1455" w:id="1420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1420"/>
-    <w:bookmarkStart w:name="z1454" w:id="1421"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1456" w:id="1421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1421"/>
-    <w:bookmarkStart w:name="z1455" w:id="1422"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1457" w:id="1422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1422"/>
-    <w:bookmarkStart w:name="z1456" w:id="1423"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z1458" w:id="1423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1423"/>
-    <w:bookmarkStart w:name="z1457" w:id="1424"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1459" w:id="1424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1424"/>
-    <w:bookmarkStart w:name="z1458" w:id="1425"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1460" w:id="1425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1425"/>
-    <w:bookmarkStart w:name="z1459" w:id="1426"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1461" w:id="1426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1426"/>
-    <w:bookmarkStart w:name="z1460" w:id="1427"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z1462" w:id="1427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1427"/>
-    <w:bookmarkStart w:name="z1461" w:id="1428"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z1463" w:id="1428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1428"/>
-    <w:bookmarkStart w:name="z1462" w:id="1429"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z1464" w:id="1429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1429"/>
-    <w:bookmarkStart w:name="z1463" w:id="1430"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1465" w:id="1430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1430"/>
-    <w:bookmarkStart w:name="z1464" w:id="1431"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1466" w:id="1431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1431"/>
-    <w:bookmarkStart w:name="z1465" w:id="1432"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1467" w:id="1432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1432"/>
-    <w:bookmarkStart w:name="z1466" w:id="1433"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1468" w:id="1433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1433"/>
-    <w:bookmarkStart w:name="z1467" w:id="1434"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1469" w:id="1434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1434"/>
-    <w:bookmarkStart w:name="z1468" w:id="1435"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1470" w:id="1435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1435"/>
-    <w:bookmarkStart w:name="z1469" w:id="1436"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1471" w:id="1436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1436"/>
-    <w:bookmarkStart w:name="z1470" w:id="1437"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1472" w:id="1437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1437"/>
-    <w:bookmarkStart w:name="z1471" w:id="1438"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1473" w:id="1438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1438"/>
-    <w:bookmarkStart w:name="z1472" w:id="1439"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1474" w:id="1439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1439"/>
-    <w:bookmarkStart w:name="z1473" w:id="1440"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1475" w:id="1440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1440"/>
-    <w:bookmarkStart w:name="z1474" w:id="1441"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1476" w:id="1441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1441"/>
-    <w:bookmarkStart w:name="z1475" w:id="1442"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1477" w:id="1442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1442"/>
-    <w:bookmarkStart w:name="z1476" w:id="1443"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1478" w:id="1443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1443"/>
-    <w:bookmarkStart w:name="z1477" w:id="1444"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1479" w:id="1444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1444"/>
-    <w:bookmarkStart w:name="z1478" w:id="1445"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1480" w:id="1445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1445"/>
-    <w:bookmarkStart w:name="z1479" w:id="1446"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1481" w:id="1446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1446"/>
-    <w:bookmarkStart w:name="z1480" w:id="1447"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1482" w:id="1447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1447"/>
-    <w:bookmarkStart w:name="z1481" w:id="1448"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z1483" w:id="1448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1448"/>
-    <w:bookmarkStart w:name="z1482" w:id="1449"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1484" w:id="1449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1449"/>
-    <w:bookmarkStart w:name="z1483" w:id="1450"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1485" w:id="1450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1450"/>
-    <w:bookmarkStart w:name="z1484" w:id="1451"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1486" w:id="1451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1451"/>
-    <w:bookmarkStart w:name="z1485" w:id="1452"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z1487" w:id="1452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1452"/>
-    <w:bookmarkStart w:name="z1486" w:id="1453"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1488" w:id="1453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1453"/>
-    <w:bookmarkStart w:name="z1487" w:id="1454"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1489" w:id="1454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1454"/>
-    <w:bookmarkStart w:name="z1488" w:id="1455"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z1490" w:id="1455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1455"/>
-    <w:bookmarkStart w:name="z1489" w:id="1456"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1491" w:id="1456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1456"/>
-    <w:bookmarkStart w:name="z1490" w:id="1457"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z1492" w:id="1457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1457"/>
-    <w:bookmarkStart w:name="z1491" w:id="1458"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1493" w:id="1458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1458"/>
-    <w:bookmarkStart w:name="z1492" w:id="1459"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1494" w:id="1459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1459"/>
-    <w:bookmarkStart w:name="z1493" w:id="1460"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1495" w:id="1460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1460"/>
-    <w:bookmarkStart w:name="z1494" w:id="1461"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z1496" w:id="1461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1461"/>
-    <w:bookmarkStart w:name="z1495" w:id="1462"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1497" w:id="1462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1462"/>
-    <w:bookmarkStart w:name="z1496" w:id="1463"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1498" w:id="1463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1463"/>
-    <w:bookmarkStart w:name="z1497" w:id="1464"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z1499" w:id="1464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1464"/>
-    <w:bookmarkStart w:name="z1498" w:id="1465"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1500" w:id="1465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1465"/>
-    <w:bookmarkStart w:name="z1499" w:id="1466"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z1501" w:id="1466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1466"/>
-    <w:bookmarkStart w:name="z1500" w:id="1467"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1502" w:id="1467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1467"/>
-    <w:bookmarkStart w:name="z1501" w:id="1468"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1503" w:id="1468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1468"/>
-    <w:bookmarkStart w:name="z1502" w:id="1469"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1504" w:id="1469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1469"/>
-    <w:bookmarkStart w:name="z1503" w:id="1470"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1505" w:id="1470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1470"/>
-    <w:bookmarkStart w:name="z1504" w:id="1471"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1506" w:id="1471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1471"/>
-    <w:bookmarkStart w:name="z1505" w:id="1472"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1507" w:id="1472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1472"/>
-    <w:bookmarkStart w:name="z1506" w:id="1473"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1508" w:id="1473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1473"/>
-    <w:bookmarkStart w:name="z1507" w:id="1474"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1509" w:id="1474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1474"/>
-    <w:bookmarkStart w:name="z1508" w:id="1475"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1510" w:id="1475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1475"/>
-    <w:bookmarkStart w:name="z1509" w:id="1476"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1511" w:id="1476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1476"/>
-    <w:bookmarkStart w:name="z1510" w:id="1477"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1512" w:id="1477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1477"/>
-    <w:bookmarkStart w:name="z1511" w:id="1478"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1513" w:id="1478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1478"/>
-    <w:bookmarkStart w:name="z1512" w:id="1479"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1514" w:id="1479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1479"/>
-    <w:bookmarkStart w:name="z1513" w:id="1480"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1515" w:id="1480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1480"/>
-    <w:bookmarkStart w:name="z1514" w:id="1481"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1516" w:id="1481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1481"/>
-    <w:bookmarkStart w:name="z1515" w:id="1482"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1517" w:id="1482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1482"/>
-    <w:bookmarkStart w:name="z1516" w:id="1483"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="1484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32614,310 +32461,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1519" w:id="1485"/>
+    <w:bookmarkStart w:name="z1519" w:id="1483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1483"/>
+    <w:bookmarkStart w:name="z1520" w:id="1484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1484"/>
+    <w:bookmarkStart w:name="z1521" w:id="1485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1485"/>
-    <w:bookmarkStart w:name="z1520" w:id="1486"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1522" w:id="1486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1486"/>
-    <w:bookmarkStart w:name="z1521" w:id="1487"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z1523" w:id="1487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1487"/>
-    <w:bookmarkStart w:name="z1522" w:id="1488"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z1524" w:id="1488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1488"/>
-    <w:bookmarkStart w:name="z1523" w:id="1489"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z1525" w:id="1489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1489"/>
-    <w:bookmarkStart w:name="z1524" w:id="1490"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1526" w:id="1490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1490"/>
-    <w:bookmarkStart w:name="z1525" w:id="1491"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z1527" w:id="1491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1491"/>
-    <w:bookmarkStart w:name="z1526" w:id="1492"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z1528" w:id="1492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1492"/>
-    <w:bookmarkStart w:name="z1527" w:id="1493"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z1529" w:id="1493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1493"/>
-    <w:bookmarkStart w:name="z1528" w:id="1494"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1530" w:id="1496"/>
+    <w:bookmarkStart w:name="z1530" w:id="1494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Павлодар облысының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1496"/>
+    <w:bookmarkEnd w:id="1494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -32930,1990 +32777,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1532" w:id="1497"/>
+    <w:bookmarkStart w:name="z1532" w:id="1495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1495"/>
+    <w:bookmarkStart w:name="z1533" w:id="1496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1496"/>
+    <w:bookmarkStart w:name="z1534" w:id="1497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1497"/>
-    <w:bookmarkStart w:name="z1533" w:id="1498"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1535" w:id="1498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1498"/>
-    <w:bookmarkStart w:name="z1534" w:id="1499"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1536" w:id="1499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1499"/>
-    <w:bookmarkStart w:name="z1535" w:id="1500"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1537" w:id="1500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1500"/>
-    <w:bookmarkStart w:name="z1536" w:id="1501"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z1538" w:id="1501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1501"/>
-    <w:bookmarkStart w:name="z1537" w:id="1502"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1539" w:id="1502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1502"/>
-    <w:bookmarkStart w:name="z1538" w:id="1503"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1540" w:id="1503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1503"/>
-    <w:bookmarkStart w:name="z1539" w:id="1504"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1541" w:id="1504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1504"/>
-    <w:bookmarkStart w:name="z1540" w:id="1505"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1542" w:id="1505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1505"/>
-    <w:bookmarkStart w:name="z1541" w:id="1506"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1543" w:id="1508"/>
+    <w:bookmarkStart w:name="z1543" w:id="1506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1506"/>
+    <w:bookmarkStart w:name="z1544" w:id="1507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1507"/>
+    <w:bookmarkStart w:name="z1545" w:id="1508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1508"/>
-    <w:bookmarkStart w:name="z1544" w:id="1509"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1546" w:id="1509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1509"/>
-    <w:bookmarkStart w:name="z1545" w:id="1510"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1547" w:id="1510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1510"/>
-    <w:bookmarkStart w:name="z1546" w:id="1511"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1548" w:id="1511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1511"/>
-    <w:bookmarkStart w:name="z1547" w:id="1512"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1549" w:id="1512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1512"/>
-    <w:bookmarkStart w:name="z1548" w:id="1513"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z1550" w:id="1513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1513"/>
-    <w:bookmarkStart w:name="z1549" w:id="1514"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1551" w:id="1514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1514"/>
-    <w:bookmarkStart w:name="z1550" w:id="1515"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1552" w:id="1515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1515"/>
-    <w:bookmarkStart w:name="z1551" w:id="1516"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1553" w:id="1516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1516"/>
-    <w:bookmarkStart w:name="z1552" w:id="1517"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1554" w:id="1517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1517"/>
-    <w:bookmarkStart w:name="z1553" w:id="1518"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1555" w:id="1518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1518"/>
-    <w:bookmarkStart w:name="z1554" w:id="1519"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z1556" w:id="1519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1519"/>
-    <w:bookmarkStart w:name="z1555" w:id="1520"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1557" w:id="1520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1520"/>
-    <w:bookmarkStart w:name="z1556" w:id="1521"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z1558" w:id="1521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1521"/>
-    <w:bookmarkStart w:name="z1557" w:id="1522"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1559" w:id="1522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1522"/>
-    <w:bookmarkStart w:name="z1558" w:id="1523"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1560" w:id="1523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1523"/>
-    <w:bookmarkStart w:name="z1559" w:id="1524"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1561" w:id="1524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1524"/>
-    <w:bookmarkStart w:name="z1560" w:id="1525"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z1562" w:id="1525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1525"/>
-    <w:bookmarkStart w:name="z1561" w:id="1526"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1563" w:id="1526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1526"/>
-    <w:bookmarkStart w:name="z1562" w:id="1527"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z1564" w:id="1527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1527"/>
-    <w:bookmarkStart w:name="z1563" w:id="1528"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z1565" w:id="1528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1528"/>
-    <w:bookmarkStart w:name="z1564" w:id="1529"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1566" w:id="1529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1529"/>
-    <w:bookmarkStart w:name="z1565" w:id="1530"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1567" w:id="1530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1530"/>
-    <w:bookmarkStart w:name="z1566" w:id="1531"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z1568" w:id="1531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1531"/>
-    <w:bookmarkStart w:name="z1567" w:id="1532"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1569" w:id="1532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1532"/>
-    <w:bookmarkStart w:name="z1568" w:id="1533"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1570" w:id="1533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1533"/>
-    <w:bookmarkStart w:name="z1569" w:id="1534"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1571" w:id="1534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1534"/>
-    <w:bookmarkStart w:name="z1570" w:id="1535"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z1572" w:id="1535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1535"/>
-    <w:bookmarkStart w:name="z1571" w:id="1536"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z1573" w:id="1536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1536"/>
-    <w:bookmarkStart w:name="z1572" w:id="1537"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z1574" w:id="1537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1537"/>
-    <w:bookmarkStart w:name="z1573" w:id="1538"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1575" w:id="1538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1538"/>
-    <w:bookmarkStart w:name="z1574" w:id="1539"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1576" w:id="1539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1539"/>
-    <w:bookmarkStart w:name="z1575" w:id="1540"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1577" w:id="1540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1540"/>
-    <w:bookmarkStart w:name="z1576" w:id="1541"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1578" w:id="1541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1541"/>
-    <w:bookmarkStart w:name="z1577" w:id="1542"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1579" w:id="1542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1542"/>
-    <w:bookmarkStart w:name="z1578" w:id="1543"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1580" w:id="1543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1543"/>
-    <w:bookmarkStart w:name="z1579" w:id="1544"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1581" w:id="1544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1544"/>
-    <w:bookmarkStart w:name="z1580" w:id="1545"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1582" w:id="1545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1545"/>
-    <w:bookmarkStart w:name="z1581" w:id="1546"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1583" w:id="1546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1546"/>
-    <w:bookmarkStart w:name="z1582" w:id="1547"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1584" w:id="1547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1547"/>
-    <w:bookmarkStart w:name="z1583" w:id="1548"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1585" w:id="1548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1548"/>
-    <w:bookmarkStart w:name="z1584" w:id="1549"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1586" w:id="1549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1549"/>
-    <w:bookmarkStart w:name="z1585" w:id="1550"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1587" w:id="1550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1550"/>
-    <w:bookmarkStart w:name="z1586" w:id="1551"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1588" w:id="1551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1551"/>
-    <w:bookmarkStart w:name="z1587" w:id="1552"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1589" w:id="1552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1552"/>
-    <w:bookmarkStart w:name="z1588" w:id="1553"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1590" w:id="1553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1553"/>
-    <w:bookmarkStart w:name="z1589" w:id="1554"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1591" w:id="1554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1554"/>
-    <w:bookmarkStart w:name="z1590" w:id="1555"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1592" w:id="1555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1555"/>
-    <w:bookmarkStart w:name="z1591" w:id="1556"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z1593" w:id="1556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1556"/>
-    <w:bookmarkStart w:name="z1592" w:id="1557"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1594" w:id="1557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1557"/>
-    <w:bookmarkStart w:name="z1593" w:id="1558"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1595" w:id="1558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1558"/>
-    <w:bookmarkStart w:name="z1594" w:id="1559"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1596" w:id="1559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1559"/>
-    <w:bookmarkStart w:name="z1595" w:id="1560"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z1597" w:id="1560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1560"/>
-    <w:bookmarkStart w:name="z1596" w:id="1561"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1598" w:id="1561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1561"/>
-    <w:bookmarkStart w:name="z1597" w:id="1562"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1599" w:id="1562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1562"/>
-    <w:bookmarkStart w:name="z1598" w:id="1563"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z1600" w:id="1563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1563"/>
-    <w:bookmarkStart w:name="z1599" w:id="1564"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1601" w:id="1564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1564"/>
-    <w:bookmarkStart w:name="z1600" w:id="1565"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z1602" w:id="1565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1565"/>
-    <w:bookmarkStart w:name="z1601" w:id="1566"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1603" w:id="1566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1566"/>
-    <w:bookmarkStart w:name="z1602" w:id="1567"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1604" w:id="1567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1567"/>
-    <w:bookmarkStart w:name="z1603" w:id="1568"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1605" w:id="1568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1568"/>
-    <w:bookmarkStart w:name="z1604" w:id="1569"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z1606" w:id="1569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1569"/>
-    <w:bookmarkStart w:name="z1605" w:id="1570"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1607" w:id="1570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1570"/>
-    <w:bookmarkStart w:name="z1606" w:id="1571"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1608" w:id="1571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1571"/>
-    <w:bookmarkStart w:name="z1607" w:id="1572"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z1609" w:id="1572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1572"/>
-    <w:bookmarkStart w:name="z1608" w:id="1573"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1610" w:id="1573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1573"/>
-    <w:bookmarkStart w:name="z1609" w:id="1574"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z1611" w:id="1574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1574"/>
-    <w:bookmarkStart w:name="z1610" w:id="1575"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1612" w:id="1575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1575"/>
-    <w:bookmarkStart w:name="z1611" w:id="1576"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1613" w:id="1576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1576"/>
-    <w:bookmarkStart w:name="z1612" w:id="1577"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1614" w:id="1577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1577"/>
-    <w:bookmarkStart w:name="z1613" w:id="1578"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1615" w:id="1578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1578"/>
-    <w:bookmarkStart w:name="z1614" w:id="1579"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1616" w:id="1579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1579"/>
-    <w:bookmarkStart w:name="z1615" w:id="1580"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1617" w:id="1580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1580"/>
-    <w:bookmarkStart w:name="z1616" w:id="1581"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1618" w:id="1581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1581"/>
-    <w:bookmarkStart w:name="z1617" w:id="1582"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1619" w:id="1582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1582"/>
-    <w:bookmarkStart w:name="z1618" w:id="1583"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1620" w:id="1583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1583"/>
-    <w:bookmarkStart w:name="z1619" w:id="1584"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1621" w:id="1584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1584"/>
-    <w:bookmarkStart w:name="z1620" w:id="1585"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1622" w:id="1585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1585"/>
-    <w:bookmarkStart w:name="z1621" w:id="1586"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1623" w:id="1586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1586"/>
-    <w:bookmarkStart w:name="z1622" w:id="1587"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1624" w:id="1587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1587"/>
-    <w:bookmarkStart w:name="z1623" w:id="1588"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1625" w:id="1588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1588"/>
-    <w:bookmarkStart w:name="z1624" w:id="1589"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1626" w:id="1589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1589"/>
-    <w:bookmarkStart w:name="z1625" w:id="1590"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1627" w:id="1590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1590"/>
-    <w:bookmarkStart w:name="z1626" w:id="1591"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="1592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34926,310 +34773,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1629" w:id="1593"/>
+    <w:bookmarkStart w:name="z1629" w:id="1591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1591"/>
+    <w:bookmarkStart w:name="z1630" w:id="1592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1592"/>
+    <w:bookmarkStart w:name="z1631" w:id="1593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1593"/>
-    <w:bookmarkStart w:name="z1630" w:id="1594"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1632" w:id="1594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1594"/>
-    <w:bookmarkStart w:name="z1631" w:id="1595"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z1633" w:id="1595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1595"/>
-    <w:bookmarkStart w:name="z1632" w:id="1596"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z1634" w:id="1596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1596"/>
-    <w:bookmarkStart w:name="z1633" w:id="1597"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z1635" w:id="1597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1597"/>
-    <w:bookmarkStart w:name="z1634" w:id="1598"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1636" w:id="1598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1598"/>
-    <w:bookmarkStart w:name="z1635" w:id="1599"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z1637" w:id="1599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1599"/>
-    <w:bookmarkStart w:name="z1636" w:id="1600"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z1638" w:id="1600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1600"/>
-    <w:bookmarkStart w:name="z1637" w:id="1601"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z1639" w:id="1601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1601"/>
-    <w:bookmarkStart w:name="z1638" w:id="1602"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1640" w:id="1604"/>
+    <w:bookmarkStart w:name="z1640" w:id="1602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Солтүстік Қазақстан облысының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1604"/>
+    <w:bookmarkEnd w:id="1602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35242,1990 +35089,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1642" w:id="1605"/>
+    <w:bookmarkStart w:name="z1642" w:id="1603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1603"/>
+    <w:bookmarkStart w:name="z1643" w:id="1604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1604"/>
+    <w:bookmarkStart w:name="z1644" w:id="1605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1605"/>
-    <w:bookmarkStart w:name="z1643" w:id="1606"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1645" w:id="1606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1606"/>
-    <w:bookmarkStart w:name="z1644" w:id="1607"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1646" w:id="1607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1607"/>
-    <w:bookmarkStart w:name="z1645" w:id="1608"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1647" w:id="1608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1608"/>
-    <w:bookmarkStart w:name="z1646" w:id="1609"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z1648" w:id="1609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1609"/>
-    <w:bookmarkStart w:name="z1647" w:id="1610"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1649" w:id="1610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1610"/>
-    <w:bookmarkStart w:name="z1648" w:id="1611"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1650" w:id="1611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1611"/>
-    <w:bookmarkStart w:name="z1649" w:id="1612"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1651" w:id="1612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1612"/>
-    <w:bookmarkStart w:name="z1650" w:id="1613"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1652" w:id="1613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1613"/>
-    <w:bookmarkStart w:name="z1651" w:id="1614"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1653" w:id="1616"/>
+    <w:bookmarkStart w:name="z1653" w:id="1614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1614"/>
+    <w:bookmarkStart w:name="z1654" w:id="1615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1615"/>
+    <w:bookmarkStart w:name="z1655" w:id="1616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1616"/>
-    <w:bookmarkStart w:name="z1654" w:id="1617"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1656" w:id="1617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1617"/>
-    <w:bookmarkStart w:name="z1655" w:id="1618"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1657" w:id="1618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1618"/>
-    <w:bookmarkStart w:name="z1656" w:id="1619"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1658" w:id="1619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1619"/>
-    <w:bookmarkStart w:name="z1657" w:id="1620"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1659" w:id="1620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1620"/>
-    <w:bookmarkStart w:name="z1658" w:id="1621"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z1660" w:id="1621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1621"/>
-    <w:bookmarkStart w:name="z1659" w:id="1622"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1661" w:id="1622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1622"/>
-    <w:bookmarkStart w:name="z1660" w:id="1623"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1662" w:id="1623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1623"/>
-    <w:bookmarkStart w:name="z1661" w:id="1624"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1663" w:id="1624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1624"/>
-    <w:bookmarkStart w:name="z1662" w:id="1625"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1664" w:id="1625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1625"/>
-    <w:bookmarkStart w:name="z1663" w:id="1626"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1665" w:id="1626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1626"/>
-    <w:bookmarkStart w:name="z1664" w:id="1627"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z1666" w:id="1627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1627"/>
-    <w:bookmarkStart w:name="z1665" w:id="1628"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1667" w:id="1628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1628"/>
-    <w:bookmarkStart w:name="z1666" w:id="1629"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z1668" w:id="1629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1629"/>
-    <w:bookmarkStart w:name="z1667" w:id="1630"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1669" w:id="1630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1630"/>
-    <w:bookmarkStart w:name="z1668" w:id="1631"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1670" w:id="1631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1631"/>
-    <w:bookmarkStart w:name="z1669" w:id="1632"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1671" w:id="1632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1632"/>
-    <w:bookmarkStart w:name="z1670" w:id="1633"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z1672" w:id="1633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1633"/>
-    <w:bookmarkStart w:name="z1671" w:id="1634"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1673" w:id="1634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1634"/>
-    <w:bookmarkStart w:name="z1672" w:id="1635"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z1674" w:id="1635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1635"/>
-    <w:bookmarkStart w:name="z1673" w:id="1636"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z1675" w:id="1636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1636"/>
-    <w:bookmarkStart w:name="z1674" w:id="1637"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1676" w:id="1637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1637"/>
-    <w:bookmarkStart w:name="z1675" w:id="1638"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1677" w:id="1638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1638"/>
-    <w:bookmarkStart w:name="z1676" w:id="1639"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z1678" w:id="1639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1639"/>
-    <w:bookmarkStart w:name="z1677" w:id="1640"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1679" w:id="1640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1640"/>
-    <w:bookmarkStart w:name="z1678" w:id="1641"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1680" w:id="1641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1641"/>
-    <w:bookmarkStart w:name="z1679" w:id="1642"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1681" w:id="1642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1642"/>
-    <w:bookmarkStart w:name="z1680" w:id="1643"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z1682" w:id="1643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1643"/>
-    <w:bookmarkStart w:name="z1681" w:id="1644"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z1683" w:id="1644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1644"/>
-    <w:bookmarkStart w:name="z1682" w:id="1645"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z1684" w:id="1645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1645"/>
-    <w:bookmarkStart w:name="z1683" w:id="1646"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1685" w:id="1646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1646"/>
-    <w:bookmarkStart w:name="z1684" w:id="1647"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1686" w:id="1647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1647"/>
-    <w:bookmarkStart w:name="z1685" w:id="1648"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1687" w:id="1648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1648"/>
-    <w:bookmarkStart w:name="z1686" w:id="1649"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1688" w:id="1649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1649"/>
-    <w:bookmarkStart w:name="z1687" w:id="1650"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1689" w:id="1650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1650"/>
-    <w:bookmarkStart w:name="z1688" w:id="1651"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1690" w:id="1651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1651"/>
-    <w:bookmarkStart w:name="z1689" w:id="1652"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1691" w:id="1652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1652"/>
-    <w:bookmarkStart w:name="z1690" w:id="1653"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1692" w:id="1653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1653"/>
-    <w:bookmarkStart w:name="z1691" w:id="1654"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1693" w:id="1654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1654"/>
-    <w:bookmarkStart w:name="z1692" w:id="1655"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1694" w:id="1655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1655"/>
-    <w:bookmarkStart w:name="z1693" w:id="1656"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1695" w:id="1656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1656"/>
-    <w:bookmarkStart w:name="z1694" w:id="1657"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1696" w:id="1657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1657"/>
-    <w:bookmarkStart w:name="z1695" w:id="1658"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1697" w:id="1658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1658"/>
-    <w:bookmarkStart w:name="z1696" w:id="1659"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1698" w:id="1659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1659"/>
-    <w:bookmarkStart w:name="z1697" w:id="1660"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1699" w:id="1660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1660"/>
-    <w:bookmarkStart w:name="z1698" w:id="1661"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1700" w:id="1661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1661"/>
-    <w:bookmarkStart w:name="z1699" w:id="1662"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1701" w:id="1662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1662"/>
-    <w:bookmarkStart w:name="z1700" w:id="1663"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1702" w:id="1663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1663"/>
-    <w:bookmarkStart w:name="z1701" w:id="1664"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z1703" w:id="1664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1664"/>
-    <w:bookmarkStart w:name="z1702" w:id="1665"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1704" w:id="1665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1665"/>
-    <w:bookmarkStart w:name="z1703" w:id="1666"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1705" w:id="1666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1666"/>
-    <w:bookmarkStart w:name="z1704" w:id="1667"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1706" w:id="1667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1667"/>
-    <w:bookmarkStart w:name="z1705" w:id="1668"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z1707" w:id="1668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1668"/>
-    <w:bookmarkStart w:name="z1706" w:id="1669"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1708" w:id="1669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1669"/>
-    <w:bookmarkStart w:name="z1707" w:id="1670"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1709" w:id="1670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1670"/>
-    <w:bookmarkStart w:name="z1708" w:id="1671"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z1710" w:id="1671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1671"/>
-    <w:bookmarkStart w:name="z1709" w:id="1672"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1711" w:id="1672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1672"/>
-    <w:bookmarkStart w:name="z1710" w:id="1673"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z1712" w:id="1673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1673"/>
-    <w:bookmarkStart w:name="z1711" w:id="1674"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1713" w:id="1674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1674"/>
-    <w:bookmarkStart w:name="z1712" w:id="1675"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1714" w:id="1675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1675"/>
-    <w:bookmarkStart w:name="z1713" w:id="1676"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1715" w:id="1676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1676"/>
-    <w:bookmarkStart w:name="z1714" w:id="1677"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z1716" w:id="1677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1677"/>
-    <w:bookmarkStart w:name="z1715" w:id="1678"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1717" w:id="1678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1678"/>
-    <w:bookmarkStart w:name="z1716" w:id="1679"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1718" w:id="1679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1679"/>
-    <w:bookmarkStart w:name="z1717" w:id="1680"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z1719" w:id="1680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1680"/>
-    <w:bookmarkStart w:name="z1718" w:id="1681"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1720" w:id="1681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1681"/>
-    <w:bookmarkStart w:name="z1719" w:id="1682"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z1721" w:id="1682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1682"/>
-    <w:bookmarkStart w:name="z1720" w:id="1683"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1722" w:id="1683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1683"/>
-    <w:bookmarkStart w:name="z1721" w:id="1684"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1723" w:id="1684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1684"/>
-    <w:bookmarkStart w:name="z1722" w:id="1685"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1724" w:id="1685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1685"/>
-    <w:bookmarkStart w:name="z1723" w:id="1686"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1725" w:id="1686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1686"/>
-    <w:bookmarkStart w:name="z1724" w:id="1687"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1726" w:id="1687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1687"/>
-    <w:bookmarkStart w:name="z1725" w:id="1688"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1727" w:id="1688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1688"/>
-    <w:bookmarkStart w:name="z1726" w:id="1689"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1728" w:id="1689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1689"/>
-    <w:bookmarkStart w:name="z1727" w:id="1690"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1729" w:id="1690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1690"/>
-    <w:bookmarkStart w:name="z1728" w:id="1691"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1730" w:id="1691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1691"/>
-    <w:bookmarkStart w:name="z1729" w:id="1692"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1731" w:id="1692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1692"/>
-    <w:bookmarkStart w:name="z1730" w:id="1693"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1732" w:id="1693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1693"/>
-    <w:bookmarkStart w:name="z1731" w:id="1694"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1733" w:id="1694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1694"/>
-    <w:bookmarkStart w:name="z1732" w:id="1695"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1734" w:id="1695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1695"/>
-    <w:bookmarkStart w:name="z1733" w:id="1696"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1735" w:id="1696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1696"/>
-    <w:bookmarkStart w:name="z1734" w:id="1697"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1736" w:id="1697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1697"/>
-    <w:bookmarkStart w:name="z1735" w:id="1698"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1737" w:id="1698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1698"/>
-    <w:bookmarkStart w:name="z1736" w:id="1699"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="1700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37238,310 +37085,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1739" w:id="1701"/>
+    <w:bookmarkStart w:name="z1739" w:id="1699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1699"/>
+    <w:bookmarkStart w:name="z1740" w:id="1700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1700"/>
+    <w:bookmarkStart w:name="z1741" w:id="1701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1701"/>
-    <w:bookmarkStart w:name="z1740" w:id="1702"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1742" w:id="1702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1702"/>
-    <w:bookmarkStart w:name="z1741" w:id="1703"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z1743" w:id="1703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1703"/>
-    <w:bookmarkStart w:name="z1742" w:id="1704"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z1744" w:id="1704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1704"/>
-    <w:bookmarkStart w:name="z1743" w:id="1705"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z1745" w:id="1705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1705"/>
-    <w:bookmarkStart w:name="z1744" w:id="1706"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1746" w:id="1706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1706"/>
-    <w:bookmarkStart w:name="z1745" w:id="1707"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z1747" w:id="1707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1707"/>
-    <w:bookmarkStart w:name="z1746" w:id="1708"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z1748" w:id="1708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1708"/>
-    <w:bookmarkStart w:name="z1747" w:id="1709"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z1749" w:id="1709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1709"/>
-    <w:bookmarkStart w:name="z1748" w:id="1710"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1750" w:id="1712"/>
+    <w:bookmarkStart w:name="z1750" w:id="1710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Оңтүстік Қазақстан облысының Ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1712"/>
+    <w:bookmarkEnd w:id="1710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37554,1990 +37401,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1752" w:id="1713"/>
+    <w:bookmarkStart w:name="z1752" w:id="1711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1711"/>
+    <w:bookmarkStart w:name="z1753" w:id="1712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1712"/>
+    <w:bookmarkStart w:name="z1754" w:id="1713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1713"/>
-    <w:bookmarkStart w:name="z1753" w:id="1714"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1755" w:id="1714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1714"/>
-    <w:bookmarkStart w:name="z1754" w:id="1715"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1756" w:id="1715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1715"/>
-    <w:bookmarkStart w:name="z1755" w:id="1716"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1757" w:id="1716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1716"/>
-    <w:bookmarkStart w:name="z1756" w:id="1717"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z1758" w:id="1717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1717"/>
-    <w:bookmarkStart w:name="z1757" w:id="1718"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1759" w:id="1718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1718"/>
-    <w:bookmarkStart w:name="z1758" w:id="1719"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1760" w:id="1719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1719"/>
-    <w:bookmarkStart w:name="z1759" w:id="1720"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1761" w:id="1720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1720"/>
-    <w:bookmarkStart w:name="z1760" w:id="1721"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1762" w:id="1721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1721"/>
-    <w:bookmarkStart w:name="z1761" w:id="1722"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1763" w:id="1724"/>
+    <w:bookmarkStart w:name="z1763" w:id="1722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1722"/>
+    <w:bookmarkStart w:name="z1764" w:id="1723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1723"/>
+    <w:bookmarkStart w:name="z1765" w:id="1724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1724"/>
-    <w:bookmarkStart w:name="z1764" w:id="1725"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1766" w:id="1725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1725"/>
-    <w:bookmarkStart w:name="z1765" w:id="1726"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1767" w:id="1726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1726"/>
-    <w:bookmarkStart w:name="z1766" w:id="1727"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1768" w:id="1727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1727"/>
-    <w:bookmarkStart w:name="z1767" w:id="1728"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1769" w:id="1728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1728"/>
-    <w:bookmarkStart w:name="z1768" w:id="1729"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z1770" w:id="1729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1729"/>
-    <w:bookmarkStart w:name="z1769" w:id="1730"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1771" w:id="1730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1730"/>
-    <w:bookmarkStart w:name="z1770" w:id="1731"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1772" w:id="1731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1731"/>
-    <w:bookmarkStart w:name="z1771" w:id="1732"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1773" w:id="1732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1732"/>
-    <w:bookmarkStart w:name="z1772" w:id="1733"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1774" w:id="1733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1733"/>
-    <w:bookmarkStart w:name="z1773" w:id="1734"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1775" w:id="1734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1734"/>
-    <w:bookmarkStart w:name="z1774" w:id="1735"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z1776" w:id="1735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1735"/>
-    <w:bookmarkStart w:name="z1775" w:id="1736"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңнамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1777" w:id="1736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1736"/>
-    <w:bookmarkStart w:name="z1776" w:id="1737"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z1778" w:id="1737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1737"/>
-    <w:bookmarkStart w:name="z1777" w:id="1738"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1779" w:id="1738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1738"/>
-    <w:bookmarkStart w:name="z1778" w:id="1739"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1780" w:id="1739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1739"/>
-    <w:bookmarkStart w:name="z1779" w:id="1740"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1781" w:id="1740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1740"/>
-    <w:bookmarkStart w:name="z1780" w:id="1741"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z1782" w:id="1741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1741"/>
-    <w:bookmarkStart w:name="z1781" w:id="1742"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1783" w:id="1742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1742"/>
-    <w:bookmarkStart w:name="z1782" w:id="1743"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z1784" w:id="1743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1743"/>
-    <w:bookmarkStart w:name="z1783" w:id="1744"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z1785" w:id="1744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1744"/>
-    <w:bookmarkStart w:name="z1784" w:id="1745"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1786" w:id="1745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1745"/>
-    <w:bookmarkStart w:name="z1785" w:id="1746"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1787" w:id="1746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1746"/>
-    <w:bookmarkStart w:name="z1786" w:id="1747"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z1788" w:id="1747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1747"/>
-    <w:bookmarkStart w:name="z1787" w:id="1748"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1789" w:id="1748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1748"/>
-    <w:bookmarkStart w:name="z1788" w:id="1749"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1790" w:id="1749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1749"/>
-    <w:bookmarkStart w:name="z1789" w:id="1750"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1791" w:id="1750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1750"/>
-    <w:bookmarkStart w:name="z1790" w:id="1751"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z1792" w:id="1751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1751"/>
-    <w:bookmarkStart w:name="z1791" w:id="1752"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z1793" w:id="1752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1752"/>
-    <w:bookmarkStart w:name="z1792" w:id="1753"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z1794" w:id="1753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1753"/>
-    <w:bookmarkStart w:name="z1793" w:id="1754"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1795" w:id="1754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1754"/>
-    <w:bookmarkStart w:name="z1794" w:id="1755"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1796" w:id="1755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1755"/>
-    <w:bookmarkStart w:name="z1795" w:id="1756"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1797" w:id="1756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1756"/>
-    <w:bookmarkStart w:name="z1796" w:id="1757"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1798" w:id="1757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1757"/>
-    <w:bookmarkStart w:name="z1797" w:id="1758"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1799" w:id="1758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1758"/>
-    <w:bookmarkStart w:name="z1798" w:id="1759"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1800" w:id="1759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1759"/>
-    <w:bookmarkStart w:name="z1799" w:id="1760"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1801" w:id="1760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1760"/>
-    <w:bookmarkStart w:name="z1800" w:id="1761"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1802" w:id="1761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1761"/>
-    <w:bookmarkStart w:name="z1801" w:id="1762"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1803" w:id="1762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1762"/>
-    <w:bookmarkStart w:name="z1802" w:id="1763"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1804" w:id="1763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1763"/>
-    <w:bookmarkStart w:name="z1803" w:id="1764"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1805" w:id="1764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1764"/>
-    <w:bookmarkStart w:name="z1804" w:id="1765"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1806" w:id="1765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1765"/>
-    <w:bookmarkStart w:name="z1805" w:id="1766"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1807" w:id="1766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1766"/>
-    <w:bookmarkStart w:name="z1806" w:id="1767"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1808" w:id="1767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1767"/>
-    <w:bookmarkStart w:name="z1807" w:id="1768"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1809" w:id="1768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1768"/>
-    <w:bookmarkStart w:name="z1808" w:id="1769"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1810" w:id="1769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1769"/>
-    <w:bookmarkStart w:name="z1809" w:id="1770"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1811" w:id="1770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1770"/>
-    <w:bookmarkStart w:name="z1810" w:id="1771"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1812" w:id="1771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1771"/>
-    <w:bookmarkStart w:name="z1811" w:id="1772"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процесін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z1813" w:id="1772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1772"/>
-    <w:bookmarkStart w:name="z1812" w:id="1773"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1814" w:id="1773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1773"/>
-    <w:bookmarkStart w:name="z1813" w:id="1774"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1815" w:id="1774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1774"/>
-    <w:bookmarkStart w:name="z1814" w:id="1775"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және прекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1816" w:id="1775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1775"/>
-    <w:bookmarkStart w:name="z1815" w:id="1776"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті аппараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z1817" w:id="1776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1776"/>
-    <w:bookmarkStart w:name="z1816" w:id="1777"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1818" w:id="1777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1777"/>
-    <w:bookmarkStart w:name="z1817" w:id="1778"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1819" w:id="1778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1778"/>
-    <w:bookmarkStart w:name="z1818" w:id="1779"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z1820" w:id="1779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1779"/>
-    <w:bookmarkStart w:name="z1819" w:id="1780"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1821" w:id="1780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1780"/>
-    <w:bookmarkStart w:name="z1820" w:id="1781"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z1822" w:id="1781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1781"/>
-    <w:bookmarkStart w:name="z1821" w:id="1782"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1823" w:id="1782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1782"/>
-    <w:bookmarkStart w:name="z1822" w:id="1783"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1824" w:id="1783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1783"/>
-    <w:bookmarkStart w:name="z1823" w:id="1784"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1825" w:id="1784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1784"/>
-    <w:bookmarkStart w:name="z1824" w:id="1785"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z1826" w:id="1785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1785"/>
-    <w:bookmarkStart w:name="z1825" w:id="1786"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасының аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1827" w:id="1786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1786"/>
-    <w:bookmarkStart w:name="z1826" w:id="1787"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1828" w:id="1787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1787"/>
-    <w:bookmarkStart w:name="z1827" w:id="1788"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z1829" w:id="1788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1788"/>
-    <w:bookmarkStart w:name="z1828" w:id="1789"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1830" w:id="1789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1789"/>
-    <w:bookmarkStart w:name="z1829" w:id="1790"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z1831" w:id="1790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1790"/>
-    <w:bookmarkStart w:name="z1830" w:id="1791"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1832" w:id="1791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1791"/>
-    <w:bookmarkStart w:name="z1831" w:id="1792"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1833" w:id="1792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1792"/>
-    <w:bookmarkStart w:name="z1832" w:id="1793"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1834" w:id="1793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1793"/>
-    <w:bookmarkStart w:name="z1833" w:id="1794"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1835" w:id="1794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1794"/>
-    <w:bookmarkStart w:name="z1834" w:id="1795"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1836" w:id="1795"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1795"/>
-    <w:bookmarkStart w:name="z1835" w:id="1796"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1837" w:id="1796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1796"/>
-    <w:bookmarkStart w:name="z1836" w:id="1797"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1838" w:id="1797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1797"/>
-    <w:bookmarkStart w:name="z1837" w:id="1798"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1839" w:id="1798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1798"/>
-    <w:bookmarkStart w:name="z1838" w:id="1799"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1840" w:id="1799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1799"/>
-    <w:bookmarkStart w:name="z1839" w:id="1800"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1841" w:id="1800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1800"/>
-    <w:bookmarkStart w:name="z1840" w:id="1801"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құрайтын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1842" w:id="1801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1801"/>
-    <w:bookmarkStart w:name="z1841" w:id="1802"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1843" w:id="1802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1802"/>
-    <w:bookmarkStart w:name="z1842" w:id="1803"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1844" w:id="1803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1803"/>
-    <w:bookmarkStart w:name="z1843" w:id="1804"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1845" w:id="1804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1804"/>
-    <w:bookmarkStart w:name="z1844" w:id="1805"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1846" w:id="1805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1805"/>
-    <w:bookmarkStart w:name="z1845" w:id="1806"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1847" w:id="1806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1806"/>
-    <w:bookmarkStart w:name="z1846" w:id="1807"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="1808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39550,310 +39397,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1849" w:id="1809"/>
+    <w:bookmarkStart w:name="z1849" w:id="1807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1807"/>
+    <w:bookmarkStart w:name="z1850" w:id="1808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1808"/>
+    <w:bookmarkStart w:name="z1851" w:id="1809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1809"/>
-    <w:bookmarkStart w:name="z1850" w:id="1810"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1852" w:id="1810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1810"/>
-    <w:bookmarkStart w:name="z1851" w:id="1811"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z1853" w:id="1811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1811"/>
-    <w:bookmarkStart w:name="z1852" w:id="1812"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z1854" w:id="1812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1812"/>
-    <w:bookmarkStart w:name="z1853" w:id="1813"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z1855" w:id="1813"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1813"/>
-    <w:bookmarkStart w:name="z1854" w:id="1814"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1856" w:id="1814"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1814"/>
-    <w:bookmarkStart w:name="z1855" w:id="1815"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z1857" w:id="1815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1815"/>
-    <w:bookmarkStart w:name="z1856" w:id="1816"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z1858" w:id="1816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1816"/>
-    <w:bookmarkStart w:name="z1857" w:id="1817"/>
-[...15 lines deleted...]
-      8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z1859" w:id="1817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1817"/>
-    <w:bookmarkStart w:name="z1858" w:id="1818"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1860" w:id="1820"/>
+    <w:bookmarkStart w:name="z1860" w:id="1818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Көліктегі ішкі істер департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1820"/>
+    <w:bookmarkEnd w:id="1818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39866,1990 +39713,1990 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1862" w:id="1821"/>
+    <w:bookmarkStart w:name="z1862" w:id="1819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1819"/>
+    <w:bookmarkStart w:name="z1863" w:id="1820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1820"/>
+    <w:bookmarkStart w:name="z1864" w:id="1821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1821"/>
-    <w:bookmarkStart w:name="z1863" w:id="1822"/>
-[...15 lines deleted...]
-      1) Департаменттің арнайы мақсаттағы бөліністеріне басшылық жасауды жүзеге асырады, сондай-ақ олардың ұдайы жауынгерлік және жедел әзірлігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1865" w:id="1822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1822"/>
-    <w:bookmarkStart w:name="z1864" w:id="1823"/>
-[...15 lines deleted...]
-      2) Департаменттің құрылымдық бөліністері қызметін үйлестіруді, ведомстволық бақылауды және жоспарлауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1866" w:id="1823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1823"/>
-    <w:bookmarkStart w:name="z1865" w:id="1824"/>
-[...15 lines deleted...]
-      3) Ішкі істер министрлігін және мемлекеттік органдарды қылмысқа қарсы күрес, қоғамдық тәртіпті сақтаудың және өңірдегі жол қауіпсіздігін қамтамасыз етудің жай-күйі туралы ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1867" w:id="1824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1824"/>
-    <w:bookmarkStart w:name="z1866" w:id="1825"/>
-[...15 lines deleted...]
-      4) қоғамдық тәртіпті сақтау және қылмысқа қарсы күрес саласындағы республикалық ақпараттық жүйелерді құруға және жұмыс істеуіне қатысады;</w:t>
+    <w:bookmarkStart w:name="z1868" w:id="1825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1825"/>
-    <w:bookmarkStart w:name="z1867" w:id="1826"/>
-[...15 lines deleted...]
-      5) құқық бұзушылықтың алдын алу, қоғамдық тәртіпті сақтау және жол қауіпсіздігін қамтамасыз ету, қылмысқа қарсы күрес, әкімшілік жазаларды орындау салаларындағы мемлекеттік саясатты қалыптастыру бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1869" w:id="1826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1826"/>
-    <w:bookmarkStart w:name="z1868" w:id="1827"/>
-[...15 lines deleted...]
-      6) жол қозғалысы қауіпсіздігі саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1870" w:id="1827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1827"/>
-    <w:bookmarkStart w:name="z1869" w:id="1828"/>
-[...15 lines deleted...]
-      7) құқық бұзушылықты және қылмысты ескерту бойынша алдын алу қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1871" w:id="1828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамада белгіленген тәртіпте лицензианттардың қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1828"/>
-    <w:bookmarkStart w:name="z1870" w:id="1829"/>
-[...15 lines deleted...]
-      8) ішкі істер органдарының құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасына сәйкес лицензиялау және рұқсат беру рәсімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1872" w:id="1829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) күзет қызметімен айналысатын субъектілердің, күзет сигнализациясы құралын жинақтауды, баптауды және техникалық қызмет көрсетуді қамтамасыз ететін және жеке күзет ұйымдарында басшы және күзетші лаузымдарын атқаратын жұмысшыларды даярлауды және біліктілігін арттыру бойынша мамандандырылған оқу орталықтарының қызметін мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1829"/>
-    <w:bookmarkStart w:name="z1871" w:id="1830"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1873" w:id="1832"/>
+    <w:bookmarkStart w:name="z1873" w:id="1830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзет қызметі субъектілерінен олардың "Күзет қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарды орындауы туралы ақпарат сұрайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1830"/>
+    <w:bookmarkStart w:name="z1874" w:id="1831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1831"/>
+    <w:bookmarkStart w:name="z1875" w:id="1832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1832"/>
-    <w:bookmarkStart w:name="z1874" w:id="1833"/>
-[...15 lines deleted...]
-      12) ішкі істер органдарында есепте тұрған адамдардың тәртібін профилактикалық бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1876" w:id="1833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1833"/>
-    <w:bookmarkStart w:name="z1875" w:id="1834"/>
-[...15 lines deleted...]
-      13) қамауға алынған және сотталғандарды күзетуді және айдалуылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1877" w:id="1834"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1834"/>
-    <w:bookmarkStart w:name="z1876" w:id="1835"/>
-[...15 lines deleted...]
-      14) азаматтық және қызметтік қарулар мен олардың оқтары айналымына мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1878" w:id="1835"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1835"/>
-    <w:bookmarkStart w:name="z1877" w:id="1836"/>
-[...15 lines deleted...]
-      15) әйелдерге қатысты құқық бұзушылықтың алдын алу бойынша профилактикалық қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1879" w:id="1836"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1836"/>
-    <w:bookmarkStart w:name="z1878" w:id="1837"/>
-[...15 lines deleted...]
-      16) қоғамдық тәртіпті күзетуге және құқық бұзушылықтың алдын алуға қатысатын азаматтармен және ұйымдармен өзара іс-қимыл жасасады;</w:t>
+    <w:bookmarkStart w:name="z1880" w:id="1837"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1837"/>
-    <w:bookmarkStart w:name="z1879" w:id="1838"/>
-[...15 lines deleted...]
-      17) белгіленген тәртіпте көлік құралдарына ілесіп жүруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1881" w:id="1838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1838"/>
-    <w:bookmarkStart w:name="z1880" w:id="1839"/>
-[...15 lines deleted...]
-      18) жүргізуші куәлігін беруді, сәйкестендіру нөмірі және олардың есебі бойынша көлік құралын мемлекеттік тіркеуді, сенімхат бойынша көлік құралдарын пайдаланушы адамдарды тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1882" w:id="1839"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1839"/>
-    <w:bookmarkStart w:name="z1881" w:id="1840"/>
-[...15 lines deleted...]
-      19) жол қозғалысы қауіпсіздігін қамтамасыз ету саласында ғылыми зерттеулер және ғылыми-техникалық әзірлемелерді өткізуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1883" w:id="1840"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1840"/>
-    <w:bookmarkStart w:name="z1882" w:id="1841"/>
-[...15 lines deleted...]
-      20) автокөліктік жолдарды, жол құрылыстарын, темір жол өтпелерін, қалалық электрлік көлік жүйесін, тұрғын үй кешендері және жеке ғимараттар мен құрылыстарды, жол инфрақұрылымдарын, сондай-ақ жаңа көлік құралдары үлгілерін пайдалануға қабылдау бойынша мемлекеттік және жұмыс комиссияларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1884" w:id="1841"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1841"/>
-    <w:bookmarkStart w:name="z1883" w:id="1842"/>
-[...15 lines deleted...]
-      21) жол қозғалысын реттеуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1885" w:id="1842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1842"/>
-    <w:bookmarkStart w:name="z1884" w:id="1843"/>
-[...15 lines deleted...]
-      22) мүгедектердің қажеттілігін ескере отырып, оларға бірдей қолжетімдікті қамтамасыз ету мақсатында жол қозғалысы қауіпсіздігін қамтамасыз ету бөлігіндегі жолдарды жобалауға, салуға, жөндеуге, ұстауға және басқаруға нормативтік, жобалау және техникалық құжаттарды келіседі;</w:t>
+    <w:bookmarkStart w:name="z1886" w:id="1843"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1843"/>
-    <w:bookmarkStart w:name="z1885" w:id="1844"/>
-[...15 lines deleted...]
-      23) көлік құралдарының иелерінің және тасымалдаушылардың азаматтық-құқықтық жауапкершілігін заңамада белгіленген міндетті сақтандыру келісімшарт қорытындысы бойынша көлік құралдары иесінің және жолаушыларды тасымалдаушылардың міндеттерін орындауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1887" w:id="1844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1844"/>
-    <w:bookmarkStart w:name="z1886" w:id="1845"/>
-[...15 lines deleted...]
-      24) жол қозғалысы қауіпсіздігін қамтамасыз етуді бақылауды жүзеге асырады және орындау үшін міндетті нұсқамалар береді;</w:t>
+    <w:bookmarkStart w:name="z1888" w:id="1845"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1845"/>
-    <w:bookmarkStart w:name="z1887" w:id="1846"/>
-[...15 lines deleted...]
-      25) көлік құралдарының жүргізушілерін даярлайтын оқу ұйымдарының тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1889" w:id="1846"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1846"/>
-    <w:bookmarkStart w:name="z1888" w:id="1847"/>
-[...15 lines deleted...]
-      26) көлік құралдарының жүргізушілерін даярлау жөніндегі кәсіптік бірлестіктердің тізімдемесін жүргізеді және аккредитация өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1890" w:id="1847"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1847"/>
-    <w:bookmarkStart w:name="z1889" w:id="1848"/>
-[...15 lines deleted...]
-      27) көлік құралдарының жүргізушілерін даярлау жөніндегі білім беру процесі кезінде оқытушылардың, өндірістік оқыту шеберлерінің және жүргізуге оқытудың шеберлерінің тізімдемесін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1891" w:id="1848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1848"/>
-    <w:bookmarkStart w:name="z1890" w:id="1849"/>
-[...15 lines deleted...]
-      28) аумақтық-көліктік жоспарлау және жол қозғалысы ұйымдары жөніндегі құжаттарды белгіленген тәртіпте келіседі;</w:t>
+    <w:bookmarkStart w:name="z1892" w:id="1849"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1849"/>
-    <w:bookmarkStart w:name="z1891" w:id="1850"/>
-[...15 lines deleted...]
-      29) жол қозғалысы және оның қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік ақпараттық жүйені құруға және пайдалануға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1893" w:id="1850"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1850"/>
-    <w:bookmarkStart w:name="z1892" w:id="1851"/>
-[...15 lines deleted...]
-      30) халықты құқықтық тәрбиелеу бойынша шараларды іске асырады, құқықтық тәртіптің және ішкі істер органдары қызметінің жай-күйі туралы қоғамдық пікірді зерделейді;</w:t>
+    <w:bookmarkStart w:name="z1894" w:id="1851"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1851"/>
-    <w:bookmarkStart w:name="z1893" w:id="1852"/>
-[...15 lines deleted...]
-      31) кәмелетке толмағандарды құқық бұзушылыққа тартатын, қоғамға қарсы әрекет жасауға не болмаса балаларға қатысты өзге құқыққа қайшы әрекеттер жасайтын адамдарды, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын немесе тиісті түрде орындамаған не болмаса олардың тәртібіне теріс ықпал ететін ата-аналарын және кәмелетке толмағандардың заңды өкілдерін, оқытушыларын, тәрбиелеушілерін, оқыту, тәрбиелеу және өзге мекемелердің кәмелет жасына толмағандарды қадағалауды жүзеге асыруға міндетті басқа жұмысшыларын айқындайды және оларды Қазақстан Республикасының заңдарында көзделген жауапкершілікке тарту бойынша шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z1895" w:id="1852"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1852"/>
-    <w:bookmarkStart w:name="z1894" w:id="1853"/>
-[...15 lines deleted...]
-      32) кәмелетке толмағандар немесе олардың қатысуымен жасалған әкімшілік және қылмыстық құқық бұзушылық туралы шағымдарды және хабарламаларды қарайды және оларды жасауға ықпал ететін себептер мен жағдайларды жою бойынша шаралар қабылдау туралы ұсыныстар шығарады, олардың орындалуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1896" w:id="1853"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1853"/>
-    <w:bookmarkStart w:name="z1895" w:id="1854"/>
-[...15 lines deleted...]
-      33) белгіленген заңнамалық тәртіпте кәмелетке толмағандарға, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) ұстау бойынша өз міндеттерін орындамайтын және (немесе) олардың тәртібіне теріс ықпал ететін ата-аналарына және кәмелетке толмағандардың заңды өкілдеріне қатысты жеке алдын алу шараларын қабылдайды және есепке алуды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z1897" w:id="1854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1854"/>
-    <w:bookmarkStart w:name="z1896" w:id="1855"/>
-[...15 lines deleted...]
-      34) жаппай тәртіпсіздіктің жолын кесуге қатысады, оның ішінде түзеу мекемелерінде;</w:t>
+    <w:bookmarkStart w:name="z1898" w:id="1855"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1855"/>
-    <w:bookmarkStart w:name="z1897" w:id="1856"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде әкімшілік құқық бұзушылық туралы істер бойынша өндірісті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1899" w:id="1856"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1856"/>
-    <w:bookmarkStart w:name="z1898" w:id="1857"/>
-[...15 lines deleted...]
-      36) карантиндік, санитарлық-эпидемияға қарсы және табиғатты қорғау іс-шараларына қатысады;</w:t>
+    <w:bookmarkStart w:name="z1900" w:id="1857"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1857"/>
-    <w:bookmarkStart w:name="z1899" w:id="1858"/>
-[...15 lines deleted...]
-      37) жеке және заңды тұлғаларға қылмыстық немесе әкімшілік құқық бұзушылықты жасауға ықпал ететін себептер мен жағдайларды жою туралы орындауға міндетті ұсыныстарды, жарлықтарды енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1901" w:id="1858"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1858"/>
-    <w:bookmarkStart w:name="z1900" w:id="1859"/>
-[...15 lines deleted...]
-      38) жедел-алдын алу, іздестіру және өзге де арнайы іс-шараларды өткізу кезінде бақылау-өткізу пунктерін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z1902" w:id="1859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1859"/>
-    <w:bookmarkStart w:name="z1901" w:id="1860"/>
-[...15 lines deleted...]
-      39) қаруларды, оқ-дәрілерді, есірткі құралдарын, психотроптық заттарды және прекурсорларды, сондай-ақ өзге де тыйым салынған нәрселер мен заттарды заңнамаға сәйкес алып қояды;</w:t>
+    <w:bookmarkStart w:name="z1903" w:id="1860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1860"/>
-    <w:bookmarkStart w:name="z1902" w:id="1861"/>
-[...15 lines deleted...]
-      40) он сегіз жасқа жетпеген және қылмыстық құқық бұзушылық жасаған адамдарды, егер оларды оқшаулау қажет болса арнайы мекемелерде ұстайды. Қылмыстық жауапкершілік белгіленетін жасқа жетпеген және қылмыс жасаған, сондай-ақ ұстаудың ерекше режиміндегі білім беру ұйымдарына жіберілетін кәмелетке толмағандар сот үкімі заңды күшіне енгенге дейін ата-аналарына, қамқоршысына және оларды тәрбиелеу бойынша заңмен міндеттер жүктелген өзге адамдарға беріледі;</w:t>
+    <w:bookmarkStart w:name="z1904" w:id="1861"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1861"/>
-    <w:bookmarkStart w:name="z1903" w:id="1862"/>
-[...15 lines deleted...]
-      41) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыптыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1905" w:id="1862"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1862"/>
-    <w:bookmarkStart w:name="z1904" w:id="1863"/>
-[...15 lines deleted...]
-      42) қылмыстық істер бойынша сотқа дейінгі іс жүргізу барысында сот актілерін, судья талаптарын, прокурордың қаулыларын, ұйғарымдарын және талаптарын, тергеушінің, анықтаушының жазбаша тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1906" w:id="1863"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1863"/>
-    <w:bookmarkStart w:name="z1905" w:id="1864"/>
-[...15 lines deleted...]
-      43) өз құзыреті шегінде қылмыстық құқық бұзушылықты әшкерелеуді, бұлтартпауды, алдын алуды және ашуды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1907" w:id="1864"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1864"/>
-    <w:bookmarkStart w:name="z1906" w:id="1865"/>
-[...15 lines deleted...]
-      44) заңнамаға сәйкес жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1908" w:id="1865"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1865"/>
-    <w:bookmarkStart w:name="z1907" w:id="1866"/>
-[...15 lines deleted...]
-      45) ішкі істер органдары құзыретіне жатқызылатын қылмыстық құқық бұзушылық бойынша сотқа дейінгі тергеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1909" w:id="1866"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1866"/>
-    <w:bookmarkStart w:name="z1908" w:id="1867"/>
-[...15 lines deleted...]
-      46) қылмыстық құқық бұзушылық жасаған адамдарды, борышкер адамдарды, сотқа дейінгі тергеуден немесе соттан жасырынғандарды, қылмыстық жазаны өтеуден, әскери қызметке шақырудан жалтарғандарды, із-түссіз жоғалғандарды, хабарсыз кеткендерді және өзге де адамдарды іздестіруді, танылмаған мәйітті сәйкестендіруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1910" w:id="1867"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1867"/>
-    <w:bookmarkStart w:name="z1909" w:id="1868"/>
-[...15 lines deleted...]
-      47) арнайы, құқық қорғау және мемлекеттік органдармен бірлесіп террористік актілердің жолын кесу, кепілге алынғандарды босату және жарылғыш заттарды залалсыздандыру бойынша терроризмге қарсы және арнайы операцияларға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1911" w:id="1868"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1868"/>
-    <w:bookmarkStart w:name="z1910" w:id="1869"/>
-[...15 lines deleted...]
-      48) шет мемлекеттермен экстрадицияланатындарды және сотталғандарды қабылдау-беруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1912" w:id="1869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1869"/>
-    <w:bookmarkStart w:name="z1911" w:id="1870"/>
-[...15 lines deleted...]
-      49) заңнамада белгіленген тәртіпте Қазақстан Республикасының халықаралық келісімшарттарына сәйкес қылмыстық істер бойынша құқықтық көмек көрсету туралы шет мемлекеттердің құзыретті органдарының сұрау салуын орындайды;</w:t>
+    <w:bookmarkStart w:name="z1913" w:id="1870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1870"/>
-    <w:bookmarkStart w:name="z1912" w:id="1871"/>
-[...15 lines deleted...]
-      50) жедел-іздестіру іс-шараларын және арнайы операцияларды өткізуді бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1914" w:id="1871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1871"/>
-    <w:bookmarkStart w:name="z1913" w:id="1872"/>
-[...15 lines deleted...]
-      51) қылмыстық процеске қатысушылардың және өзге адамдардың өмірін, денсаулығын, ар-намысын және мүлігін сақтауды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1915" w:id="1872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1872"/>
-    <w:bookmarkStart w:name="z1914" w:id="1873"/>
-[...15 lines deleted...]
-      52) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік саясатты, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1916" w:id="1873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1873"/>
-    <w:bookmarkStart w:name="z1915" w:id="1874"/>
-[...15 lines deleted...]
-      53) нашақорлықпен және уытқұмарлықпен ауыратын адамдарға дәрігерлік-әлеуметтік көмек көрсетуді ұйымдастыруда мемлекеттік денсаулық сақтау органдарына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1917" w:id="1874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1874"/>
-    <w:bookmarkStart w:name="z1916" w:id="1875"/>
-[...15 lines deleted...]
-      54) қызметі есірткі құралдарының, психотроптық заттардың және прекурсорлардың және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл саласымен байланысты қызметкерлердің, сондай-ақ есірткі құралдарын және психотроптық заттарды пайдаланатын адамдарды әлеуметтік оңалту, емдеу, алдын алуды ұйымдастыру саласындағы қызметкерлерді оқытуды, даярлауды, қайта даярлауды, тағылымдамадан өткізуді және біліктілігін арттыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1918" w:id="1875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1875"/>
-    <w:bookmarkStart w:name="z1917" w:id="1876"/>
-[...15 lines deleted...]
-      55) сот шешімімен тағайындалған медициналық сипаттағы мәжбүрлеу шараларынан жалтарған адамдарды іздеуді, ұстауды және арнайы медициналық мекемелерге жеткізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1919" w:id="1876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1876"/>
-    <w:bookmarkStart w:name="z1918" w:id="1877"/>
-[...15 lines deleted...]
-      56) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы, олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимылды іске асыру саласындағы мемлекеттік саясатты және стратегиясын өкілетті органдармен бірлесіп ұйымдастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1920" w:id="1877"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1877"/>
-    <w:bookmarkStart w:name="z1919" w:id="1878"/>
-[...15 lines deleted...]
-      57) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын, осы салада заңнаманы қолдануды мемлекеттік бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1921" w:id="1878"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процессін бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1878"/>
-    <w:bookmarkStart w:name="z1920" w:id="1879"/>
-[...15 lines deleted...]
-      58) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымын және олардың заңсыз айналымына және оларды теріс пайдалануға қарсы іс-қимыл шараларын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1922" w:id="1879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1879"/>
-    <w:bookmarkStart w:name="z1921" w:id="1880"/>
-[...15 lines deleted...]
-      59) қолдағы барымен салыстырғанда аса қауіпті емес, анағұрлым тиімді, есірткілік әсері төмен есірткі құралдарын, психотроптық заттарды және прекурсорларды әзірлеу және енгізу процессін бақылайды;</w:t>
+    <w:bookmarkStart w:name="z1923" w:id="1880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1880"/>
-    <w:bookmarkStart w:name="z1922" w:id="1881"/>
-[...15 lines deleted...]
-      60) құрамында есірткі бар өсімдіктерді айқындау және жою бойынша, сондай-ақ есірткі заттарын заңсыз тасымалдау арналарының жолын кесу бойынша іс-шаралар өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1924" w:id="1881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және перекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1881"/>
-    <w:bookmarkStart w:name="z1923" w:id="1882"/>
-[...15 lines deleted...]
-      61) есірткі құралдарының, психотроптық заттардың және прекурсорлардың айналымы саласындағы мемлекеттік органдардың және өзге ұйымдардың, сондай-ақ нашақорлықпен және есірткі бизнесіне қарсы күрес жөніндегі өңірлік консультациялық-кеңесші органдардың қызметін үйлестіруді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1925" w:id="1882"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті ақпараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1882"/>
-    <w:bookmarkStart w:name="z1924" w:id="1883"/>
-[...15 lines deleted...]
-      62) Қазақстан Республикасында бақылауға жататын Есірткі құралдарының, психотроптық заттардың және прекурсорлардың тізіміне және Есірткі құралдарының, психотроптық заттардың және перекурсорларды заңсыз айналымындағы айқындалған аса ірі емес, ірі және аса ірі көлемге жатқызу туралы жиынтық кестеге өзгерістер мен толықтырулар енгізу бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z1926" w:id="1883"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1883"/>
-    <w:bookmarkStart w:name="z1925" w:id="1884"/>
-[...15 lines deleted...]
-      63) өңірдегі есірткі жағдайының, есірткінің заңсыз айналымға түсуінің өңіраралық көздерімен және арналарының даму тенденциялары және жағдайын, олардың жолын кесу бойынша шараларды әзірлеуді, тиісті ақпараттық-аналитикалық материалдарды дайындауды талдайды;</w:t>
+    <w:bookmarkStart w:name="z1927" w:id="1884"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1884"/>
-    <w:bookmarkStart w:name="z1926" w:id="1885"/>
-[...15 lines deleted...]
-      64) азаматтық, халық көші-қоны және босқындар саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1928" w:id="1885"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1885"/>
-    <w:bookmarkStart w:name="z1927" w:id="1886"/>
-[...15 lines deleted...]
-      65) босқын деп танылған адамдарға өз құзыреті шегінде шыққан елінде тұратын туыстары туралы ақпарат алуға көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1929" w:id="1886"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1886"/>
-    <w:bookmarkStart w:name="z1928" w:id="1887"/>
-[...15 lines deleted...]
-      66) босқын мәртебесін беру, ұзарту, айыру және тоқтату процедурасын жүзеге асыру бойынша комиссия құрады, сондай-ақ оның ережесін әзірлейді және бекітеді;</w:t>
+    <w:bookmarkStart w:name="z1930" w:id="1887"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1887"/>
-    <w:bookmarkStart w:name="z1929" w:id="1888"/>
-[...15 lines deleted...]
-      67) пана іздеген адамдардың және босқындардың құқығын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1931" w:id="1888"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1888"/>
-    <w:bookmarkStart w:name="z1930" w:id="1889"/>
-[...15 lines deleted...]
-      68) ұлттық қауіпсіздік органдарымен бірлесіп шетелдіктердің келуін және кетуін бақылау бойынша "Бүркіт" бірыңғай ақпараттық жүйесіне әкімшілік етеді;</w:t>
+    <w:bookmarkStart w:name="z1932" w:id="1889"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) Қазақстан Республикасының Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1889"/>
-    <w:bookmarkStart w:name="z1931" w:id="1890"/>
-[...15 lines deleted...]
-      69) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметімен бірлесіп шекаралық режим қағидасын сақтауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1933" w:id="1890"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1890"/>
-    <w:bookmarkStart w:name="z1932" w:id="1891"/>
-[...15 lines deleted...]
-      70) Қазақстан Республикасының Ұлттық қауіпсіздік комитетінің Шекара қызметіне Қазақстан Республикасы Мемлекеттік шекарасын және оның режимін, Қазақстан Республикасының Мемлекеттік шекарасы арқылы өткізу пунктіндегі режимді бұзған адамдарды іздеуге, азаматтардың Қазақстан Республикасының Мемлекеттік шекарасында жасаған құқық бұзушылықтарының мән-жайын анықтауға және тексеруге көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1934" w:id="1891"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1891"/>
-    <w:bookmarkStart w:name="z1933" w:id="1892"/>
-[...15 lines deleted...]
-      71) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметіне және Қазақстан Республикасы Мемлекеттік шекарасына қатысты құқыққа қайшы әрекет жасаған адамдар мен қылмыстық топтар, тұрғылықты мекенжайын белгісіз себептермен тастап кеткен адамдар, Қазақстан Республикасының шекарасына жақын аудандарындағы құқықтық тәртіптің жай-күйі туралы Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметін ақпараттандырады;</w:t>
+    <w:bookmarkStart w:name="z1935" w:id="1892"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасы аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1892"/>
-    <w:bookmarkStart w:name="z1934" w:id="1893"/>
-[...15 lines deleted...]
-      72) Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің ұсынысы бойынша Қазақстан Республикасы азаматтарына, шетелдік азаматтарға және азаматтығы жоқ адамдарға, оның ішінде босқындарға шекара аумағында (өңірінде) орналасқан жеке учаскелерге немесе нысандарға әлеуметтік, табиғаттық және техникалық сипаттағы төтенше жағдай туындаған уақытта, шекара бұзушыларды шекаралық іздеу, Қазақстан Республикасының аумағына шекаралас мемлекеттер азаматтарының жаппай өтуі немесе қарулы басып кіруі кезінде уақытша шектейді немесе тыйым салады;</w:t>
+    <w:bookmarkStart w:name="z1936" w:id="1893"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1893"/>
-    <w:bookmarkStart w:name="z1935" w:id="1894"/>
-[...15 lines deleted...]
-      73) азаматтардың және лауазымды адамдардың, шетелдіктердің және азаматтығы жоқ адамдардың олар үшін белгіленген келу, шығу, тұруы және Қазақстан Республикасы аумағы арқылы транзиттік өту қағидаларын сақтауын бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1937" w:id="1894"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1894"/>
-    <w:bookmarkStart w:name="z1936" w:id="1895"/>
-[...15 lines deleted...]
-      74) жедел-криминалистикалық қызметті жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1938" w:id="1895"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1895"/>
-    <w:bookmarkStart w:name="z1937" w:id="1896"/>
-[...15 lines deleted...]
-      75) профилактикалық есепке қойылған ішкі істер органдарының арнайы мекемелерінде қамаудағы күдікті, айыпты адамдарды криминалистикалық есепке қою үшін суретке түсіру, саусақтарының таңбасын алу, дыбыстық жазба, кино және бейнетүсірілім жүргізу, биологиялық, одорологиялық және өзге үлгілерді алады;</w:t>
+    <w:bookmarkStart w:name="z1939" w:id="1896"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1896"/>
-    <w:bookmarkStart w:name="z1938" w:id="1897"/>
-[...15 lines deleted...]
-      76) қызмет көрсететін аумақтағы криминогендік ахуалға кешенді талдау жүргізеді және жедел ақпаратты үздіксіз жинауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1940" w:id="1897"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1897"/>
-    <w:bookmarkStart w:name="z1939" w:id="1898"/>
-[...15 lines deleted...]
-      77) аумақтық, ведомстволық және жедел есепті қалыптастырады және сүйемелдейді;</w:t>
+    <w:bookmarkStart w:name="z1941" w:id="1898"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1898"/>
-    <w:bookmarkStart w:name="z1940" w:id="1899"/>
-[...15 lines deleted...]
-      78) нормативтік құқықтық актілер шеңберінде, сондай-ақ Тәуелсіз Мемлекеттер Достығына қатысушы мемлекеттер жасаған келісімдер шеңберінде Қазақстан Республикасының ішкі істер органдары бөліністерін, арнайы, құқық қорғау және мемлекеттік органдарын ақпараттық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1942" w:id="1899"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1899"/>
-    <w:bookmarkStart w:name="z1941" w:id="1900"/>
-[...15 lines deleted...]
-      79) дербес деректерді өңдеу кезінде заңнаманың ақпараттық қауіпсіздік талаптарын сақтай отырып, бөліністердің Департаменттің ақпараттық ресурстарына қолжетімдігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1943" w:id="1900"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1900"/>
-    <w:bookmarkStart w:name="z1942" w:id="1901"/>
-[...15 lines deleted...]
-      80) ведомстволық, статистикалық, мұрағаттық және өзге ақпараттарды жинауды, жинақтауды, өңдеуді, оларды Қазақстан Республикасының заңнамасына сәйкес ұсынуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1944" w:id="1901"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1901"/>
-    <w:bookmarkStart w:name="z1943" w:id="1902"/>
-[...15 lines deleted...]
-      81) ішкі істер органдарында бірыңғай кадр саясаты жүйесін іске асыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z1945" w:id="1902"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1902"/>
-    <w:bookmarkStart w:name="z1944" w:id="1903"/>
-[...15 lines deleted...]
-      82) Департамент қызметкерлерінің және жұмысшыларының кәсіби құзыретіне аттестаттау өткізеді;</w:t>
+    <w:bookmarkStart w:name="z1946" w:id="1903"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1903"/>
-    <w:bookmarkStart w:name="z1945" w:id="1904"/>
-[...15 lines deleted...]
-      83) Департамент бөліністері үшін кадрларды даярлауды және оқытуды ұйымдастырады, Министрліктің білім беру ұйымдарын бітірушілерді Департамент бөліністеріне жұмысқа орналастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1947" w:id="1904"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1904"/>
-    <w:bookmarkStart w:name="z1946" w:id="1905"/>
-[...15 lines deleted...]
-      84) ішкі істер органдарындағы өзіндік қауіпсіздікті қамтамасыз етуде өзіндік қауіпсіздік бөліністерімен өзара іс-қимыл ұйымдастырады, Департаментте және оның құрылымдық бөліністерінде жемқорлыққа қарсы іс-әрекетті, сондай-ақ олардың қызметінде заңдылықтың сақталуын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1948" w:id="1905"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1905"/>
-    <w:bookmarkStart w:name="z1947" w:id="1906"/>
-[...15 lines deleted...]
-      85) бағынысындағылардың құқық бұзушылық және сыбайлас жемқорлық қылмыстарды жасағаны үшін және жемқорлыққа қарсы іс-қимыл бойынша жұмыстың жағдайына барлық деңгейдегі бастықтардың дербес жауаптылығын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1949" w:id="1906"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1906"/>
-    <w:bookmarkStart w:name="z1948" w:id="1907"/>
-[...15 lines deleted...]
-      86) қаржылық, материалдық-техникалық және медициналық қамтамасыз етуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1950" w:id="1907"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құратын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1907"/>
-    <w:bookmarkStart w:name="z1949" w:id="1908"/>
-[...15 lines deleted...]
-      87) мемлекеттік құпияны сақтауды, бағынысты ішкі істер органдарының бөліністерінде құпиялық режимнің сақталуын бақылауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1951" w:id="1908"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1908"/>
-    <w:bookmarkStart w:name="z1950" w:id="1909"/>
-[...15 lines deleted...]
-      88) өз құзыреті шегінде Қазақстан Республикасының мемлекеттік құпиясын құратын мәліметтерге иелік етеді және ішкі істер органдары жүйесінде құпиялауға жататын мәліметтер тізбесін, сондай-ақ таралуы шектеулі қызметтік мәліметтерді әзірлеуге қатысады;</w:t>
+    <w:bookmarkStart w:name="z1952" w:id="1909"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1909"/>
-    <w:bookmarkStart w:name="z1951" w:id="1910"/>
-[...15 lines deleted...]
-      89) Департаментте бірыңғай мемлекеттік іс жүргізу жүйесінің жұмыс істетуін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1953" w:id="1910"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1910"/>
-    <w:bookmarkStart w:name="z1952" w:id="1911"/>
-[...15 lines deleted...]
-      90) Департаменттің және Қазақстан Республикасы Ішкі істер министрлігінің мүдделерін соттарда, өзге де мемлекеттік органдарда қорғауды және осы жұмыстарды жергілікті жерлерде үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1954" w:id="1911"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1911"/>
-    <w:bookmarkStart w:name="z1953" w:id="1912"/>
-[...15 lines deleted...]
-      91) азаматтарды қабылдауды, ауызша және жазбаша не болмаса электронды, сандық электронды қол қойылған арыздардың, өтініштердің және азаматтардың, лауазымды адамдардың ұсыныстарын уақытылы және толық қарауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1955" w:id="1912"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1912"/>
-    <w:bookmarkStart w:name="z1954" w:id="1913"/>
-[...15 lines deleted...]
-      92) арнайы және әскери тасымалдауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1956" w:id="1913"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ішкі істер органдарының арнайы мекемелерінде қылмыс жасаған күдіктілер мен айыпталушыларды, белгілі бір тұрғылықты мекенжайы, құжаттары жоқ адамдарды, әкімшілік қамалғандарды ұстауды, күдіктілерді және айыпталушыларды айдауылдауды, қылмыстық (әкімшілік) процессті жүргізуші органдардың оларға қатысты қаулыларын, анықтамаларын және үкімдерін орындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1913"/>
-    <w:bookmarkStart w:name="z1955" w:id="1914"/>
-[...15 lines deleted...]
-      93) мемлекеттік қызмет көрсету стандарттарына сәйкес мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1957" w:id="1914"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Қазақстан Республикасының заңдарында, Президентiнiң және Үкiметiнiң актiлерiнде көзделген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1914"/>
-    <w:bookmarkStart w:name="z1956" w:id="1915"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="1916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -41862,310 +41709,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1959" w:id="1917"/>
+    <w:bookmarkStart w:name="z1959" w:id="1915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Департамент бастығының өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1915"/>
+    <w:bookmarkStart w:name="z1960" w:id="1916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1916"/>
+    <w:bookmarkStart w:name="z1961" w:id="1917"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1917"/>
-    <w:bookmarkStart w:name="z1960" w:id="1918"/>
-[...15 lines deleted...]
-      1) бағынысты ішкі істер органдары мен бөліністерінің қызметін жалпы үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1962" w:id="1918"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1918"/>
-    <w:bookmarkStart w:name="z1961" w:id="1919"/>
-[...15 lines deleted...]
-      2) Департаменттің штаттық кестесі және құрылымы бойынша Министрлік басшылығына ұсыныстар ұсынады;</w:t>
+    <w:bookmarkStart w:name="z1963" w:id="1919"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1919"/>
-    <w:bookmarkStart w:name="z1962" w:id="1920"/>
-[...15 lines deleted...]
-      3) Департамент номенклатурасына кіретін лауазымдарға қызметкерлерді тағайындайды және босатады;</w:t>
+    <w:bookmarkStart w:name="z1964" w:id="1920"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1920"/>
-    <w:bookmarkStart w:name="z1963" w:id="1921"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент қызметкерлерін іссапарға жіберу, демалыстар ұсыну, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілікті арттыру, арнайы атақ беру, көтермелеу, қосымша төлем төлеу және марапаттау мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z1965" w:id="1921"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1921"/>
-    <w:bookmarkStart w:name="z1964" w:id="1922"/>
-[...15 lines deleted...]
-      5) Департамент қызметкерлері арасында тәрбие жұмысын ұйымдастырады, олардың тәртіпті, заңдылықты, құпиялық режимін сақтауын және кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1966" w:id="1922"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1922"/>
-    <w:bookmarkStart w:name="z1965" w:id="1923"/>
-[...15 lines deleted...]
-      6) Департаменттегі сыбайлас жемқорлыққа қарсы әрекетке бағытталған шараларды қабылдайды және жемқорлыққа қарсы шараларды іске асыруға дербес жауапты;</w:t>
+    <w:bookmarkStart w:name="z1967" w:id="1923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1923"/>
-    <w:bookmarkStart w:name="z1966" w:id="1924"/>
-[...15 lines deleted...]
-      7) берілген құқық шегінде құқық қорғау қызметі туралы заңнамаға және еңбек заңнамасына сәйкес тәртіптік жаза қолданады;</w:t>
+    <w:bookmarkStart w:name="z1968" w:id="1924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес өзге де құзыреттерді жүзеге асырады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1924"/>
-    <w:bookmarkStart w:name="z1967" w:id="1925"/>
-[...15 lines deleted...]
-      "8) өз құзыреті шегінде бұйрықтар шығарады;</w:t>
+    <w:bookmarkStart w:name="z1969" w:id="1925"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент бастығы болмаған кезеңде оның өкілеттіліктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1925"/>
-    <w:bookmarkStart w:name="z1968" w:id="1926"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1970" w:id="1928"/>
+    <w:bookmarkStart w:name="z1970" w:id="1926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Қылмыстық-атқару жүйесі комитетінің Ақмола облысы бойынша Қылмыстық-атқару жүйесі департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1928"/>
+    <w:bookmarkEnd w:id="1926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -42178,390 +42025,390 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1972" w:id="1929"/>
+    <w:bookmarkStart w:name="z1972" w:id="1927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1927"/>
+    <w:bookmarkStart w:name="z1973" w:id="1928"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сотталғандарға қатысты соттың үкімдері мен қаулыларын орындайды, ҚАЖ мекемелерінің күзетін, тәртіпті сақтауын және жазасын өтеу жағдайын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1928"/>
+    <w:bookmarkStart w:name="z1974" w:id="1929"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қылмыстық-атқару жүйесі мекемелерінің және органдарының күзетін жүзеге асыру, ондағы жедел жағдайға бақылауды, персоналдың, күдіктілердің, айыпталушылардың және сотталғандардың қауіпсіздігін, олардың айдауылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1929"/>
-    <w:bookmarkStart w:name="z1973" w:id="1930"/>
-[...15 lines deleted...]
-      1) сотталғандарға қатысты соттың үкімдері мен қаулыларын орындайды, ҚАЖ мекемелерінің күзетін, тәртіпті сақтауын және жазасын өтеу жағдайын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1975" w:id="1930"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сотталғандарды босатылуға дайындау бойынша жұмысты ұйымдастыруды, рақымшылық және кешiрiм жасау актілерін орындауды, сотталғандардың түзелу қорытындыларын бекіту бойынша қылмыстық-атқару жүйесi мекемелерi мен органдарының басқа құқық қорғау органдарымен, мемлекеттік басқару органдарымен және қоғамдық бiрлестiктермен өзара iс-қимыл жасасуды, олардың тұрмыстық және жұмыспен қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1930"/>
-    <w:bookmarkStart w:name="z1974" w:id="1931"/>
-[...15 lines deleted...]
-      2) қылмыстық-атқару жүйесі мекемелерінің және органдарының күзетін жүзеге асыру, ондағы жедел жағдайға бақылауды, персоналдың, күдіктілердің, айыпталушылардың және сотталғандардың қауіпсіздігін, олардың айдауылдануын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1976" w:id="1931"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қылмыстық-атқару жүйесінде қызметті жүзеге асыратын мекемелерді, ұйымдарды құру және тарату туралы ұсыныстар енгізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1931"/>
-    <w:bookmarkStart w:name="z1975" w:id="1932"/>
-[...15 lines deleted...]
-      3) сотталғандарды босатылуға дайындау бойынша жұмысты ұйымдастыруды, рақымшылық және кешiрiм жасау актілерін орындауды, сотталғандардың түзелу қорытындыларын бекіту бойынша қылмыстық-атқару жүйесi мекемелерi мен органдарының басқа құқық қорғау органдарымен, мемлекеттік басқару органдарымен және қоғамдық бiрлестiктермен өзара iс-қимыл жасасуды, олардың тұрмыстық және жұмыспен қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1977" w:id="1932"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қылмыстық-атқару жүйесі мекемелерінде сотталғандарды сот үкімдеріне, қаулыларына және ережелеріне сәйкес орналастыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1932"/>
-    <w:bookmarkStart w:name="z1976" w:id="1933"/>
-[...15 lines deleted...]
-      4) қылмыстық-атқару жүйесінде қызметті жүзеге асыратын мекемелерді, ұйымдарды құру және тарату туралы ұсыныстар енгізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1978" w:id="1933"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жазаны өтеу мен орындаудың тәртібі мен жағдайын реттейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1933"/>
-    <w:bookmarkStart w:name="z1977" w:id="1934"/>
-[...15 lines deleted...]
-      5) қылмыстық-атқару жүйесі мекемелерінде сотталғандарды сот үкімдеріне, қаулыларына және ережелеріне сәйкес орналастыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1979" w:id="1934"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мекемеден қашқан сотталғандарға, сондай-ақ бас бостандығынан айыру түріндегі жазасын өтеуден бас тартқан сотталғандарға іздеу салуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1934"/>
-    <w:bookmarkStart w:name="z1978" w:id="1935"/>
-[...15 lines deleted...]
-      6) жазаны өтеу мен орындаудың тәртібі мен жағдайын реттейді;</w:t>
+    <w:bookmarkStart w:name="z1980" w:id="1935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) пробация қызметінде есепте тұрған адамдардың тәртібін бақылау бойынша пробация қызметі мен полиция бөліністерінің өзара әрекет етуін іске асырады, қылмыстық-атқару қызметі саласында уәкілетті органмен анықталатын тәртіпте іске асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1935"/>
-    <w:bookmarkStart w:name="z1979" w:id="1936"/>
-[...15 lines deleted...]
-      7) мекемеден қашқан сотталғандарға, сондай-ақ бас бостандығынан айыру түріндегі жазасын өтеуден бас тартқан сотталғандарға іздеу салуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1981" w:id="1936"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сотпен шартты түрде сотталғандарға жүктелген міндеттер мен тәртібінің орындалуына пробациялық бақылауды іске асырады және сынақ мерзімі кезінде әлеуметтік-құқықтық көмек алуына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1936"/>
-    <w:bookmarkStart w:name="z1980" w:id="1937"/>
-[...15 lines deleted...]
-      8) пробация қызметінде есепте тұрған адамдардың тәртібін бақылау бойынша пробация қызметі мен полиция бөліністерінің өзара әрекет етуін іске асырады, қылмыстық-атқару қызметі саласында уәкілетті органмен анықталатын тәртіпте іске асырады;</w:t>
+    <w:bookmarkStart w:name="z1982" w:id="1937"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) соттың құрмет, әскери, арнайы және басқа да атақтарды, сыныптық шен, дипломатиялық дәреже және сыныптық біліктіліктерін алып қою бөлігінде үкімін орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1937"/>
-    <w:bookmarkStart w:name="z1981" w:id="1938"/>
-[...15 lines deleted...]
-      9) сотпен шартты түрде сотталғандарға жүктелген міндеттер мен тәртібінің орындалуына пробациялық бақылауды іске асырады және сынақ мерзімі кезінде әлеуметтік-құқықтық көмек алуына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z1983" w:id="1938"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1938"/>
-    <w:bookmarkStart w:name="z1982" w:id="1939"/>
-[...15 lines deleted...]
-      10) соттың құрмет, әскери, арнайы және басқа да атақтарды, сыныптық шен, дипломатиялық дәреже және сыныптық біліктіліктерін алып қою бөлігінде үкімін орындайды;</w:t>
+    <w:bookmarkStart w:name="z1984" w:id="1939"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қылмыстық-атқару жүйесі мекемелерінде ұсталатын адамдардың санитариялық-эпидемиологиялық салауаттылығын және денсаулығын қорғауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1939"/>
-    <w:bookmarkStart w:name="z1983" w:id="1940"/>
-[...15 lines deleted...]
-      11) жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1985" w:id="1940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) кадрлардың дайындығы мен оқуын ұйымдастырады, кадрларға тапшылықты анықтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1940"/>
-    <w:bookmarkStart w:name="z1984" w:id="1941"/>
-[...15 lines deleted...]
-      12) қылмыстық-атқару жүйесі мекемелерінде ұсталатын адамдардың санитариялық-эпидемиологиялық салауаттылығын және денсаулығын қорғауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1986" w:id="1941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңнамасына сәйкес Департаментке жүктелген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1941"/>
-    <w:bookmarkStart w:name="z1985" w:id="1942"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1987" w:id="1944"/>
+    <w:bookmarkStart w:name="z1987" w:id="1942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Қылмыстық-атқару жүйесі комитетінің Атырау облысы бойынша Қылмыстық-атқару жүйесі департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1944"/>
+    <w:bookmarkEnd w:id="1942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -42574,390 +42421,390 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1989" w:id="1945"/>
+    <w:bookmarkStart w:name="z1989" w:id="1943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1943"/>
+    <w:bookmarkStart w:name="z1990" w:id="1944"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сотталғандарға қатысты соттың үкімдері мен қаулыларын орындайды, ҚАЖ мекемелерінің күзетін, тәртіпті сақтауын және жазасын өтеу жағдайын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1944"/>
+    <w:bookmarkStart w:name="z1991" w:id="1945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қылмыстық-атқару жүйесі мекемелерінің және органдарының күзетін жүзеге асыру, ондағы жедел жағдайға бақылауды, персоналдың, күдіктілердің, айыпталушылардың және сотталғандардың қауіпсіздігін, олардың айдауылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1945"/>
-    <w:bookmarkStart w:name="z1990" w:id="1946"/>
-[...15 lines deleted...]
-      1) сотталғандарға қатысты соттың үкімдері мен қаулыларын орындайды, ҚАЖ мекемелерінің күзетін, тәртіпті сақтауын және жазасын өтеу жағдайын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1992" w:id="1946"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сотталғандарды босатылуға дайындау бойынша жұмысты ұйымдастыруды, рақымшылық және кешiрiм жасау актілерін орындауды, сотталғандардың түзелу қорытындыларын бекіту бойынша қылмыстық-атқару жүйесi мекемелерi мен органдарының басқа құқық қорғау органдарымен, мемлекеттік басқару органдарымен және қоғамдық бiрлестiктермен өзара iс-қимыл жасасуды, олардың тұрмыстық және жұмыспен қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1946"/>
-    <w:bookmarkStart w:name="z1991" w:id="1947"/>
-[...15 lines deleted...]
-      2) қылмыстық-атқару жүйесі мекемелерінің және органдарының күзетін жүзеге асыру, ондағы жедел жағдайға бақылауды, персоналдың, күдіктілердің, айыпталушылардың және сотталғандардың қауіпсіздігін, олардың айдауылдануын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1993" w:id="1947"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қылмыстық-атқару жүйесінде қызметті жүзеге асыратын мекемелерді, ұйымдарды құру және тарату туралы ұсыныстар енгізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1947"/>
-    <w:bookmarkStart w:name="z1992" w:id="1948"/>
-[...15 lines deleted...]
-      3) сотталғандарды босатылуға дайындау бойынша жұмысты ұйымдастыруды, рақымшылық және кешiрiм жасау актілерін орындауды, сотталғандардың түзелу қорытындыларын бекіту бойынша қылмыстық-атқару жүйесi мекемелерi мен органдарының басқа құқық қорғау органдарымен, мемлекеттік басқару органдарымен және қоғамдық бiрлестiктермен өзара iс-қимыл жасасуды, олардың тұрмыстық және жұмыспен қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1994" w:id="1948"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қылмыстық-атқару жүйесі мекемелерінде сотталғандарды сот үкімдеріне, қаулыларына және ережелеріне сәйкес орналастыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1948"/>
-    <w:bookmarkStart w:name="z1993" w:id="1949"/>
-[...15 lines deleted...]
-      4) қылмыстық-атқару жүйесінде қызметті жүзеге асыратын мекемелерді, ұйымдарды құру және тарату туралы ұсыныстар енгізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1995" w:id="1949"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жазаны өтеу мен орындаудың тәртібі мен жағдайын реттейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1949"/>
-    <w:bookmarkStart w:name="z1994" w:id="1950"/>
-[...15 lines deleted...]
-      5) қылмыстық-атқару жүйесі мекемелерінде сотталғандарды сот үкімдеріне, қаулыларына және ережелеріне сәйкес орналастыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z1996" w:id="1950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мекемеден қашқан сотталғандарға, сондай-ақ бас бостандығынан айыру түріндегі жазасын өтеуден бас тартқан сотталғандарға іздеу салуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1950"/>
-    <w:bookmarkStart w:name="z1995" w:id="1951"/>
-[...15 lines deleted...]
-      6) жазаны өтеу мен орындаудың тәртібі мен жағдайын реттейді;</w:t>
+    <w:bookmarkStart w:name="z1997" w:id="1951"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) пробация қызметінде есепте тұрған адамдардың тәртібін бақылау бойынша пробация қызметі мен полиция бөліністерінің өзара әрекет етуін іске асырады, қылмыстық-атқару қызметі саласында уәкілетті органмен анықталатын тәртіпте іске асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1951"/>
-    <w:bookmarkStart w:name="z1996" w:id="1952"/>
-[...15 lines deleted...]
-      7) мекемеден қашқан сотталғандарға, сондай-ақ бас бостандығынан айыру түріндегі жазасын өтеуден бас тартқан сотталғандарға іздеу салуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1998" w:id="1952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сотпен шартты түрде сотталғандарға жүктелген міндеттер мен тәртібінің орындалуына пробациялық бақылауды іске асырады және сынақ мерзімі кезінде әлеуметтік-құқықтық көмек алуына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1952"/>
-    <w:bookmarkStart w:name="z1997" w:id="1953"/>
-[...15 lines deleted...]
-      8) пробация қызметінде есепте тұрған адамдардың тәртібін бақылау бойынша пробация қызметі мен полиция бөліністерінің өзара әрекет етуін іске асырады, қылмыстық-атқару қызметі саласында уәкілетті органмен анықталатын тәртіпте іске асырады;</w:t>
+    <w:bookmarkStart w:name="z1999" w:id="1953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) соттың құрмет, әскери, арнайы және басқа да атақтарды, сыныптық шен, дипломатиялық дәреже және сыныптық біліктіліктерін алып қою бөлігінде үкімін орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1953"/>
-    <w:bookmarkStart w:name="z1998" w:id="1954"/>
-[...15 lines deleted...]
-      9) сотпен шартты түрде сотталғандарға жүктелген міндеттер мен тәртібінің орындалуына пробациялық бақылауды іске асырады және сынақ мерзімі кезінде әлеуметтік-құқықтық көмек алуына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z2000" w:id="1954"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1954"/>
-    <w:bookmarkStart w:name="z1999" w:id="1955"/>
-[...15 lines deleted...]
-      10) соттың құрмет, әскери, арнайы және басқа да атақтарды, сыныптық шен, дипломатиялық дәреже және сыныптық біліктіліктерін алып қою бөлігінде үкімін орындайды;</w:t>
+    <w:bookmarkStart w:name="z2001" w:id="1955"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қылмыстық-атқару жүйесі мекемелерінде ұсталатын адамдардың санитариялық-эпидемиологиялық салауаттылығын және денсаулығын қорғауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1955"/>
-    <w:bookmarkStart w:name="z2000" w:id="1956"/>
-[...15 lines deleted...]
-      11) жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z2002" w:id="1956"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) кадрлардың дайындығы мен оқуын ұйымдастырады, кадрларға тапшылықты анықтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1956"/>
-    <w:bookmarkStart w:name="z2001" w:id="1957"/>
-[...15 lines deleted...]
-      12) қылмыстық-атқару жүйесі мекемелерінде ұсталатын адамдардың санитариялық-эпидемиологиялық салауаттылығын және денсаулығын қорғауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z2003" w:id="1957"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңнамасына сәйкес Департаментке жүктелген өзге де функцияларды жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1957"/>
-    <w:bookmarkStart w:name="z2002" w:id="1958"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z2004" w:id="1960"/>
+    <w:bookmarkStart w:name="z2004" w:id="1958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ішкі істер министрлігі Қылмыстық-атқару жүйесі комитетінің Жамбыл облысы бойынша Қылмыстық-атқару жүйесі департаменті туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1960"/>
+    <w:bookmarkEnd w:id="1958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -42970,404 +42817,404 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2006" w:id="1961"/>
+    <w:bookmarkStart w:name="z2006" w:id="1959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1959"/>
+    <w:bookmarkStart w:name="z2007" w:id="1960"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сотталғандарға қатысты соттың үкімдері мен қаулыларын орындайды, ҚАЖ мекемелерінің күзетін, тәртіпті сақтауын және жазасын өтеу жағдайын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1960"/>
+    <w:bookmarkStart w:name="z2008" w:id="1961"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қылмыстық-атқару жүйесі мекемелерінің және органдарының күзетін жүзеге асыру, ондағы жедел жағдайға бақылауды, персоналдың, күдіктілердің, айыпталушылардың және сотталғандардың қауіпсіздігін, олардың айдауылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1961"/>
-    <w:bookmarkStart w:name="z2007" w:id="1962"/>
-[...15 lines deleted...]
-      1) сотталғандарға қатысты соттың үкімдері мен қаулыларын орындайды, ҚАЖ мекемелерінің күзетін, тәртіпті сақтауын және жазасын өтеу жағдайын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z2009" w:id="1962"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сотталғандарды босатылуға дайындау бойынша жұмысты ұйымдастыруды, рақымшылық және кешiрiм жасау актілерін орындауды, сотталғандардың түзелу қорытындыларын бекіту бойынша қылмыстық-атқару жүйесi мекемелерi мен органдарының басқа құқық қорғау органдарымен, мемлекеттік басқару органдарымен және қоғамдық бiрлестiктермен өзара iс-қимыл жасасуды, олардың тұрмыстық және жұмыспен қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1962"/>
-    <w:bookmarkStart w:name="z2008" w:id="1963"/>
-[...15 lines deleted...]
-      2) қылмыстық-атқару жүйесі мекемелерінің және органдарының күзетін жүзеге асыру, ондағы жедел жағдайға бақылауды, персоналдың, күдіктілердің, айыпталушылардың және сотталғандардың қауіпсіздігін, олардың айдауылдануын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z2010" w:id="1963"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қылмыстық-атқару жүйесінде қызметті жүзеге асыратын мекемелерді, ұйымдарды құру және тарату туралы ұсыныстар енгізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1963"/>
-    <w:bookmarkStart w:name="z2009" w:id="1964"/>
-[...15 lines deleted...]
-      3) сотталғандарды босатылуға дайындау бойынша жұмысты ұйымдастыруды, рақымшылық және кешiрiм жасау актілерін орындауды, сотталғандардың түзелу қорытындыларын бекіту бойынша қылмыстық-атқару жүйесi мекемелерi мен органдарының басқа құқық қорғау органдарымен, мемлекеттік басқару органдарымен және қоғамдық бiрлестiктермен өзара iс-қимыл жасасуды, олардың тұрмыстық және жұмыспен қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z2011" w:id="1964"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қылмыстық-атқару жүйесі мекемелерінде сотталғандарды сот үкімдеріне, қаулыларына және ережелеріне сәйкес орналастыруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1964"/>
-    <w:bookmarkStart w:name="z2010" w:id="1965"/>
-[...15 lines deleted...]
-      4) қылмыстық-атқару жүйесінде қызметті жүзеге асыратын мекемелерді, ұйымдарды құру және тарату туралы ұсыныстар енгізуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z2012" w:id="1965"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жазаны өтеу мен орындаудың тәртібі мен жағдайын реттейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1965"/>
-    <w:bookmarkStart w:name="z2011" w:id="1966"/>
-[...15 lines deleted...]
-      5) қылмыстық-атқару жүйесі мекемелерінде сотталғандарды сот үкімдеріне, қаулыларына және ережелеріне сәйкес орналастыруды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z2013" w:id="1966"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мекемеден қашқан сотталғандарға, сондай-ақ бас бостандығынан айыру түріндегі жазасын өтеуден бас тартқан сотталғандарға іздеу салуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1966"/>
-    <w:bookmarkStart w:name="z2012" w:id="1967"/>
-[...15 lines deleted...]
-      6) жазаны өтеу мен орындаудың тәртібі мен жағдайын реттейді;</w:t>
+    <w:bookmarkStart w:name="z2014" w:id="1967"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) пробация қызметінде есепте тұрған адамдардың тәртібін бақылау бойынша пробация қызметі мен полиция бөліністерінің өзара әрекет етуін іске асырады, қылмыстық-атқару қызметі саласында уәкілетті органмен анықталатын тәртіпте іске асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1967"/>
-    <w:bookmarkStart w:name="z2013" w:id="1968"/>
-[...15 lines deleted...]
-      7) мекемеден қашқан сотталғандарға, сондай-ақ бас бостандығынан айыру түріндегі жазасын өтеуден бас тартқан сотталғандарға іздеу салуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z2015" w:id="1968"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сотпен шартты түрде сотталғандарға жүктелген міндеттер мен тәртібінің орындалуына пробациялық бақылауды іске асырады және сынақ мерзімі кезінде әлеуметтік-құқықтық көмек алуына көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1968"/>
-    <w:bookmarkStart w:name="z2014" w:id="1969"/>
-[...15 lines deleted...]
-      8) пробация қызметінде есепте тұрған адамдардың тәртібін бақылау бойынша пробация қызметі мен полиция бөліністерінің өзара әрекет етуін іске асырады, қылмыстық-атқару қызметі саласында уәкілетті органмен анықталатын тәртіпте іске асырады;</w:t>
+    <w:bookmarkStart w:name="z2016" w:id="1969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) соттың құрмет, әскери, арнайы және басқа да атақтарды, сыныптық шен, дипломатиялық дәреже және сыныптық біліктіліктерін алып қою бөлігінде үкімін орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1969"/>
-    <w:bookmarkStart w:name="z2015" w:id="1970"/>
-[...15 lines deleted...]
-      9) сотпен шартты түрде сотталғандарға жүктелген міндеттер мен тәртібінің орындалуына пробациялық бақылауды іске асырады және сынақ мерзімі кезінде әлеуметтік-құқықтық көмек алуына көмек көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z2017" w:id="1970"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жедел-іздестіру қызметін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1970"/>
-    <w:bookmarkStart w:name="z2016" w:id="1971"/>
-[...15 lines deleted...]
-      10) соттың құрмет, әскери, арнайы және басқа да атақтарды, сыныптық шен, дипломатиялық дәреже және сыныптық біліктіліктерін алып қою бөлігінде үкімін орындайды;</w:t>
+    <w:bookmarkStart w:name="z2018" w:id="1971"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қылмыстық-атқару жүйесі мекемелерінде ұсталатын адамдардың санитариялық-эпидемиологиялық салауаттылығын және денсаулығын қорғауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1971"/>
-    <w:bookmarkStart w:name="z2017" w:id="1972"/>
-[...15 lines deleted...]
-      11) жедел-іздестіру қызметін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z2019" w:id="1972"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) кадрлардың дайындығы мен оқуын ұйымдастырады, кадрларға тапшылықты анықтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1972"/>
-    <w:bookmarkStart w:name="z2018" w:id="1973"/>
-[...15 lines deleted...]
-      12) қылмыстық-атқару жүйесі мекемелерінде ұсталатын адамдардың санитариялық-эпидемиологиялық салауаттылығын және денсаулығын қорғауды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z2020" w:id="1973"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңнамасына сәйкес Департаментке жүктелген өзге де функцияларды жүзеге асырады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1973"/>
-    <w:bookmarkStart w:name="z2019" w:id="1974"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="1975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -43693,31 +43540,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>