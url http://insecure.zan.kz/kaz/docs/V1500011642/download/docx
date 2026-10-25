--- v0 (2025-11-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f6399f4" w14:textId="f6399f4">
+    <w:p w14:paraId="71d381f" w14:textId="71d381f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -811,131 +811,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Осы Спорт мектептеріне және спорт мектептерінің бөлімшелеріне "мамандандырылған" деген мәртебе беру қағидалары (бұдан әрі - Қағидалар) "Дене шынықтыру және спорт туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve">
+      1. Осы Спорт мектептеріне және спорт мектептерінің бөлімшелеріне "мамандандырылған" деген мәртебе беру қағидалары (бұдан әрі - Қағидалар) "Дене шынықтыру және спорт туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> 43) тармақшасына сәйкес әзірленді және спорт мектептеріне және спорт мектептерінің бөлімшелеріне "мамандандырылған" деген мәртебе беру тәртібін айқындайды, сондай-ақ "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
+        <w:t xml:space="preserve"> 43) тармақшасына сәйкес әзірленді және спорт мектептеріне және спорт мектептерінің бөлімшелеріне "мамандандырылған" деген мәртебе беру тәртібін айқындайды, сондай-ақ "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> 1) тармақшасына сәйкес "Спорт мектептеріне және спорт мектептерінің бөлімшелеріне "мамандандырылған" деген мәртебе беру" мемлекеттік қызмет көрсету (бұдан әрі - мемлекеттік қызмет көрсету) тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес "Спорт мектептеріне және спорт мектептерінің бөлімшелеріне "мамандандырылған" деген мәртебе беру" мемлекеттік қызмет көрсету (бұдан әрі - мемлекеттік қызмет көрсету) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 28.07.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 213</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1118,1594 +1118,1656 @@
         <w:t>
       1) меншікті немесе жалға алынған спорттық объектісінің (үй - жайдың) болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әр спорт мектебіндегі спорт түрі бойынша бөлімшелерінде кемінде 4 адамнан тұратын жаттықтырушы-оқытушылар құрамының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Қазақстан Республикасының спорт шебері", "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері" спорттық атақтары, республикалық және халықаралық жарыстардың спорттық нәтижелері (чемпионы, жүлдегері) бар спортшылардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) спорт түрі бойынша кемінде 2/3 мамандандырылған бөлімшелердің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) спорт мектебінің спортшыларын медициналық тексеруден тұрақты өткізу туралы спорт мектебі мен дәрігерлік - дене шынықтыру диспансері немесе басқа да медициналық ұйымдар арасында жасалған шарттың болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Спорт түрлері бойынша спорт мектептерінің бөлімшелеріне "мамандандырылған" мәртебесін беру үшін мынадай шарттар сақталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) спорт түрі бойынша бөлімше өз қызметін жүзеге асыратын спорт мектебінде меншікті немесе жалға алынған спорт объектісінің (үй - жайдың) болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) спорт түрі бойынша бөлімшеде кемінде 4 адамнан тұратын жаттықтырушы-оқытушылар құрамының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) спорт түрі бойынша бөлімшеде "Қазақстан Республикасының спорт шеберлігіне кандидат", "Қазақстан Республикасының спорт шебері", "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері" спорттық атақтары және разрядтары, республикалық және халықаралық жарыстардың спорттық нәтижелері (чемпионы, жүлдегері) бар спортшылардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) спорт түрі бойынша бөлімшеде кемінде екі спорттық жетілдіру тобының болуы (бір спорттық жетілдіру тобында спортпен айналысатын адамдардың жалпы саны дамытылатын спорт түріне қарай 2-ден 6 адамға дейін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) спорт түрі бойынша бөлімше оқушыларын медициналық тексеруден тұрақты өткізу туралы спорт мектебі мен дәрігерлік-дене шынықтыру диспансері немесе басқа да медициналық ұйымдар арасында жасалған шарттың болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік көрсетілетін қызметті алу үшін спорт мектебі (бұдан әрі - көрсетілетін қызметті алушы) құжаттардың пакетін ұсына отырып, "Азаматтарға арналған үкімет "Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) немесе "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі - портал) арқылы жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік көрсетілетін қызметтің процесінің сипаттамасын, нысанын, мазмұнын және мемлекеттік қызмет көрсетудің нәтижесі кіретін мемлекеттік қызметті көрсетудің негізгі талаптарының тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Тізбе) жазылған.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Дене шынықтыру және спорт саласындағы уәкілетті орган мемлекеттік қызметтер көрсету тәртібіне енгізілген өзгерістер туралы ақпаратты "цифрлық үкіметтің" операторына (портал арқылы қызмет көрсетуді ескере отырып), Мемлекеттік корпорациясы, Бірыңғай байланыс орталығы және көрсетілетін қызметті берушілерге ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-1-тармақпен толықтырылды – ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды - ҚР Мәдениет және спорт министрінің м.а. 28.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті алушының жеке басын куәландыратын, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және көрсетілетін қызметті алушыға тиесілі спорт объектісіне (үй-жайға) берілген техникалық сипаттамалары туралы құжаттардың мәліметтерін Мемлекеттік корпорация қызметкері тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияда құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) "Қазақстан Республикасының спорт шебері", "Қазақстан Республикасының халықаралық дәрежедегі спорт шебері" спорттық атақтары, республикалық және халықаралық жарыстардың спорттық нәтижелері (чемпионы, жүлдегері) бар спортшылардың болуы;</w:t>
+      Мемлекеттік корпорация қызметкері құжаттарды қабылдау кезінде құжаттардың электрондық көшірмелерін жасайды, содан кейін түпнұсқаларды көрсетілетін қызметті алушыға қайтарады және қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) спорт түрі бойынша кемінде 2/3 мамандандырылған бөлімшелердің болуы;</w:t>
+      Құжаттар уәкілетті органға "Халыққа қызмет көрсету орталықтарының" Ықпалдастырылған цифрлық жүйесіндегі мемлекеттік органның автоматтандырылған жұмыс орны" (бұдан әрі – ХҚКО ЫЦЖ МО АЖО) ішкі жүйесі арқылы келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) спорт мектебінің спортшыларын медициналық тексеруден тұрақты өткізу туралы спорт мектебі мен дәрігерлік - дене шынықтыру диспансері немесе басқа да медициналық ұйымдар арасында жасалған шарттың болуы.</w:t>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық топтамасын ұсынбаған жағдайда, Мемлекеттік корпорацияның қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Спорт түрлері бойынша спорт мектептерінің бөлімшелеріне "мамандандырылған" мәртебесін беру үшін мынадай шарттар сақталады:</w:t>
-[...158 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Тізбе) жазылған.</w:t>
+      Портал арқылы жүгінген кезде "жеке кабинетте" көрсетілетін қызметті алушының өтініштері тарихында мемлекеттік қызметті көрсету үшін электрондық сұрау салуды қабылдау туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 22</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="29"/>
+    <w:bookmarkStart w:name="z57" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7-1. Дене шынықтыру және спорт саласындағы уәкілетті орган мемлекеттік қызметтер көрсету тәртібіне енгізілген өзгерістер туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына (портал арқылы қызмет көрсетуді ескере отырып), Мемлекеттік корпорациясы, Бірыңғай байланыс орталығы және көрсетілетін қызметті берушілерге ұсынады.</w:t>
+        <w:t xml:space="preserve">
+      10. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс, мереке күндері Қазақстан Республикасының Еңбек кодексіне және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> сәйкес жүгінген кезде өтінімді қабылдау, мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-1-тармақпен толықтырылды – ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 28.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 22</w:t>
+        <w:t>№ 213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="30"/>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      9. Көрсетілетін қызметті алушының жеке басын куәландыратын, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және көрсетілетін қызметті алушыға тиесілі спорт объектісіне (үй-жайға) берілген техникалық сипаттамалары туралы құжаттардың мәліметтерін Мемлекеттік корпорация қызметкері тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады. </w:t>
+        <w:t>
+      11. Көрсетілетін қызметті берушінің жауапты қызметкері ХҚКО ЫЦЖ МО АЖО ішкі жүйеде құжаттарды портал арқылы алған сәттен бастап 2 (екі) жұмыс күні ішінде Тізбенің 10-тармағында көзделген ұсынылған құжаттардың толықтығы мен сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мемлекеттік корпорацияда құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді. </w:t>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті берушінің жауапты қызметкері көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мемлекеттік корпорация қызметкері құжаттарды қабылдау кезінде құжаттардың электрондық көшірмелерін жасайды, содан кейін түпнұсқаларды көрсетілетін қызметті алушыға қайтарады және қолхат береді. </w:t>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті берушінің жауапты орындаушысы 2 (екі) жұмыс күні ішінде құжаттарды қоса бере отырып, өз басшысының атына қорытынды шығарады, оның негізінде 1 (бір) жұмыс күні ішінде спорт мектептеріне немесе спорт мектептерінің бөлімшелеріне "мамандандырылған" мәртебесін беру туралы бұйрық немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық топтамасын ұсынбаған жағдайда, Мемлекеттік корпорацияның қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді. </w:t>
+        <w:t>
+      Жауап теріс болған немесе мемлекеттік қызметті көрсетуден бас тарту үшін өзге де негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Портал арқылы жүгінген кезде "жеке кабинетте" көрсетілетін қызметті алушының өтініштері тарихында мемлекеттік қызметті көрсету үшін электрондық сұрау салуды қабылдау туралы мәртебе көрсетіледі.</w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының алдын ала шешім бойынша қарсылығын көрсетілетін қызметті беруші оны алған күннен бастап 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші спорт мектептеріне немесе спорт мектептерінің бөлімшелеріне "мамандандырылған" деген мәртебе беру туралы бұйрық немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 22</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="31"/>
+    <w:bookmarkStart w:name="z91" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс, мереке күндері Қазақстан Республикасының Еңбек кодексіне және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+      11-1. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заңына</w:t>
+        <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> сәйкес жүгінген кезде өтінімді қабылдау, мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 28.07.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-1-тармақпен толықтырылды – ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 213</w:t>
+        <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Алып тасталды - ҚР Мәдениет және спорт министрінің м.а. 28.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="32"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      11. Көрсетілетін қызметті берушінің жауапты қызметкері құжаттарды портал арқылы алған сәттен бастап 2 (екі) жұмыс күні ішінде Тізбенің 8-тармағында көзделген ұсынылған құжаттардың толықтығы мен сәйкестігін тексереді. </w:t>
+        <w:t>
+      13. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету нәтижесін Мемлекеттік корпорацияға мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті берушінің жауапты қызметкері көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тартуды жібереді. </w:t>
+        <w:t>
+      Порталда - Мемлекеттік корпорацияда мемлекеттік көрсетілетін қызмет нәтижесін алу үшін уәкілетті лауазымды тұлғаның ЭЦҚ-мен куәландырылған мемлекеттік көрсетілетін қызмет нәтижесінің дайындығы туралы хабарлама.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті берушінің жауапты орындаушысы 2 (екі) жұмыс күні ішінде құжаттарды қоса бере отырып, өз басшысының атына қорытынды шығарады, оның негізінде 1 (бір) жұмыс күні ішінде спорт мектептеріне немесе спорт мектептерінің бөлімшелеріне "мамандандырылған" мәртебесін беру туралы бұйрық немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап шығарады. </w:t>
+        <w:t>
+      14. Мемлекеттік корпорация мемлекеттік қызметті көрсету нәтижесін бір ай бойы сақтауды қамтамасыз етеді, содан кейін оларды одан әрі сақтау үшін көрсетілетін қызметті берушіге береді. Көрсетілетін қызметті алушы бір ай өткен соң жүгінген кезде, Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде мемлекеттік көрсетілетін қызметтің нәтижесін көрсетілген қызметті берушіге беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z64" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z65" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Жауап теріс болған немесе мемлекеттік қызметті көрсетуден бас тарту үшін өзге де негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды. </w:t>
+        <w:t>
+      15. Қазақстан Республикасының заңнамасына сәйкес шағым лауазымды адамның шешіміне, әрекетіне (әрекетсіздігіне) көрсетілетін қызметті беруші басшысының атына және (немесе) Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>
-      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші спорт мектептеріне немесе спорт мектептерінің бөлімшелеріне "мамандандырылған" деген мәртебе беру туралы бұйрық немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап қабылдайды.</w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің 31.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 22</w:t>
+        <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="33"/>
+    <w:bookmarkStart w:name="z66" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
+        <w:t>
+      16. Көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлға шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-1-тармақпен толықтырылды – ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің 31.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 22</w:t>
+        <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="34"/>
+    <w:bookmarkStart w:name="z67" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      13. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету нәтижесін Мемлекеттік корпорацияға мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей ұсынады.</w:t>
+        <w:t xml:space="preserve">
+      17. Бұл ретте, көрсетілетін қызметті беруші, лауазымды тұлға, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешімді немесе әкімшілік әрекетті қабылдаса, шағымды қарайтын органға шағым жібермейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Порталда - Мемлекеттік корпорацияда мемлекеттік көрсетілетін қызмет нәтижесін алу үшін уәкілетті лауазымды тұлғаның ЭЦҚ-мен куәландырылған мемлекеттік көрсетілетін қызмет нәтижесінің дайындығы туралы хабарлама.</w:t>
-[...75 lines deleted...]
-      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің 31.12.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің 31.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="38"/>
+    <w:bookmarkStart w:name="z68" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      16. Көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды тұлға шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі қарайтын органға жібереді.</w:t>
+        <w:t xml:space="preserve">
+      18. Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына сәйкес көрсетілетін қызметті берушінің басшысының атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің 31.12.2021 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Алып тасталды - ҚР Мәдениет және спорт министрінің 31.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="39"/>
+    <w:bookmarkStart w:name="z70" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...210 lines deleted...]
-        </w:rPr>
         <w:t>
       20. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2739,64 +2801,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Спорт мектептеріне және спорт</w:t>
+              <w:t>Спорт мектептеріне және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мектептерінің бөлімшелеріне</w:t>
+              <w:t>спорт мектептерінің бөлімшелеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"мамандандырылған" деген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2812,61 +2874,61 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 22</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -2892,145 +2954,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...93 lines deleted...]
-              <w:t>2. Спорт мектептерінің бөлімшелеріне "мамандандырылған" деген мәртебе беру.</w:t>
+"Спорт мектептеріне және спорт мектептерінің бөлімшелеріне "мамандандырылған" деген мәртебе беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3063,87 +3031,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті облыстардың, Астана, Алматы және Шымкент қалаларының ЖАО (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+Спорт мектептеріне және спорт мектептерінің бөлімшелеріне "мамандандырылған" деген мәртебе беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3176,87 +3144,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қабылдау "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі - Мемлекеттік корпорация) немесе "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі - портал) арқылы жүзеге асырылады.</w:t>
+1. Спорт мектептеріне "мамандандырылған" деген мәртебе беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Спорт мектептерінің бөлімшелеріне "мамандандырылған" деген мәртебе беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3289,123 +3275,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушіге құжаттарды тапсырған сәттен бастап - 5 (бес) жұмыс күні.</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті алушыға қызмет көрсетуге арналған ең жоғары шекті уақыты – 30 (отыз) минут. </w:t>
+Государственная услуга оказывается МИО областей, городов Астана, Алматы и Шымкента (далее –услугодатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3438,87 +3388,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)/қағаз түрінде.</w:t>
+Құжаттарды қабылдау "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі - Мемлекеттік корпорация) немесе "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі - портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3551,123 +3501,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-Мемлекеттік қызмет көрсетуден бас тарту туралы қолхат.</w:t>
+              <w:t>
+Көрсетілетін қызметті берушіге құжаттарды тапсырған сәттен бастап - 5 (бес) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар топтамасын тапсыруға арналған ең жоғары шекті уақыты – 30 (отыз) минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушыға қызмет көрсетуге арналған ең жоғары шекті уақыты – 30 (отыз) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3700,87 +3650,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заңды тұлғаларға тегін.</w:t>
+Электронды (ішінара цифрландырылған)/қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3813,179 +3763,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызмет беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00 – ден 14.30 – ға дейінгі түскі үзіліспен сағат 9.00 – ден 18.30 – ға дейін.</w:t>
-[...91 lines deleted...]
-Мемлекеттік қызметті көрсету орындарының мекен-жайлары Қазақстан Республикасы Мәдениет және спорт министрлігінің интернет-ресурсында: www.gov.kz/entities/msm "Қызметтер" бөлімінде орналастырылған. </w:t>
+Спорт мектептеріне немесе спорт мектептерінің бөлімшелеріне "мамандандырылған" мәртебесін беру туралы бұйрықтың көшірмесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталда - Мемлекеттік корпорацияда мемлекеттік көрсетілетін қызмет нәтижесін алу үшін уәкілетті лауазымды тұлғаның электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) куәландырылған мемлекеттік көрсетілетін қызмет нәтижесінің дайындығы туралы хабарлама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетуден бас тарту туралы қолхат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4018,537 +3912,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияға:</w:t>
-[...449 lines deleted...]
-4) осы Қағидалардың 4–қосымшасына сәйкес спорт мектебінің басшысы куәландырған спорт резервін даярлау жөніндегі бөлімшенің жұмысы туралы электрондық құжат нысанындағы анықтама.</w:t>
+заңды тұлғаларға тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4581,161 +4025,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді</w:t>
+Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін негіз болып табылады:</w:t>
-[...35 lines deleted...]
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректер мен мәліметтердің осы Қағидалардың 5, 6 және 8-тармақтарында белгіленген талаптарға сәйкес келмеуі;</w:t>
+Көрсетілетін қызмет беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00 – ден 14.30 – ға дейінгі түскі үзіліспен сағат 9.00 – ден 18.30 – ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+Мемлекеттік корпорация: Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мереке және демалыс күндерінен басқа, дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз жүзеге асырылады, мемлекеттік корпорацияның халыққа қызмет көрсету бөлімдерінің кезекшілері дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетілетін қызметті алушының таңдауы бойынша жеделдетілген қызмет көрсетусіз "электрондық" кезек тәртібімен көрсетіледі немесе портал арқылы электрондық кезекті брондауға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал: жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету орындарының мекен-жайлары Қазақстан Республикасы Мәдениет және спорт министрлігінің интернет-ресурсында: www.gov.kz/entities/msm "Қызметтер" бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4768,50 +4230,800 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтің кіші түрлері бойынша: спорт мектептеріне "мамандандырылған" мәртебе беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) спорт мектебі басшысының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат (немесе) спорт мектебінің өкілі жүгінген кезде – заңды тұлғаның сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осы Қағидалардың 2–қосымшасына сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) осы Қағидалардың 3–қосымшасына сәйкес спорт объектісі (үй – жай) туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) спорт мектебінің спортшыларын медициналық тексеруден тұрақты өткізу туралы спорт мектебі мен дәрігерлік-дене шынықтыру диспансері немесе басқа да медициналық ұйымдар арасында жасалған қолданыстағы шарт;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) осы Қағидалардың 4–қосымшасына сәйкес спорт мектебінің басшысы куәландырған спорт резервін даярлау жөніндегі бөлімшенің жұмысы туралы анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) спорт мектептерінің бөлімшелеріне "мамандандырылған" мәртебесін беру туралы бұйрықтардың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осы Қағидалардың 3–қосымшасына сәйкес электрондық құжат нысанындағы спорт объектісі (үй – жай) туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) спорт мектебі мен дәрігерлік-дене шынықтыру диспансері немесе басқа да медициналық ұйымдар арасында спорт мектебі спортшыларын медициналық тексеруден тұрақты өткізу туралы электрондық құжат нысанындағы қолданыстағы шарт;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) осы Қағидалардың 4–қосымшасына сәйкес спорт мектебінің басшысы куәландырған спорт резервін даярлау жөніндегі бөлімшенің жұмысы туралы электрондық құжат нысанындағы анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) электрондық құжат нысанында спорт мектептерінің бөлімшелеріне "мамандандырылған" мәртебесін беру туралы бұйрықтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтің кіші түрі бойынша: спорт мектептерінің бөлімшелеріне "мамандандырылған" мәртебе беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) спорт мектебі басшысының жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған цифрлық құжат (немесе) спорт мектебінің өкілі жүгінген кезде – заңды тұлғаның сенімхаты (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осы Қағидалардың 2–қосымшасына сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) осы Қағидалардың 3–қосымшасына сәйкес спорт объектісі (үй – жай) туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) спорт мектебі мен дәрігерлік-дене шынықтыру диспансері немесе басқа да медициналық ұйымдар арасында спорт мектебі спортшыларын медициналық тексеруден тұрақты өткізу туралы жасалған қолданыстағы шарт;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) осы Қағидалардың 4–қосымшасына сәйкес спорт мектебінің басшысы куәландырған спорт резервін даярлау жөніндегі бөлімшенің жұмысы туралы анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сұрау салу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осы Қағидалардың 3–қосымшасына сәйкес электрондық құжат нысанындағы спорт объектісі (үй – жай) туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) спорт мектебі мен дәрігерлік-дене шынықтыру диспансері немесе басқа да медициналық ұйымдар арасында спорт түрі бойынша бөлімше спортшыларын медициналық тексеруден тұрақты өткізу туралы электрондық құжат нысанындағы қолданыстағы шарт;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) осы Қағидалардың 4–қосымшасына сәйкес спорт мектебінің басшысы куәландырған спорт резервін даярлау жөніндегі бөлімшенің жұмысы туралы электрондық құжат нысанындағы анықтама.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетуден бас тарту үшін негіз болып табылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған деректер мен мәліметтердің осы Қағидалардың 5, 6 және 8-тармақтарында белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4822,51 +5034,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Спорт мектептеріне, спорт мектептерінің бөлімшелеріне "мамандандырылған" мәртебелері көрсетілетін қызмет беруші берген күннен бастап төрт жыл бойы қолданылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттардың мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттардың мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ЭЦҚ болған жағдайда портал арқылы электрондық нысанда сұрау салады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4966,71 +5178,71 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызмет мерзімінің аяқталуына бір күн қалғанда мемлекеттік көрсетілетін қызметті көрсету нәтижесін Мемлекеттік корпорацияға жолдайды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+"Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету тәртібі туралы ақпаратты Бірыңғай байланыс орталығына ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5237,628 +5449,568 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кімге ______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(дене шынықтыру және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>спорт саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>облыстың, республикалық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маңызы бар қаланың,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>астананың жергілікті атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысының лауазымы, аты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты, тегi</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кімнен______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(спорт мектебінің басшысының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе уәкілетті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты (ол болған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы, телефон нөмірі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      Кімге ____________________________________ </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (дене шынықтыру және спорт саласындағы </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________ </w:t>
+        <w:t>
+      Сізді ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      облыстың, республикалық маңызы бар қаланың, </w:t>
+        <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ________________________________________ </w:t>
+        <w:t>_____________________________________________________________________ сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      астананың жергілікті атқарушы органның </w:t>
+        <w:t>
+      Қазақстан Республикасы Мәдениет және спорт министрінің міндетін атқарушының 2015 жылғы 9 маусымдағы № 209 бұйрығымен бектілген "Спорт мектептеріне және спорт мектептерінің бөлімшелеріне "мамандандырылған" деген мәртебе беру" мемлекеттік көрсетілетін қызмет осы Қағиданың 9-тармағында көзделген  цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________ </w:t>
+        <w:t>
+      __________________ ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      басшысының лауазымы, аты, әкесінің аты, тегi </w:t>
+        <w:t xml:space="preserve">             (қолы)             (тегi, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _________________________________________ </w:t>
+        <w:t>
+      20____жылғы "_____" ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (болған жағдайда) </w:t>
+        <w:t>
+      Өтiнiштiң түскен күнi 20____жылғы "_____" ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      кімнен___________________________________ </w:t>
+        <w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...360 lines deleted...]
-      (өтінішті қабылдаған тұлғаның қолы, тегi, аты, әкесінің аты (болған жағдайда)</w:t>
+        <w:t xml:space="preserve">       (өтінішті қабылдаған тұлғаның қолы, тегi, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20601,55 +20753,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>