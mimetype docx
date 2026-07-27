--- v1 (2025-12-30)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0946059" w14:textId="0946059">
+    <w:p w14:paraId="b1fe977" w14:textId="b1fe977">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің м.а. 2015 жылғы 27 ақпандағы № 18-03/153 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 10 шілдеде № 11623 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының 9-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -165,267 +270,266 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 15.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 221</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Коса беріліп отырған Жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті заңнамада белгіленген тәртіппен:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастыруын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...69 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -879,125 +983,230 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 18-03/153 бұйрығымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 15.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 221</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="6"/>
+    <w:bookmarkStart w:name="z31" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беру қағидалары (бұдан әрі – Қағидалар) "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1012,547 +1221,640 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 60) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының 2013 жылғы 15 сәуірдегі Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және жануарларды интродукциялауды, реинтродукциялауды, будандастыруды жүргізуге рұқсат беру (бұдан әрі–мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік қызметті Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитетінің аумақтық бөлімшелері (бұдан әрі – қызмет көрсетуші) жеке және (немесе) заңды тұлғаларға (бұдан әрі – қызмет алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 29.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
-[...15 lines deleted...]
-      2. Мемлекеттік қызметті Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитетінің аумақтық бөлімшелері (бұдан әрі – қызмет көрсетуші) жеке және (немесе) заңды тұлғаларға (бұдан әрі – қызмет алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануарларды интродукциялау – жануарлар түрлерінің дарақтары бұдан бұрын мекендемеген таралу аймақтарынан (таралу облыстары) тыс олар үшін жаңа жерлерге оларды әдейі немесе кездейсоқ тарату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z33" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жануарларды реинтродукциялау – жануарлар түрлерінің дарақтарын бұрынғы мекендеу орындарына әдейі қоныстандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z34" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жануарларды будандастыру – шаруашылықта пайдалы озық белгілері немесе қасиеттері бар дара нұсқаларды алу мақсатында жануарлардың алуан түрлерінің немесе тұқымдарының дара нұсқаларын шағылыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 29.10.2025 </w:t>
+        <w:t xml:space="preserve">      4) алып тасталды - ҚР Экология және табиғи ресурстар министрінің 29.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 291</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...56 lines deleted...]
-      2) жануарларды реинтродукциялау – жануарлар түрлерінің дарақтарын бұрынғы мекендеу орындарына әдейі қоныстандыру;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 29.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Рұқсат беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z34" w:id="12"/>
-[...15 lines deleted...]
-      3) жануарларды будандастыру – шаруашылықта пайдалы озық белгілері немесе қасиеттері бар дара нұсқаларды алу мақсатында жануарлардың алуан түрлерінің немесе тұқымдарының дара нұсқаларын шағылыстыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беруге өтінім (бұдан әрі - өтінім) "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі - Портал) арқылы осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша электрондық түрде көрсетілетін қызметті берушіге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету үшін қажет құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...173 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="16"/>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтінім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z38" w:id="17"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге арналған биологиялық негіздеменің электрондық көшірмесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z39" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жануарларды интродукциялауға, реинтродукциялауға және гибридтеуге рұқсат беру" мемлекеттік көрсетілетін қызметті көрсетудің негізгі талаптарының тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> баяндалған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы не жеке кәсіпкер ретінде қызметті бастау туралы мәліметтерді көрсетілетін қызметті беруші тиісті ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінім беру кезінде көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z42" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы барлық қажетті құжаттарды Портал арқылы тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z40" w:id="19"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1570,71 +1872,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z21" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті берушінің кеңсесі құжаттар түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және көрсетілетін қызметті берушіге қарауға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде құжаттарды қабылдау Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1726,91 +2124,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z22" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Ұсынылған құжаттардың толықтығы фактісі анықталған кезде жауапты бөлімшенің қызметкері 2 (екі) жұмыс күні ішінде оларды осы Қағидалардың талаптарына сәйкестігі тұрғысынан қарайды және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-сы қойылған электрондық құжат нысанында жіберіледі және сақталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1884,52 +2378,149 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z23" w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1944,89 +2535,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) Мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметтер көрсету сатысы туралы деректер енгізу қағидаларында белгіленген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметтер көрсету сатысы туралы деректер енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z24" w:id="25"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z25" w:id="26"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2157,50 +2747,148 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Экология, геология және табиғи ресурстар министрінің 06.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2646,68 +3334,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмірі/жеке</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сәйкестендіру нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="27"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат беруге өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге (қажеттісінің астын сызу) рұқсат беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2932,50 +3620,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса), электрондық цифрлық қолтаңба</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4674,68 +5478,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жануарларды интродукциялауды, реинтродукциялауды және будандастыруды жүргізуге рұқсат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -4926,55 +5730,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>