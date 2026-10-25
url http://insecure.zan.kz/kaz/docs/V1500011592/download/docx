--- v0 (2025-10-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ccb81e8" w14:textId="ccb81e8">
+    <w:p w14:paraId="3cfb1ea" w14:textId="3cfb1ea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,140 +102,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 наурыздағы № 18-04/279 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 8 шілдеде № 11592 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
-[...9 lines deleted...]
-        <w:t>4) тармақшасына</w:t>
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 220 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің мәселелері" Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология және табиғи ресурстар министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>246) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 220 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Жануарлар дүниесін қорғау жөніндегі мемлекеттік инспектордың актілерінің нысандары:</w:t>
+      1) жануарлар дүниесін (балық ресурстары мен басқа да су жануарларын қоспағанда) қорғау жөніндегі мемлекеттік инспектордың акт нысандары:";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -305,213 +405,213 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнама талаптарының бұзушылықтарын жою туралы ұйғарым;</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының жануарлар дүниесін (балық ресурстары мен басқа да су жануарларын қоспағанда) қорғау, өсімін молайту және пайдалану саласындағы заңнама талаптарының бұзушылықтарын жою туралы ұйғарым;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-қосымшаға</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнаманы бұзғаны үшін кінәлі тұлғаны әкімшілік жауапкершілікке тарту туралы қаулы;</w:t>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының жануарлар дүниесін (балық ресурстары мен басқа да су жануарларын қоспағанда) қорғау, өсімін молайту және пайдалану саласындағы заңнаманы бұзғаны үшін кінәлі тұлғаны әкімшілік жауапкершілікке тарту туралы қаулы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-қосымшаға</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұза отырып, пайдаланылған атыс қаруын, тыйым салынған олжалау құралдарын және заңсыз олжаланған жануарлар дүниесі объектілері мен олардың өнімдерін сот шешімі шығарылғанға дейін уақытша сақтау үшін алып қою туралы қаулы;</w:t>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының жануарлар дүниесін (балық ресурстары мен басқа да су жануарларын қоспағанда) қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұза отырып, пайдаланылған атыс қаруын, тыйым салынған олжалау құралдарын және заңсыз олжаланған жануарлар дүниесі объектілері (балық ресурстары мен басқа да су жануарларын қоспағанда) мен олардың өнімдерін сот шешімі шығарылғанға дейін уақытша сақтау үшін алып қою туралы қаулы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-қосымшаға</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Жануарлар дүниесін қорғау жөніндегі мемлекеттік инспектордың актілерін жасау және берудің қағидалары бекітілсін. </w:t>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Жануарлар дүниесін қорғау жөніндегі (балық ресурстары мен басқа да су жануарларын қоспағанда) мемлекеттік инспектордың актілерін жасау және берудің қағидалары бекітілсін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – ҚР Ауыл шаруашылығы министрінің 27.09.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 399</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 220 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3915,51 +4015,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ауыл шаруашылығы </w:t>
+              <w:t>Ауыл шаруашылығы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3972,1471 +4072,1304 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 18-04/279 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> №_____ тексеру актісі/Акт проверки № _____</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 23.06.2022 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 233</w:t>
+        <w:t xml:space="preserve">№ 220 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Экология және табиғи ресурстар министрлігі/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министерство экологии и природных ресурсов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ведомства атауы/наименование ведомства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аумақтық бөлімшенің атауы/наименование территориального подразделения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20____ жылғы "__" __________ "___" __________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (акті жасалған орын (ауыл, кент, қала/место составления акта (село, поселок, город)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен/Мною, ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы, тегі, аты, әкесінің аты (ол болған кезде)/  должность,фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведена проверка на основании ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұйрық немесе басқа нормативтік құжат/  приказ или другой нормативный документ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________ негізінде/на соблюдение законодательства в области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      охраны, воспроизводства и использования животного мира в отношении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тексерілуші субъектінің атауы/наименование проверяемого субъекта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тексерілуші субъектінің басшысы, не оның өкілінің тегі, аты, әкесінің аты (ол болған кезде)/фамилия, имя, отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (при его наличии) руководителя проверяемого субъекта, либо его представителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон: _________________ факс: _________________ қатысты, жануарлар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнаманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтауға тексеріс жүргізілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тескеру/Проверка проведена при участии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы, тегі, әкесінің аты (ол болған кезде)/должность, фамилия, имя,  отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в присутствии/қатысуларымен жүргізілді _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі/ </w:t>
+      (тексерілуші субъекті өкілінің лауазымы, тегі аты, әкесінің аты (ол болған кезде)/должность,   фамилия, имя, отчество (при его </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличии) представителя проверяемого субъекта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру жүргізілді/Проверка проведена: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тексеру өткізу кезеңі және күні, орны/дата, место и период проведения проверки)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру кезінде мыналар анықталды/При проверке установлено следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актімен таныстым/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С актом ознакомлен(а): _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты-жөні, тексерілу өткізілген субъектінің қолы/фамилия, инициалы, подпись проверяемого субъекта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (таныстыру парағынан бас тартқан жағдайда себебін көрсету/в случае отказа от ознакомления указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актімен таныстым/С актом ознакомлен (а): ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қатысқандардың қолы, тегі, аты-жөні/фамилия, инициалы, подпись присутствовавших)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (таныстыру парағынан бас тартқан жағдайда себебін көрсету/в случае отказа от ознакомления указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолдары/Подписи: Актіні жасаған лауазымды тұлға/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностного лица, составившего акт _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеріліп отырған субъектінің уәкілетті өкілі/Уполномоченного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представителя проверяемого субъекта ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 данадан _____парақта жасалды /Составлено в 2 экземплярах на листах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____. бірінші дана/экземпляр первый ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші дана/экземпляр второй _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Министерство экологии, геологии и природных ресурсов Республики Казахстан </w:t>
-[...1295 lines deleted...]
-      имя, отчество (при его наличии) проверяемого субъекта </w:t>
+      Актімен таныстым және бір данасын алдым/С актом ознакомлен и один экземпляр </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      получил: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тексерілетін субъектінің, не оның өкілінің қолы, тегі,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (ол болған кезде)/подпись, фамилия,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имя, отчество (при его наличии) проверяемого субъекта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       либо его представителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5522,51 +5455,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ауыл шаруашылығы </w:t>
+              <w:t>Ауыл шаруашылығы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5579,423 +5512,422 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 18-04/279 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № __________ </w:t>
-[...13 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> № __________ Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін  молайту және пайдалану саласындағы заңнама талаптарының бұзушылықтарын жою  туралы ұйғарым</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 23.06.2022 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 233</w:t>
+        <w:t xml:space="preserve">№ 220 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Экология және табиғи ресурстар министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ведомства атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аумақтық бөлімшенің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____________ 20___ жыл _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (объектінің орналасқан жері (ауыл, кент, қала)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жануарлар дүниесін қорғау жөніндегі мемлекеттік инспектор (лар) мен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы ______________ № _______________ тексеру актісі негізінде</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі </w:t>
+      "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ___________________________________________________________________ </w:t>
-[...235 lines deleted...]
-        <w:t xml:space="preserve"> басшылыққа ала отырып, келесі іс-шараларды орындауды ұйғарамын:</w:t>
+      Республикасы Заңының 53-бабының 1-тармағының 2) тармақшасын басшылыққа ала </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отырып, келесі іс-шараларды орындауды ұйғарамын:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6010,123 +5942,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұйғарымның мазмұны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұйғарымның мазмұны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орындау мерзімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орындау мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6839,162 +6801,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы ұйғарым міндетті орындауға жатады. Кәсіпорынның, мекеменің басшысы, жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы уәкілетті органның мекенжайына осы ұйғарымның орындалуы бойынша ақпарат жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...38 lines deleted...]
-      Уәкілетті лауазымды тұлға ___________________________________________ </w:t>
+        <w:t>
+      Ұйғарымды орындамағаны немесе тиісінше орындамағаны үшін кінәлі тұлға Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" Кодексінің 462-бабына сәйкес әкімшілік жауапкершілікке тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті лауазымды тұлға _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы, тегі, аты, әкесінің аты (болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      (болған жағдайда)</w:t>
+        <w:t>
+      Ұйғарымды алдым ____________________________ "__"________ 20__ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы, тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7190,134 +7114,116 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке және заңды тұлғалардың шаруашылық қызметіне тыйым салу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>немесе тоқтата тұру туралы ұйғарым № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша алып тасталды – ҚР Премьер-Министрінің орынбасары – ҚР Ауыл шаруашылығы министрінің 27.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 399</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7429,179 +7335,174 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № _____ Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұзғаны үшін кінәлі тұлғаны әкімшілік жауапкершілікке тарту туралы қаулы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 23.06.2022 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 233</w:t>
+        <w:t xml:space="preserve">№ 220 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 __ жылғы "___" ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________________</w:t>
             </w:r>
@@ -7620,177 +7521,177 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (істі қараған жер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі</w:t>
-[...89 lines deleted...]
-      _____________________________________________________________________ </w:t>
+      Қазақстан Республикасы Экология және табиғи ресурстар министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ведомство атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аумақтық бөлімшенің атауы, лауазымы, тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғалар үшін: тегі, аты, әкесінің аты (ол болған кезде),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _____________________________________________________________________ </w:t>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       туған күні, тұрғылықты жері, жеке басты куәләндыратын құжаттың атауы және </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7818,895 +7719,1041 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мәлімет, жұмыс орны; заңды тұлғалар үшін: атауы, ұйымдық-құқықтық нысаны, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      орналасқан жерi заңды тұлға ретiнде мемлекеттiк тiркеу нөмiрi мен күнi, сәйкестендіру </w:t>
-[...35 lines deleted...]
-      _____________________________________________________________ қатысты</w:t>
+      орналасқан жерi заңды тұлға ретiнде мемлекеттiк тiркеу нөмiрi мен күнi, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру нөмiрi және банк деректемелерi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________ қатысты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________________________________________________________________ </w:t>
+      (Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінің </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" </w:t>
+      баптарын көрсету) көзделген әкімшілік құқық бұзушылық туралы істі қарап, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мыналарды анықтадым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінің 738-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бабына сәйкес өндіріс тілін ________________________ белгілеймін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...181 lines deleted...]
-      Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінің 738-бабына сәйкес өндіріс тілін ________________________ белгілеймін.</w:t>
+      Осы айтылғандардың негізінде, Қазақстан Республикасының "Әкімшілік құқық </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы айтылғандардың негізінде, Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінің </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> басшылыққа ала отырып, мемлекеттік инспектор</w:t>
+      бұзушылық туралы" кодексінің 821, 822, 823-баптарын басшылыққа ала отырып, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік инспектор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаулы етті:</w:t>
-      </w:r>
-[...198 lines deleted...]
-      бизнес-сәйкестендіру номері ____________, банк бенифициары _____________, банктіксәйкестендіру коды _____________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінің </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қаралған істің нәтижелері бойынша қабылданған шешім түрі көрсетілсін, сондай-ақ ____________________________________________________________________</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________-бабы __________-тармағы бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғалар үшін: әкімшілік жауапкершілікке тартылушының тегі, аты, әкесінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты (болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғалар үшін: әкімшілік жауапкершілікке тартылушының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айлық есептік көрсеткіш _____________________________ сомада қайтарсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сомасын жазып көрсету)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
-[...17 lines deleted...]
-      (жеке тұлғаның өзімен бірге алып жүрген заттары мен құжаттардың алынып қойылғаны туралы мәселелердің және заңды тұлғаның меншігінен алынып қойған құжаттар мен мүліктер туралы шешімдер)</w:t>
+      Айыппұл Қазақстан Республикасының Қаржы министрлігі Қазынашылық комитетінің </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       Осы қаулыға Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодекстің </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қаулы берілген күннен бастап, 10 тәулік ішінде, ал істі қарауға қатыспаған тұлғаларға, оны алған күннен бастап, сол мерзімде шағым жасалуы мүмкін.</w:t>
+      банкіндегі №__________ бюджеттік есепшотына заң күшіне енген күннен бастап </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Лауазымды тұлға: ____________________________________________________ </w:t>
+      _____ жұмыс күннен кешіктірілмей енгізілуі, коды _____________ Мемлекеттік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табыстар комитеті _____________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бизнес-сәйкестендіру номері ____________, банк бенифициары _____________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктіксәйкестендіру коды _____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінің 821-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бабына сәйкес қаралған істің нәтижелері бойынша қабылданған шешім түрі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілсін, сондай-ақ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жеке тұлғаның өзімен бірге алып жүрген заттары мен құжаттардың алынып </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қойылғаны туралы мәселелердің және заңды тұлғаның меншігінен алынып қойған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құжаттар мен мүліктер туралы шешімдер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы қаулыға Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      кодекстің 830, 832-баптарына сәйкес қаулы берілген күннен бастап, 10 тәулік ішінде, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ал істі қарауға қатыспаған тұлғаларға, оны алған күннен бастап, сол мерзімде шағым </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымды тұлға: _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уәкілетті органның немесе оның аумақтық бөлімше ведомствосының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 ___ жылғы "___" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
-[...89 lines deleted...]
-      ___________________________________________________________________ </w:t>
+      Жауапкершілікке тартылған тұлға қаулының бір данасын алды, құқықтарымен және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндеттерімен танысты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты-жөні, қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8778,665 +8825,809 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауыл шаруашылығы министрінің</w:t>
+              <w:t>Ауыл шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 30 наурыздағы</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 18-04/279 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № _____ Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұза отырып, пайдаланылған атыс қаруын, тыйым салынған олжалау құралдарын және заңсыз олжаланған жануарлар дүниесі объектілері мен олардың өнімдерін сот шешімі шығарылғанға дейін уақытша сақтау үшін алып қою туралы қаулы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 23.06.2022 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 233</w:t>
+        <w:t xml:space="preserve">№ 220 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 __ жылғы "____" ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________________________</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қаулы қабылданған жер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі</w:t>
+      Қазақстан Республикасы Экология және табиғи ресурстар министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ведомство атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
-[...17 lines deleted...]
-                        (ведомство атауы)</w:t>
+      (аумақтық бөлімшенің атауы, лауазымды тұлғаның тегі, аты, әкесінің аты  (болған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
-[...71 lines deleted...]
-      тегі, аты, әкесінің аты (болған жағдайда), азаматтығы, туған күні және жері, </w:t>
+      тегі, аты, әкесінің аты (болған жағдайда), азаматтығы, туған күні және жері,  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жері,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жұмыс орны, оның мекенжайы, жұмыс берушінің деректемелері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________ қатысты _______________________</w:t>
-[...161 lines deleted...]
-      (жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы </w:t>
+      ___________________________________ қатысты _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінің баптарын  көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көзделген әкімшілік құқық бұзушылық туралы 20___ жылғы "___"________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №______ хаттама негізінде қозғалған іс пен ұсынылған материалдарды қарап,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мыналарды анықтадым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасын бұза отырып пайдаланылған атыс қаруын, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9464,437 +9655,321 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектілері мен олардың өнімдерін алып қою жағдайы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өндіріс тілін ____________________________ белгілеймін.</w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінің 738-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бабына сәйкес өндіріс тілін ____________________________ белгілеймін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы айтылғандардың негізінде, Қазақстан Республикасының "Әкімшілік құқық </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      бұзушылық туралы" кодексінің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> басшылыққа ала отырып, мемлекеттік </w:t>
+      бұзушылық туралы" кодексінің 791-бабын басшылыққа ала отырып, мемлекеттік </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
+      (уәкілетті орган ведомствосының немесе оның аумақтық бөлімшесінің атауы, лауазымды  тұлғаның тегі, аты, болса әкесінің аты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаулы етті:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (уәкілетті орган ведомствосының немесе оның аумақтық бөлімшесінің атауы, </w:t>
-[...35 lines deleted...]
-      Қаулы етті:</w:t>
+      (Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану  саласындағы заңнамасын бұза </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________ </w:t>
-[...89 lines deleted...]
-      алынсын.</w:t>
+      отырып, пайдаланылған жануарлар дүниесінің объектілері мен  олардың өнімдерін заңсыз аулау мен тыйым салынған құралдар, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алып тасталған дәрімен  атылатын қару-жарақтардың нөмірі, маркасы, түрі) алынсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы қаулыға Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      кодекстің </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қаулы берілген күннен бастап, 10 тәулік ішінде, </w:t>
+      кодекстің 830, 832-баптарына сәйкес қаулы берілген күннен бастап, 10 тәулік ішінде, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ал істі қарауға қатыспаған тұлғаларға, оны алған күннен бастап, сол мерзімде шағым </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9903,88 +9978,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Лауазымды тұлға: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Лауазымды тұлға: ____________________________________________________ </w:t>
-[...35 lines deleted...]
-      лауазымды тұлғаның тегі, аты, болса әкесінің аты (болған жағдайда)</w:t>
+      (уәкілетті орган ведомствосының немесе оның аумақтық бөлімшесінің атауы, лауазымды  тұлғаның тегі, аты, болса әкесінің аты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 ___ жылғы "___" _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9993,114 +10068,128 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      және міндеттерімен танысты __________________________________________ </w:t>
+        <w:t>
+      Жауаптылыққа тартылатын тұлға қаулының бір данасын алды,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құқықтарымен және міндеттерімен танысты _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты-жөні, қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -10205,836 +10294,508 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 18-04/279 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="7"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жануарлар дүниесін қорғау жөніндегі мемлекеттік инспектордың актілерін жасау мен</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Жануарлар дүниесін (балық ресурстары мен басқа да су жануарларын қоспағанда) қорғау қорғау жөніндегі мемлекеттік инспектордың актілерін жасау мен беру қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 220 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>беру қағидалары</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="8"/>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Жануарлар дүниесін (балық ресурстары мен басқа да су жануарларын қоспағанда) қорғау жөніндегі мемлекеттік инспектордың актілерін жасау және беру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология және табиғи ресурстар министрлігі туралы ереженің 15-тармағының 246) тармақшасына сәйкес әзірленді және оларды жасау және беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы уәкілетті мемлекеттік органның (бұдан әрі – уәкілетті орган), жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласында мемлекеттік бақылау мен қадағалауды жүзеге асыратын аумақтық бөлімшелердің жануарлар дүниесін қорғау жөніндегі мемлекеттік инспекторларының Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнама талаптарының бұзушылықтарына байланысты мемлекеттік бақылау мен қадағалау нәтижелері бойынша құқықтық ықпал ету шараларын қолдану мақсатында мынадай актілер шығарылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әкімшілік құқық бұзушылықтар туралы хаттама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тексеру актісі (бұдан әрі – акт);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнама талаптарының бұзушылықтарын жою туралы ұйғарым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қаулы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұзғаны үшін кінәлі тұлғаны әкімшілік жауапкершілікке тарту туралы қаулы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасын бұза отырып, пайдаланылған атыс қаруын, тыйым салынған олжалау құралдарын және заңсыз олжаланған жануарлар дүниесі (балық ресурстары мен басқа да су жануарларын қоспағанда) объектілері мен олардың өнімдерін сот шешімі шығарылғанға дейін уақытша сақтау үшін алып қою туралы қаулы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...469 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="13"/>
+        <w:t xml:space="preserve"> 2-тарау. Жануарлар дүниесін (балық ресурстары мен басқа да су жануарларын қоспағанда) қорғау жөніндегі мемлекеттік инспектордың актілерін жасау мен беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әкімшілік құқық бұзушылық фактісі анықталғаннан (айқындалғаннан) кейін жануарлар дүниесін (балық ресурстары мен басқа да су жануарларын қоспағанда) қорғау жөніндегі мемлекеттік инспектор Қазақстан Республикасының 2014 жылғы 5 шілдедегі "Әкімшілік құқық бұзушылық туралы" кодексінің 802, 803, 804-баптарына сәйкес әкімшілік құқық бұзушылық туралы хаттама ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z38" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әкімшілік құқық бұзушылық туралы хаттамада алынатын жануарлар түрлері және (немесе) олардың бөліктері мен дериваттары туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алынатын жануарлар және (немесе) олардың бөліктері мен дериваттары әкімшілік құқық бұзушылық туралы іс қозғалған адамда қалдырылатын жағдайда хаттамада қалдыру себептері көрсетіліп, тиісті жазба жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="14"/>
+        <w:t>
+      Заңсыз олжаланған өнімде "Өсімдіктер мен жануарлардың сирек кездесетін және құрып кету қаупі төнген түрлерінің тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 қаулысымен бекітілген сирек кездесетін және құрып кету қаупі төнген жануарлар түрлерінің тізбесінде бар жануарлар болған жағдайда түр құрамы мен саны (көлемі) көрсетіліп тиісті жазба жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әкімшілік құқық бұзушылық туралы хаттама толтырылған адамға, заңды тұлғаның заңды өкіліне әкімшілік құқық бұзушылық туралы хаттаманың көшірмесі ол толтырылғаннан кейін қол қойғызылып дереу тапсырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тексеру нәтижелері бойынша жануарлар дүниесін қорғау жөніндегі мемлекеттік инспектор екі данада акт толтырады. Актінің бір данасы тексерілетін субъектіге беріледі, ал басқасы жануарлар дүниесін қорғау жөніндегі мемлекеттік инспекторда болады. Тәртіп бұзушылық болмаған жағдайда актіде тиісті жазба жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік бақылау мен қадағалау нәтижелері бойынша жануарлар дүниесін қорғау саласындағы Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтарына байланысты құқықтық ықпал ету шараларын қолдану мақсатында жануарлар дүниесін қорғау жөніндегі мемлекеттік инспекторлар Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасы талаптарының бұзушылықтарын жою туралы ұйғарым шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жануарлар дүниесін қорғау жөніндегі мемлекеттік инспектордың әрекетіне (әрекетсіздігіне) жоғары тұрған органдарға және (немесе) сотқа шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>