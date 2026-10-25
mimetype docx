--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="99fc8ee" w14:textId="99fc8ee">
+    <w:p w14:paraId="fe0cfb0" w14:textId="fe0cfb0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -316,51 +316,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 22.08.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 622</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2017 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1194,1385 +1194,1471 @@
         </w:rPr>
         <w:t>
       2. Ресей Федерациясы аумағында орналасқан Қазақстан Республикасы темір жол учаскелері мен Қазақстан Республикасы аумағында орналасқан Ресей Федерациясы темір жол учаскелері бойынша өтетін әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалын жүзеге асырумен байланысты тасымалдаушының шығыстарын субсидиялау тәртібі 2017 жылғы 13 маусымдағы Қазақстан Республикасы Заңымен ратификацияландырылған 1996 жылғы 18 қазандағы Қазақстан Республикасының Үкіметі мен Ресей Федерациясының Үкіметі арасындағы Темір жол көлігі кәсіпорындарының, мекемелері мен ұйымдарының қызметін құқықтық реттеудің ерекшеліктері туралы келісімге өзгерістер енгізу туралы хаттамасына сәйкес бекітілетін теміржол жолаушылар тасымалдарын жүзеге асырумен байланысты тасымалдаушының шығыстарын субсидиялау қағидаларына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қағидаларда мынадай қысқартулар мен терминдер пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z31" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1) бірінші деңгейдегі жүйе – жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушылардың өтінімдерінің эталондық электрондық тізілімін қамтитын мемлекеттік қолдау шараларының екінші деңгейдегі жүйелерімен интеграцияланған тіркеу жүйесі, мұнда түпкілікті форматтан кейінгі-логикалық бақылау арқылы жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушының Қазақстан Республикасы Қаржы министрінің 2026 жылғы 29 мамырдағы № 497 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 38840 болып тіркелген) Жеке кәсіпкерлікті мемлекеттік қолдау шараларына және оларды алушыларға мониторинг жүргізу қағидалары (бұдан әрі – Мониторинг жүргізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) шеңберінде айқындайтын базалық талаптарға сәйкестігі айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1) бюджет атқаруды жүзеге асыру бойынша орталық уәкілетті орган – республикалық бюджетті орындау, бухгалтерлік есеп жүргізу, бюджет есептілігін жүргізу саласында басқаруды жүзеге асыратын, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шекте ішінде салалараралық үйлестіруді жүзеге асыратын орталық атқарушы орган; өз құзыреті шегінде – жергілікті бюджеттер мен бюджеттік емес қорларға қатысты;</w:t>
+      2) екінші деңгейдегі жүйе – жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушылардан өтінімдерді қабылдау, оларды форматтық-логикалық бақылауды қолдана отырып өңдеу және өңделген өтінімдерді бірінші деңгейдегі жүйеге беру олар арқылы жүзеге асырылатын екінші деңгейдегі мемлекеттік цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік орган – табиғи монополиялар және реттелетін нарықтар салаларында басшылықты жүзеге асыратын орталық мемлекеттік орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті орган – теміржол көлігі саласында басшылық ететін, сондай-ақ Қазақстан Республикасының заңнамасында көзделген салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Ұлттық инфрақұрылым операторы – акцияларының бақылау пакеті ұлттық басқару холдингке немесе Ұлттық теміржол компаниясына тиесілі, магистральдық теміржол желісін пайдалануды, күтіп-ұстауды, жаңғыртуды, салуды жүзеге асыратын және магистральдық теміржол желісі қызметтерін көрсететін, сондай-ақ әскери тасымалдарды бірінші кезекте қамтамасыз етуді жүзеге асыратын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) шарт – уәкілетті орган, жергілікті атқарушы органдар және тасымалдаушы арасында жасалған, әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдауды жүзеге асыруға байланысты тасымалдаушының шығындарын ұзақ мерзімді субсидиялау туралы шарт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 16.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-бөлім. Әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалын жүзеге асырумен байланысты асымалдаушының шығыстарын ұзақ мерзімді субсидиялау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z32" w:id="13"/>
-[...15 lines deleted...]
-      2) мемлекеттік орган – табиғи монополиялар және реттелетін нарықтар салаларында басшылықты жүзеге асыратын орталық мемлекеттік орган;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Субсидия мөлшерін анықтау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z33" w:id="14"/>
-[...175 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:bookmarkStart w:name="z42" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Ұзақ мерзімді субсидиялар тасымалдаушыларды таңдау бойынша ашық тендермен айқындалатын тасымалдаушының шығындарына беріледі. Тендер өткізу тәртібі Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2010 жылғы 23 қазандағы № 113 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 9860 болып тіркелген) Шығыстары бюджет қаражаты есебінен ұзақ мерзімді субсидиялауға жататын әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалын жүзеге асыратын тасымалдаушыларды айқындау бойынша ашық тендер негізінде конкурс өткізу қағидасымен реттеледі. Субсидиялар тиісті деңгейдегі бекітілген бюджет шегінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z43" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Облысаралық қатынастар уәкілетті органдармен, ал ауданаралық (облысішілік, қалааралық) және қала маңы қатынастары – жергілікті өкілдер және облыстық, республикалық маңызы бар қалалар және облыстық атқарушы органдармен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z44" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тіркелмелі және жолда тоқтамайтын вагондарын есепке ала отырып облысаралық қатынастардағы шығыстарды тиісті жылға арналған республикалық бюджетте көзделген сома мөлшерінде субсидияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z45" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тасымалдаушының ауданаралық (облысішілік, қалааралық) және қала маңы қатынастарындағы шығындар тіркемелі және тікелей қатынайтын вагондарды ескере отырып, тиісті жылға арналған тиісті жергілікті бюджеттерде көзделген сомалар шегінде субсидияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z46" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Әрбір пойызға, тіркемелі және тікелей қатынайтын вагондарға қатысты шығыстарды жыл сайын субсидиялаудың жалпы сомасы әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдауды жүзеге асыратын тасымалдаушылардың шығыстарын ұзақ мерзімді субсидиялау көлемдерін айқындау әдістемесіне (бұдан әрі – Әдістеме) сәйкес есептелген тиісті бюджетпен көзделеді, бұл әдістеме Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушы 2015 жылғы 24 ақпандағы № 167 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 11541 болып тіркелген) бекітілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z47" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік орган жыл сайын Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2019 жылғы 19 қарашадағы № 90 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19617 болып тіркелген) Тарифтерді қалыптастыру қағидаларына сәйкес тасымалдаушылар үшін тиісті жылға субсидиялауға бөлінген көлемдегі мемлекеттік бюджетті есепке ала отырып, магистральдық теміржол желісінің қызметтеріне тарифтерге (бағаларына, мөлшерлемелерге, алымдарға) уақытша төмендету коэффициенттін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z48" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Пойыздардың тізбесі, тіркемелі және жолда тоқтамайтын вагондардың саны, олардың әлеуметтік маңызы бар қатынастарда қатынау кезеңділігі, осы пойыздардың, тіркемелі және жолда тоқтамайтын вагондардың субсидияланатын бөлігінің көлеміділігі уәкілетті және атқарушы органдар тарапынан жолаушылар ағынының көрсеткіштері мен қатынастардың әлеуметтік маңыздылығына негізделе отырып, сәйкес деңгейдегі бюджеттен бөлінген қаражат шегінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z49" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жолаушылар пойыздарының құрамында мейрамхана вагондары мен жүк вагондары, сондай-ақ жолаушылар пойыздарының қатынасын (эксплуатацияны) қамтамасыз ету үшін қажетті технологиялық вагондарды қатынайтын тасымалдаушыларға мемлекеттік орган осы Қағидалардың 9-тармағына сәйкес жыл сайын уәкілетті орган немесе жергілікті атқарушы органдардың өтініштерінде көзделген мөлшерде магистральдық теміржол желісінің қызметтеріне арналған тарифтерге (бағаларға, мөлшерлемелерге, алымдарға) уақытша төмендету коэффициентін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z50" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бюджеттік бағдарламаның әкімшісі субсидиялар мөлшерін тиісті бюджеттің шығыс бөлігіне енгізу үшін есептеуді әр жолаушы поезы бойынша тіркелмелі және жолда тоқтамайтын вагондарды ескере отырып Әдістемеге сәйкес жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z51" w:id="32"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z51" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Ұзақ мерзімді субсидиялауға Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 сәуірдегі № 545 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Жолаушыларды, багажды, жүктерді, жүк-багажды және почта жөнелтімдерін тасымалдау қағидаларына сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13714 болып тіркелген) тасымалдаушының жалпы, плацкарт, купе, дизель және электр поездарының вагондары санаттарымен әлеуметтік маңызы бар қатынастар бойынша жолаушылар тасымалын жүзеге асырумен байланысты, сондай-ақ тиісті бекітілген бюджетке сәйкес келетін деңгей шегінде жолаушылар поездарының қатынауын қамтамасыз ету үшін технологиялық қажет вагондармен тасымалдаудың нақты шығындары жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z52" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Субсидиялау мемлекеттік қолдаудың екі деңгейлі жүйесі аясында жүзеге асырылады, оған мыналар кіреді:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="34"/>
+      14. Субсидиялау мыналарды қамтитын мемлекеттік қолдаудың екі деңгейлі жүйесі шеңберінде жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бірінші деңгей – екінші деңгей жүйелерімен интеграцияланған тіркеушінің ақпараттық жүйесі, мемлекеттік қолдау шараларын алушылардың өтініштерінің эталондық электрондық реестрін қамтитын, онда соңғы постформаттық-логикалық бақылау арқылы мемлекеттік қолдау шараларын алушының шектеу критерийлеріне сәйкестігі анықталады;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="35"/>
+      1) бірінші деңгей – екінші деңгейдегі жүйелермен интеграцияланған, жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушылар өтінімдерінің эталондық электрондық тізілімін қамтитын тіркеуші жүйе, онда Мониторинг жүргізу қағидалары шеңберінде айқындалатын базалық талаптарға жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушының сәйкестігі соңғы форматты-логикалық бақылау арқылы айқындалады;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) екінші деңгей – салалық мемлекеттік немесе мемлекеттік емес ақпараттық жүйелер, олар арқылы мемлекеттік қолдау шараларын алушылардан өтініштер қабылданады, форматтық-логикалық бақылау қолдана отырып өнделеді және өнделген өтініштер бірінші деңгейге беріледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="36"/>
+      2) екінші деңгей – жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушылардан өтінімдерді қабылдау, оларды форматты-логикалық бақылауды қолдана отырып өңдеу және өңделген өтінімдерді бірінші деңгейге беру жүзеге асырылатын салалық мемлекеттік цифрлық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші деңгейдегі цифрлық жүйе жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушылардан заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ тіркеушінің дербес деректерді жинауына, өңдеуіне, сақтауына, түсіруіне және пайдалануына келісімін алуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 16.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Ұзақ мерзімді субсидиялауға әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдауды ұйымдастыруға байланысты тасымалдаушының тиісті деңгейде бекітілген бюджет шегіндегі барлық түрдегі шығындары, мына төмендегілерді қоспағанда, жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z56" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ластаушы заттарды нормативтен тыс шығарғаны (төгіндісі) үшін төлемдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z57" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) үмітсіз берешек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z58" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шарттық міндеттемелерді бұзғаны үшін салынатын айыппұлдар, өсімпұлдар, тұрақсыздық айыбы және өзге де санкциялар, сондай-ақ сот шығындары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z59" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) табысты жасыру (төмендету) үшін салынатын айыппұлдар мен өсімпұлдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z60" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік органдар салған әкімшілік айыппұлдар, өсімпұлдар, тұрақсыздық айыбы және өзге де санкциялар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z61" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ұрлық нәтижесінде келтірілген шығындар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z62" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) маманжандырылған техникалық учищелерді, колледждерді және жоғары колледждерді қоспағанда, денсаулық сақтау нысандарын, балалаардың мектепке дейінгі ұйымдарын, оқу орындарын ұстауға арналған шығындар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z63" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сауықтыру лагерьлерін, мәдениет және спорт нысандарын, тұрғын үй қорын ұстауға арналған шығыстар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z64" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қызметкерлерге тұрғын үй жағдайларын жақсарту, саяжай үйін сатып алу және жеке шаруашылық жүргізу үшін берілген, оның ішінде пайызсыз, несиелерді өтеуге арналған шығыстар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z65" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мәдени-ағартушылық, сауықтыру және спорттық іс-шараларды өткізуге арналған шығыстар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z66" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) бақша серіктестіктерін абаттандыруға арналған шығыстар (жол құрылысы, энергия және сумен қамтамасыз ету, жалпы сипаттағы басқа да шығыстар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z67" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) демеушілік көмек көрсетуге және басқа да қайырымдылық түрлеріне арналған шығындар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z68" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) ақаудан болған шығындарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z69" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қызметкерлерді орналастыру үшін тұрғын үйлерді, ғимараттар мен құрылыстарды, жатақханалар мен қонақүйлердегі орындарды сатып алуға, жалға алуға және ұстауға арналған шығыстар (вахталық өндірісті ұйымдастыруды қоспағанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z70" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) нормативтен тыс техникалық және коммерциялық шығындарға, тауар-материалдық құндылықтардың бүлінуі мен жетіспеушілігіне, қоймалардағы қорларға және басқа да өндірістік емес шығыстарға арналған шығыстар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z71" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) оқыту курстарын, семинарларды, тренингтерді, дәрістерді, көрмелерді, ғылыми және өнер қайраткерлерімен кездесулерді, ғылыми-техникалық конференцияларды ұйымдастыру мен өткізуге арналған шығыстар (өндірістік қажеттілікке байланысты іс-шараларды қоспағанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z72" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) сақтандыру төлемдері (тасымалдаушы өз қызметкерлерінің пайдасына жасасқан жеке және мүліктік сақтандыру шарттары бойынша төлейтін жарналары) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік кодексімен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген әлеуметтік сақтандыру төлемдерін қоспағанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z73" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) заңнамада көзделмеген қосымша демалыстар үшін, оның ішінде баланы тәрбиелеп отырған әйелдерге берілетін демалыстар үшін қызметкерлерге ақы төлеуге, сондай-ақ қызметкердің отбасы мүшелерінің демалыс орнынa барып-қайту жолақысын төлеуге арналған шығыстар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z74" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) Қазақстан Республикасының 2015 жылғы 23 қарашадағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еңбек кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көзделген жеңілдіктерден басқа, тасымалдаушы қызметкерлеріне берілетін жеңілдіктер бойынша шығыстар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z75" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) мектепке дейінгі ұйымдарда, санаторийлерде және сауықтыру лагерьлерінде жүрген балалардың тамақтану құнын өтеуге арналған шығыстар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z76" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) ұжымдық шартта айқындалған мақсаттарға кәсіптік одақтарға аударылатын қаражат бойынша шығыстар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z77" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Төтенше жағдай режимінің қолданылуы кезеңінде және (немесе) форс-мажорлық жағдайлар жолаушылар және қала маңындағы поездардың мәжбүрлі тоқталуы кезінде тасымалдаушының жолаушыларды тасымалдау қызметін тоқтата тұруға байланысты іс жүзінде жұмсаған шығындары, осы Қағидалардың 15-тармағында айқындалған шығындардан басқа, жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z78" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Шарттың талаптарына сәйкес ағымдағы қаржы жылына арналған тиісті бюджетте көзделген қаражат шегінде шартқа қосымша келісім жасау арқылы субсидиялар көлемін вагондардың субсидияланатын жүріс көлеміне барабар қайта қарауға, оның ішінде қалыптастыру/айналым пунктін, әлеуметтік маңызы бар қатынастар атауларын, арақашықтығын және маршруттың қатынау кезеңділігін өзгертуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z79" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік маңызы бар қатынас бойынша ағымдағы кезеңге айқындалған субсидия көлемі белгіленген вагондардың, тіркелмелі және тікелей вагондардың жүріс қашықтығы өзгерген жағдайда, түзетілген жүріс қашықтығына сәйкес субсидия көлемі шартқа сәйкес қолданыстағы жүріс қашықтығына пропорционалды түрде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z80" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Субсидия төлеу шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z81" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Субсидияларды сәйкес деңгейдегі бюджеттен төлеу қаржыландыру жоспарына (бұдан әрі – қаржыландыру жоспары) сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z82" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Қаржыландыру жоспары субсидиялау шартына қол қойылғаннан кейін 5 жұмыс күні ішінде қаржы институтымен және тасымалдаушы немесе оператормен келісу бойыншға уәкілетті органмен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z83" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Субсидияның жалпы сомасын төлеу әр поезд бойынша тіркемелі және жолда тоқтамайтын вагондарды ескере отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z84" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Субсидияларды төлеу нақты жүзеге асырылған және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген расталған есептік құжаттамамен жасалған шартқа сәйкес тасымалдау бойынша ай сайын жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z85" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Шынайы жүзеге асырылған тасымалдаулардың растамасы ретінде поезддердің қатынау кезеңділігін орындау және вагондардың түрлері бойынша ай сайынғы азайтылмайтын жүру көлемін қамтамасыз ету келісім-шарт талаптарына сәйкес қарастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z86" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Шартқа сәйкес жылдық субсидиялау сомасынан 25%-ға дейінгі мөлшерде төлемақы көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z87" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Субсидиялардың кейінгі төлемдері жүзеге асырылған және расталған тасымалдарға сәйкес төлемдер бойынша қаржыландыру жоспарына сәйкес ай сайын жүргізіледі. Төленген аванстық төлемді ұстап қалу жасалған шартқа сәйкес жыл ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z88" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Субсидия төлемі шартта көрсетілген тасымалдаушының мақсатты шоттарына (бұдан әрі – Бірыңғай шот) аударылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z89" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Бірыңғай шоттан шығындарды төлеу төлемнің мақсаты, кезеңі және төлеу негізі (келісімшарт болған жағдайда) көрсетіле отырып жүзеге асырылады. Ағымдағы қаржы жылы субсидияларының қаражатын алдыңғы қаржы жылдарының қарыздарын өтеуге, сондай-ақ алдағы қаржы жылына арналған аванс төлемдер мен кепілдік қамтамасыз етулерді төлеуге бағыттау рұқсат етіледі, бұл әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдаумен байланысты шығындарға қатысты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z90" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Тасымалдаушы есепті кейінгі айдың 25-күніне дейін уәкілетті органға немесе жергілікті атқарушы органға ұйымның басшысы, бас бухгалтері қол қойған және мөрімен расталған келесі құжаттарды ай сайын ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z91" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2587,232 +2673,232 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік маңызы бар қатынас бойынша жолаушыларды тасымалдау туралы ай сайынғы есеп, сондай-ақ осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша есепті кезеңнің басынан бастап жинақталған түрде әлеуметтік маңызы бар қатынас бойынша жолаушыларды тасымалдау туралы есеп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z92" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша орындалған жұмыстардың актісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z93" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар қатынас бойынша қатынайтын пойыздар, тіркемелі және тікелей қатынайтын вагондар бойынша вагондардың түрлері және вагон айналымы көлемінің орындалуын растайтын Ұлттық инфрақұрылым операторының құжаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z94" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша субсидияланатын маршруттардың тізілімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z95" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тасымалдаушыға жол жүру құжаттарын (билеттерді) сату қызметін көрсететін ұйымның әлеуметтік маңызы бар қатынас бойынша пойыздарда, тіркемелі және тікелей қатынайтын вагондарда орындалған тасымал көлемдерін, тасымалданған жолаушылар саны, жолаушылар айналымы және вагондардың толымдылығы туралы мәліметтерді растайтын құжаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z96" w:id="77"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z96" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттармен бірге тасымалдаушы субсидия төленетін бірыңғай шот бойынша есепті кезеңге арналған банктік көшірмені ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z97" w:id="78"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z97" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Желтоқсан айына төлем әлеуметтік маңызды қатынастар бойынша жоспарланған жолаушылар тасымалы негізінде тасымалдаушының дайындаған есебіне сәйкес жүргізіледі. Желтоқсан айына нақты есеп тасымалдаушы тараптар арасындағы Келісімге сәйкес белгіленген мерзімде тапсырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z98" w:id="79"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Егер уәкілетті орган немесе жергілікті атқарушы органдар тасымалдаушының Біртұтас есепшотындағы бюджет қаражатын осы Ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2847,52 +2933,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген шығындарды төлеу мақсатында қолдануға болады. Дауларды реттеу тәртібі келісімшартпен реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z99" w:id="80"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z99" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Уәкілетті немесе жергілікті атқарушы органдар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2907,51 +2993,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар тасымалдаушылар тарапынан ұсынылған күннен бастап 15 (он бес) күнтізбелік күн ішінде орындалған жұмыстар актілеріне қол қояды және есепті кезеңге арналған осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес субсидияланатын маршруттардың тізілімін және төлеуге арналған шоттарды Қазақстан Республикасы Қаржы министрлігінің Қазынашылық аумақтық органына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3134,68 +3220,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдауды орындау туралы ай сайынғы есеп 20 __ жылғы _________ (облысішілік/ауданаралық қатынастар үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -3226,51 +3312,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кезаң (ай)</w:t>
+              <w:t>Кезаң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ай)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3364,383 +3460,713 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ара қашықтық, км</w:t>
+              <w:t xml:space="preserve">Ара </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қашықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қатынау жиілігі</w:t>
+              <w:t>Қатынау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жиілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Вагон типі</w:t>
+              <w:t xml:space="preserve">Вагон </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>типі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Вагондардың азаймайтын жүрген жолы мың.ваг/км</w:t>
+              <w:t>Вагондардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаймайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүрген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жолы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың.ваг</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Вагондардың жүріс қашықтығы, мың ваг/км</w:t>
+              <w:t>Вагондардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүріс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қашықтығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ваг/км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Вагондардың жүрісі, мың.ваг/км</w:t>
+              <w:t>Вагондардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүрісі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың.ваг</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тасымалданған жолаушылар, мың</w:t>
-[...9 lines deleted...]
-              <w:t>. адам</w:t>
+              <w:t>Тасымалданған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жолаушылар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Толымдылық,  адам</w:t>
+              <w:t>Толымдылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адам</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/ваг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4698,68 +5124,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="82"/>
+    <w:bookmarkStart w:name="z103" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік маңызы бар қатынастар бойынша жолаушыларды тасымалдаудың орындалуы туралы жыл басынан өсу бойынша есеп 20 __ жылғы ____________ (облысішілік/ауданаралық қатынастар үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -4792,51 +5218,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кезаң (ай)</w:t>
+              <w:t>Кезаң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ай)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4933,390 +5369,800 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ара қашықтық, км</w:t>
+              <w:t xml:space="preserve">Ара </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қашықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қатынау жиілігі</w:t>
+              <w:t>Қатынау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жиілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Вагон типі</w:t>
+              <w:t xml:space="preserve">Вагон </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>типі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Вагондардың азаймайтын жүрген жолы мың.ваг/км</w:t>
+              <w:t>Вагондардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>азаймайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүрген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жолы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың.ваг</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Вагондардың жүрген жолы, мың.ваг/км</w:t>
+              <w:t>Вагондардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүрген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жолы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың.ваг</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жолаушылар айналымы мың.жол.км</w:t>
+              <w:t>Жолаушылар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>айналымы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың.жол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жолаушылардың тасымалдануы, мың</w:t>
-[...9 lines deleted...]
-              <w:t>. адам</w:t>
+              <w:t>Жолаушылардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасымалдануы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шығыстарды ұзақ мерзімді субсидиялау көлемі, мың.теңге</w:t>
+              <w:t>Шығыстарды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұзақ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың.теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6552,68 +7398,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="83"/>
+    <w:bookmarkStart w:name="z105" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орындалған жұмыстар актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жыл "__"_______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6793,235 +7639,415 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қатынау күндерінің саны</w:t>
+              <w:t>Қатынау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күндерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Вагон типі</w:t>
+              <w:t xml:space="preserve">Вагон </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>типі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Вагон айналымы, мың.ваг-км</w:t>
+              <w:t xml:space="preserve">Вагон </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>айналымы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың.ваг</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Азаймайтын вагон айналымы, мың.ваг-км</w:t>
+              <w:t>Азаймайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> вагон </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>айналымы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың.ваг</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субсидиялау сомасы (мың.теңге)</w:t>
+              <w:t>Субсидиялау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың.теңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8429,51 +9455,121 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тараптардың заңды мекен- жайы:</w:t>
+              <w:t>Тараптардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жайы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -8513,97 +9609,117 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банк реквизиттері</w:t>
+              <w:t xml:space="preserve">Банк </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реквизиттері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тасымалдаушы:</w:t>
+              <w:t>Тасымалдаушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -8615,51 +9731,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банк реквизиттері</w:t>
+              <w:t xml:space="preserve">Банк </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реквизиттері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9165,68 +10291,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="84"/>
+    <w:bookmarkStart w:name="z107" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субсидиялау маршруттарының тізілімі "___" ______________20___ жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9297,189 +10423,289 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Поездың №</w:t>
+              <w:t>Поездың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жөнелту станциясы</w:t>
+              <w:t>Жөнелту</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>станциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жету станциясы</w:t>
+              <w:t>Жету</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>станциясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субсидиялау сомасы (мың.теңге)</w:t>
+              <w:t>Субсидиялау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың.теңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10706,55 +11932,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11080,31 +12306,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>