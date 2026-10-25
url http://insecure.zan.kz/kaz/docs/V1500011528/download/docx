--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="66d866f" w14:textId="66d866f">
+    <w:p w14:paraId="b5a813f" w14:textId="b5a813f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,110 +152,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Ішкі су көлігі туралы" Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-21) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің 16.08.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 282</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1021,150 +1041,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Кеме жүргізушілерін шағын көлемді кемені басқару құқығына аттестаттау қағидалары (бұдан әрі - Қағидалар) "Сауда мақсатында теңізде жүзу туралы" Қазақстан Республикасы Заңының 4-бабы 3-тармағының </w:t>
+      1. Осы Кеме жүргізушілерін шағын көлемді кемені басқару құқығына аттестаттау қағидалары (бұдан әрі – Қағидалар) "Сауда мақсатында теңізде жүзу туралы" Қазақстан Республикасы Заңының 4-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-18) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Ішкі су көлігі туралы" Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-21) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+        <w:t xml:space="preserve"> сәйкес және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы Заң) Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген және шағын көлемді кемені басқару құқығына аттестаттау және "Өздігінен жүретін шағын көлемді кемені жүргізу құқығына куәлікті беру" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Көлік министрінің 16.08.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 282</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1239,91 +1259,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Инвестициялар және даму министрінің 23.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз); 19.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1419,51 +1439,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1577,51 +1597,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1679,196 +1699,212 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Мемлекеттік қызметті алу үшін өтініш беруші жергілікті атқарушы органға Мемлекеттік корпорация немесе "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
+      7. Мемлекеттік қызметті алу үшін өтініш беруші жергілікті атқарушы органға Мемлекеттік корпорация немесе "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8-тармағында көрсетілген құжаттармен бірге осы Қағидаларға </w:t>
-[...9 lines deleted...]
-        <w:t>1-қосымшаға</w:t>
+        <w:t xml:space="preserve"> 9-тармағында көрсетілген құжаттармен бірге осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті (бұдан әрі – 1-өтініш) жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттар портал арқылы жіберілген жағдайда, олар көрсетілетін қызмет алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырады.</w:t>
+      Құжаттарды портал арқылы жіберілген жағдайда, олар көрсетілген қызмет алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтер "Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – "Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) жазылған.</w:t>
+      Мемлекеттік қызметті портал арқылы алған кезде электрондық цифрлық қолтаңбамен куәландырылған (қол қойылған) немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы өтініш мемлекеттік органның (бұдан әрі – МО АЖО) құжаттарды қабылдау күніне автоматтандырылған жұмыс орнына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті өңдеуді көрсетілетін қызметті беруші МО АЖО-ға өтініш келіп түскен сәттен бастап жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процестің сипаттамаларын, көрсетілетін қызметтің нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызмет көрсетудің ерекшеліктерін ескере отырып, өзге де мәліметтер "Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – "Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі) баяндалған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 736</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...9 lines deleted...]
-        <w:t>қолданысқа</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z170" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1939,144 +1975,184 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Өтініш беруші Мемлекеттік корпорацияға жүгінген кезде құжаттар төлнұсқасы ұсынылады. Құжаттардың төлнұсқалары көшірмелермен салыстырып тексерілгеннен кейін өтініш берушіге қайтарылады. Құжаттардың төлнұсқада ұсынылмаған жағдайда, нотариалды куәландырылған көшірмелері ұсынылады.</w:t>
+      8. Өтініш беруші Мемлекеттік корпорацияға жүгінген кезде құжаттар түпнұсқада ұсынылады. Құжаттардың түпнұсқалары көшірмелерімен салыстырып тексерілгеннен кейін өтініш берушіге қайтарылады. Құжаттардың түпнұсқалары ұсынылмаған жағдайда нотариалды куәландырған көшірмелері ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш берушінің жеке басын куәландыратын құжаттардың мәліметтерін Мемлекеттік корпорация қызметкері тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      Өтініш берушінің жеке басын куәландыратын құжаттардың мәліметтерін Мемлекеттік корпорация қызметкері тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Құжаттарды Мемлекеттік корпорация арқылы ұсынғаннан кейін өтініш берушіге "Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 8-тармағында көрсетілген құжаттардың қабылданғаны туралы қолхат беріледі.</w:t>
+        <w:t xml:space="preserve">
+      Құжаттарды Мемлекеттік корпорация арқылы ұсынғаннан кейін өтініш берушіге "Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген құжаттардың қабылданғаны туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Өтініш беруші "Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 8-тармағында көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда, Мемлекеттік корпорация қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
+      Өтініш беруші "Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған жағдайда, Мемлекеттік корпорация қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттарды Мемлекеттік корпорация арқылы берген кезде Мемлекеттік корпорация қызметкері өтініш берушінің "Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 8-тармағында көрсетілген тізбеге сәйкес құжаттардың толық топтамасын ұсыну мәніне тексергеннен кейін, оны өтініш беруші үшін жұмыс орынымен жабдықталған Мемлекеттік корпорацияның үй-жайына (емтихан класына) емтихан тапсыруға осы Қағидалардың 3-тарауында белгіленген тәртіппен жібереді. Өтініш берушіні емтиханға жіберу мерзімі Мемлекеттік корпорацияда өтініш қабылданған сәттен бастап 1 (бір) сағатты құрайды.</w:t>
+      Құжаттарды Мемлекеттік корпорация арқылы берген кезде Мемлекеттік корпорация қызметкері өтініш берушінің "Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінің 8-тармағында көрсетілген тізбеге сәйкес құжаттардың толық топтамасын ұсыну мәніне тексергеннен кейін, оны өтініш беруші үшін жұмыс орнымен жабдықталған Мемлекеттік корпорацияның үй-жайына (емтихан сыныбына) емтихан тапсыруға осы Қағидалардың 3-тарауында белгіленген тәртіппен жібереді. Өтініш берушіні емтиханға жіберу мерзімі Мемлекеттік корпорацияда өтініш қабылданған сәттен бастап 1 (бір) сағатты құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды портал арқылы ұсынған кезде өтініш берушінің "жеке кабинетіне" мемлекеттік көрсетілетін қызметке сұрау салудың қабылданғаны туралы мәртебесі, сондай-ақ емтихан өткізілетін орны мен уақыты және мемлекеттік көрсетілетін қызметтің нәтижесін алу туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2086,119 +2162,99 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы құжаттарды толық ұсынбау және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсыну фактісі анықталған жағдайларда, жергілікті атқарушы орган 1 (бір) жұмыс күні ішінде өтінішті одан әрі қарастырудан дәлелді бас тарту береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жергілікті атқарушы орган басшысының қолы қойылған өтінішті одан әрі қараудан бас тарту туралы дәлелді жауап Мемлекеттік корпорация немесе портал арқылы басшының электрондық цифрлық қолтаңбасымен куәландырылған электронды қағаз немесе құжат нысанында жіберіледі.</w:t>
+      Жергілікті атқарушы органның басшысының қолы қойылған өтінішті одан әрі қараудан бас тарту туралы дәлелді жауап Мемлекеттік корпорация немесе портал арқылы басшының электрондық цифрлық қолтаңбасымен куәландырылған қағаз немесе цифрлық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 736</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...9 lines deleted...]
-        <w:t>қолданысқа</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2363,51 +2419,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Инвестициялар және даму министрінің 12.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 465</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2445,91 +2501,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 9-1-тармақпен толықтырылды – ҚР Инвестициялар және даму министрінің 12.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 465</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2567,51 +2623,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Инвестициялар және даму министрінің 12.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 465</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2621,51 +2677,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Алып тасталды – ҚР Индустрия және инфрақұрылымдық даму министрінің 19.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2997,51 +3053,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3159,71 +3215,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 23.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3383,51 +3439,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 19.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3639,51 +3695,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 19.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3763,329 +3819,309 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша шағын көлемді кемелерді басқару құқығына куәліктерді беруді есепке алу журналы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Жергілікті атқарушы орган мемлекеттік қызметті көрсету сатысы туралы деректерді мемлекеттік қызметтерді көрсету мониторингі ақпараттық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+      29. Жергілікті атқарушы орган мемлекеттік қызметті көрсету сатысы туралы деректерді мемлекеттік қызметтерді көрсету мониторингі цифрлық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына жібереді.</w:t>
+      Уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 22.12.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Жергілікті атқарушы орган шағын көлемді кемелерді басқару құқығына рәсімделген куәлікті, "Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесімен белгіленген мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей Мемлекеттік корпорацияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Жергілікті атқарушы орган шағын көлемді кемелерді басқару құқығына рәсімделген куәлікті, "Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесімен белгіленген мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей Мемлекеттік корпорацияға жібереді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+      31. Шағын көлемді кемелерді басқару құқығына ресімделген куәлікті Мемлекеттік корпорация қызметкері онда көрсетілген мерзімде, қолхат негізінде, жеке өзі келген кезде кеме жүргізушісіне жеке басын куәландыратын құжатты көрсету арқылы немесе сенімхат бойынша оның өкіліне береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 22.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 736</w:t>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 23.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...9 lines deleted...]
-        <w:t>қолданысқа</w:t>
+        <w:t>№ 1232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
-[...51 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
-          <w:sz w:val="28"/>
-[...28 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4343,71 +4379,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 23.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4501,51 +4537,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 736</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4663,71 +4699,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 23.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1232</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5517,51 +5553,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда – ҚР Инвестициялар және даму министрінің 04.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 442</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5696,107 +5732,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған, көрсетілетін қызметті берушіге және (немесе) лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған, көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған, көрсетілетін қызметті беруші, лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
+      Бұл ретте, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса не әрекет жасаса, ол шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+        <w:t>
+      Мемлекеттік корпорация арқылы мемлекеттік қызмет көрсету кезінде Мемлекеттік корпорация қызметкерлерінің әрекетіне (әрекетсіздігіне) шағым Мемлекеттік корпорация басшысының атына не цифрландыру саласындағы уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5836,61 +5870,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 47-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 31.03.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 47-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 170</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5950,620 +5984,614 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кеме жүргізушілерін шағын</w:t>
+              <w:t>Кеме жүргізушілерін шағын көлемді кемені басқару құқығына аттестаттау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көлемді кемені басқару</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құқығына аттестаттау</w:t>
-[...25 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>1-қосымша                                                        Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                  Нысан</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
+      Фотосуретке арналған орын</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жергілікті атқарушы органның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Т.А.Ә.)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.А.Ә., туған күні, ЖСН)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шағын көлемді кемелерді басқару құқығына куәлікті беруге арналған өтініш</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Фотосуретке арналған орын</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жергілікті атқарушы органның</w:t>
+      Маған _________________________________________________ауданында</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      басшысына         </w:t>
+        <w:t>
+      (жүзу ауданын (аудандарын): ТЖ, ІСЖ, ІСЖӨ және ІСЖК, ТЖ және ІСЖ көрсету керек)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________</w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (Т.А.Ә.)          </w:t>
+        <w:t>
+      (шағын көлемді кеменің үлгісін көрсету керек: гидроцикл, желкенді қайық, механикалық қондырғысы бар шағын көлемді кеме)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________</w:t>
+      басқару құқығына куәлік беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________</w:t>
+      Мынадай құжаттарды ұсынамын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...28 lines deleted...]
-        <w:t>куәлікті беруге арналған өтініш</w:t>
+        <w:t>
+      1.____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Маған _________________________________________________ауданында</w:t>
+      2___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (жүзу ауданын (аудандарын): ТЖ, ІСЖ, ІСЖӨ және ІСЖК,</w:t>
+      3.____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ТЖ және ІСЖ көрсету керек)</w:t>
+      4.____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Мекенжайы, байланыс телефондары (факс) ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (шағын көлемді кеменің үлгісін көрсету керек: гидроцикл, желкенді</w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қайық, механикалық қондырғысы бар шағын көлемді кеме)</w:t>
+      20 ____ жылғы "__" ___________ _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      басқару құқығына куәлік беруді сұраймын.</w:t>
+      (өтініш берушінің жеке қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мынадай құжаттарды ұсынамын:</w:t>
-[...177 lines deleted...]
-        <w:t xml:space="preserve"> Емтихандар нәтижелері</w:t>
+      Емтихандар нәтижелері</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6579,159 +6607,449 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пәндердің және жүзу аудандарының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пәндердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аудандарының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білімді бағалау (сынақтан өтті, сынақтан өткен жоқ)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білімді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сынақтан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сынақтан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өткен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоқ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Емтихан қабылдау күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Емтихан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7854,71 +8172,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...19 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7994,51 +8291,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүзу ауданында (аудандарында) _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20__ж. "__" _____________</w:t>
+      20__жылғы "__" _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.О.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -8154,138 +8451,102 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 1-1-қосымшамен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 19.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 302</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 128</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8301,159 +8562,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет атауы</w:t>
-[...107 lines deleted...]
-4) Жүзу ауданының және (немесе) кеме үлгісінің өзгеруіне байланысты өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру.</w:t>
+"Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8599,123 +8752,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер бойынша – 2 (екі) жұмыс күні.</w:t>
-[...35 lines deleted...]
-Мемлекеттік корпорацияда көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 минут.</w:t>
+1) Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Өздігінен жүретін шағын көлемді кемені басқару құқығына куәліктің телнұсқасын беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Бұрын берілген куәліктің қолданылу мерзімі өткен жағдайда өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Жүзу ауданының және (немесе) кеме үлгісінің өзгеруіне байланысты өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8748,123 +8919,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер бойынша – 2 (екі) жұмыс күні.</w:t>
-[...35 lines deleted...]
-Мемлекеттік корпорацияда көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 минут.</w:t>
+Барлық кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. "Цифрлық үкіметтің" веб-порталы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8897,105 +9086,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер бойынша:</w:t>
-[...17 lines deleted...]
-электрондық (ішінара автоматтандырылған).</w:t>
+Барлық кіші түрлері бойынша – 2 (екі) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттар топтамасын Мемлекеттік корпорацияға тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты –15 минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушыға Мемлекеттік корпорацияға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 20 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9028,177 +9235,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Өздігінен жүретін шағын көлемді кемелерді жүргізу құқығына арналған куәлік немесе бас тарту туралы дәлелді жауап;</w:t>
-[...89 lines deleted...]
-Мемлекеттік корпорация бір ай бойы нәтижені сақтауды қамтамасыз етеді, одан кейін оларды көрсетілетін қызметті берушіге одан әрі сақтауға береді. Көрсетілетін қызметті алушы бір ай өткен соң жүгінген кезде, Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
+Барлық кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық (ішінара цифрландырылған) және (немесе) қағаз нысанда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9230,88 +9365,178 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+              <w:t xml:space="preserve">
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ақысыз негізде жеке тұлғаларға көрсетіледі.</w:t>
+1. Өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік немесе бас тарту туралы дәлелді жауап;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2. Осы Қағидаларға 3-қосымшаға сәйкес өздігінен жүретін шағын көлемді кемені басқару құқығына куәліктің телнұсқасы немесе бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Мемлекеттік қызмет көрсету нәтижесі және оның кіші түрлерін (бар болса) көрсетун ұсыну нысаны: қағаз нысанда.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе:Мемлекеттік қызмет нәтижесін қағаз нысанда беру мемлекеттік корпорацияның таңдалған бөлімі арқылы жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды "цифрлық үкіметтің" веб-порталы арқылы берген кезде дәлелді бас тарту түріндегі мемлекеттік қызмет нәтижесі өтініш берушінің жеке кабинетіне жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорация нәтижені бір ай бойы сақтауды қамтамасыз етеді, содан кейін оларды одан әрі сақтау үшін көрсетілетін қызметті берушіге береді. Көрсетілетін қызметті алушы бір ай өткеннен кейін жүгінген кезде, Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9344,273 +9569,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...186 lines deleted...]
-3) "электрондық үкіметтің" веб-порталында.</w:t>
+              <w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9643,899 +9700,253 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...106 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
-[...703 lines deleted...]
-Көрсетілетін қызметті берушілер цифрлық құжаттарды "электрондық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік парольді беру арқылы немесе "электрондық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда іске асырылған интеграция арқылы цифрлық құжаттар сервисінен алады.</w:t>
+1) Көрсетілетін қызметті берушінің – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 12.00-ден 13.30-ға дейін түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Мемлекеттік корпорация-өтініштерді қабылдау және мемлекеттік қызметтердің дайын нәтижелерін беру Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мереке және демалыс күндерінен басқа, дүйсенбі-жұма аралығында сағат 9.00-ден 18.00-ге дейін, дүйсенбі-жұма аралығында сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін Мемлекеттік корпорация арқылы жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет жеделдетілген қызмет көрсетусіз "электрондық" кезек тәртібімен көрсетіледі, электрондық кезекті "цифрлық үкімет" веб-порталы арқылы брондауға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "Цифрлық үкімет" веб-порталы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде кодекске сәйкес мемлекеттік қызмет көрсету жөніндегі өтінішті тіркеу келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www.gov.kz Көлік министрлігінің интернет-ресурсында, Автомобиль көлігі және көліктік бақылау комитеті бөлімі, "мемлекеттік көрсетілетін қызметтер" кіші бөлімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www.gov4c.kz Мемлекеттік корпорацияның интернет-ресурсында;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"цифрлық үкіметтің" веб-порталы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10568,161 +9979,917 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік көрсетілетін қызметті алу үшін өтініш беруші ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау.</w:t>
-[...35 lines deleted...]
-3) Өтініш берушіге қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде өтініш берушінің мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
+Өтінім берген кезде көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы мәліметтер тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ кеме жүргізушісі мамандығы бойынша оқу орнын бітіргені туралы диплом не жергілікті атқарушы органдарда есепте тұрған шағын көлемді кемелердің кеме жүргізушілерін даярлау курстарын бітіргені туралы куәлік (анықтама) немесе "Қазақстан Республикасының мемлекеттік басқару деңгейлері арасындағы өкілеттіктердің аражігін ажырату мәселелері бойынша Қазақстан Республикасының кейбір заңнамалық актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Заңы қолданысқа енгізілгенге дейін уәкілетті органның аумақтық бөлімшелерінде есепте тұрған кемелерге қатысты, осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген 073/у нысанындағы медициналық анықтама (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) (бұдан әрі – 073/у нысанындағы медициналық анықтама);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,5x3,5 сантиметрлік екі фотосурет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке басты куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өздігінен жүретін шағын көлемді кемені басқару құқығына куәліктің телнұсқасын беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,5x3, 5 сантиметрлік бір фотосурет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке басты куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) бұрын берілген куәліктің қолданылу мерзімі өткен жағдайда өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру және жүзу ауданының және (немесе) кеме үлгісінің өзгеруіне байланысты өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бұрын өздігінен жүретін шағын көлемді кемелерді басқару құқығына берілген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 073/е нысан бойынша медициналық анықтаманың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,5x3,5 сантиметрлік екі фотосурет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке басты куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) "жүзу ауданының және (немесе) кеме түрінің өзгеруіне байланысты өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бұрын өздігінен жүретін шағын көлемді кемелерді басқару құқығына берілген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 073/е нысан бойынша медициналық анықтаманың көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,5x3,5 сантиметрлік екі фотосурет;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкімет" веб-порталы арқылы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ осы Қағидаларға 1-қосымшаға немесе бір реттік парольге сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық – цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және "цифрлық үкімет" веб-порталының есептік жазбасына қосқан жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кеме жүргізуші мамандығы бойынша оқу орнын бітіргені туралы дипломның не шағын көлемді кемелердің кеме жүргізушілерін даярлау жөніндегі курстарды аяқтағаны туралы куәліктің (анықтаманың) электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 073/е нысан бойынша медициналық анықтаманың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көлемі 2,5x3,5 сантиметр болатын екі фотосурет (емтиханды сәтті тапсырған кезде Мемлекеттік корпорацияға ұсынылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өздігінен жүретін шағын көлемді кемені басқару құқығына куәліктің телнұсқасын беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ осы Қағидаларға 6-қосымшаға немесе бір реттік парольге сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық – цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш, ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және "цифрлық үкімет" веб-порталының есептік жазбасына қосқан жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көлемі 2,5x3,5 сантиметр болатын бір фотосурет (Мемлекеттік корпорацияға "цифрлық үкімет" веб-порталына құжаттар тапсырылған күні ұсынылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) бұрын берілген куәліктің қолданылу мерзімі өткен жағдайда өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру және жүзу ауданының және (немесе) кеме үлгісінің өзгеруіне байланысты өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ осы Қағидаларға 1-қосымшаға немесе бір реттік парольге сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық – цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және "цифрлық үкімет" веб-порталының есептік жазбасына қосқан жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өздігінен жүретін шағын көлемді кемелерді басқару құқығына бұрын берілген куәліктің электрондық көшірмесі (түпнұсқасы мемлекеттік көрсетілетін қызмет нәтижесін беру кезінде Мемлекеттік корпорацияға ұсынылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 073/е нысан бойынша медициналық анықтаманың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көлемі 2,5x3,5 сантиметр болатын екі түсті фотосурет (Мемлекеттік корпорацияға "цифрлық үкіметтің" веб-порталына құжаттар тапсырылған күні ұсынылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) "жүзу ауданының және (немесе) кеме түрінің өзгеруіне байланысты өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік беру":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға немесе бір реттік парольге сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық – цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және "цифрлық үкімет" веб-порталының есептік жазбасына қосқан жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өздігінен жүретін шағын көлемді кемелерді басқару құқығына бұрын берілген куәліктің электрондық көшірмесі (түпнұсқасы мемлекеттік көрсетілетін қызмет нәтижесін беру кезінде Мемлекеттік корпорацияға ұсынылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 073/е нысан бойынша медициналық анықтаманың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көлемі 2, 5x3, 5 сантиметр болатын екі түсті фотосурет (Мемлекеттік корпорацияға "цифрлық үкіметтің" веб-порталына құжаттар тапсырылған күні ұсынылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды "цифрлық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік парольді беру арқылы немесе "цифрлық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда іске асырылған интеграция арқылы цифрлық құжаттар сервисінен алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде тіркеу туралы мәліметтерді көрсетілетін қызметті беруші төлемді растайтын құжатты тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10755,105 +10922,310 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін өзге де талаптар</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті "электрондық үкіметінің" веб-порталы арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде "электрондық үкіметінің" веб-порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметі, сондай-ақ Бірыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы алуға мүмкіндігі бар.</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау; 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда "цифрлық үкімет" веб-порталы арқылы электрондық нысанда мемлекеттік қызметті алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының " цифрлық үкімет" веб-порталының "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ Бірыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы қашықтықтан қол жеткізу режимінде Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10950,124 +11322,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="109"/>
+    <w:bookmarkStart w:name="z105" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                   Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z106" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Свидетельство об окончании курсов по подготовке судоводителей</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>маломерных судов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Шағын көлемді кемелердің кеме жүргізушілерін даярлау жөніндегі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>курстарды бітіргені туралы куәлік</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z106" w:id="110"/>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (алдыңғы беті/лицевая сторона) (артқы беті/обратная сторона)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12758,77 +13130,77 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="111"/>
+    <w:bookmarkStart w:name="z108" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Тестілеуді өткізу кезінде техникалық жарақтандыру бойынша ең төменгі техникалық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 2-2-қосымшамен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12863,310 +13235,310 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); жаңа редакцияда - ҚР Көлік министрінің 16.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="112"/>
+    <w:bookmarkStart w:name="z172" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тестілеуді электрондық форматта өткізу кезінде тестіленушілер жеке басын куәландыратын құжатты ұсыну бойынша немесе ЖСН бойынша сәйкестендіруден өтеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z173" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тестілеу кезінде қолмен немесе жақтау түріндегі металл детекторлар қолданылады. Тестілеуге іске қосу кезінде металл іздегіштерді қолдану тестілеуді өткізу кезінде түсушілердің қауіпсіздігін қамтамасыз ету шеңберінде, сондай-ақ олардың ғимаратқа байланыс құралдарын, электрондық-есептеу техникасын, фото-, аудио- және бейнеаппаратураны, анықтамалық материалдарды, жазбаша жазбаларды және ақпаратты сақтау мен берудің өзге де құралдарын алып келуіне жол бермеу шеңберінде жүзеге асырылады. Мұндай құрылғылар тестілеу кезінде ұяшықтары бар арнайы шкафтарда сақтауға орналастырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z173" w:id="113"/>
+    <w:bookmarkStart w:name="z174" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тестілеу кезінде қолмен немесе жақтау түріндегі металл детекторлар қолданылады. Тестілеуге іске қосу кезінде металл іздегіштерді қолдану тестілеуді өткізу кезінде түсушілердің қауіпсіздігін қамтамасыз ету шеңберінде, сондай-ақ олардың ғимаратқа байланыс құралдарын, электрондық-есептеу техникасын, фото-, аудио- және бейнеаппаратураны, анықтамалық материалдарды, жазбаша жазбаларды және ақпаратты сақтау мен берудің өзге де құралдарын алып келуіне жол бермеу шеңберінде жүзеге асырылады. Мұндай құрылғылар тестілеу кезінде ұяшықтары бар арнайы шкафтарда сақтауға орналастырылады.</w:t>
+      3. Тестілеуді бастау үшін тестілеушіге биометриялық сәйкестендіру (Digital ID) арқылы жеке басын растау қажет. Бетті экран аймағының ортасына қойып, экранда көрсетілген нұсқауларды орындау қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z174" w:id="114"/>
+    <w:bookmarkStart w:name="z175" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Тестілеуді бастау үшін тестілеушіге биометриялық сәйкестендіру (Digital ID) арқылы жеке басын растау қажет. Бетті экран аймағының ортасына қойып, экранда көрсетілген нұсқауларды орындау қажет.</w:t>
+      4. Тестілеу залдары жұмыс станцияларымен (кемінде Intel Core i3 процессоры, кемінде 4 Гб жедел жады), үй-жайларды кондиционерлеу жүйелерімен, диспенсермен, күту залымен жабдықталуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z175" w:id="115"/>
+    <w:bookmarkStart w:name="z176" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Тестілеу залдары жұмыс станцияларымен (кемінде Intel Core i3 процессоры, кемінде 4 Гб жедел жады), үй-жайларды кондиционерлеу жүйелерімен, диспенсермен, күту залымен жабдықталуы тиіс.</w:t>
+      5. Әрбір жұмыс станциясы бейнежазба жүргізу, үміткердің фотосуретін түсіру және фотосуретті электронды сертификаттарға орналастыру үшін веб-камералармен жабдықталуы керек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z176" w:id="116"/>
+    <w:bookmarkStart w:name="z177" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Әрбір жұмыс станциясы бейнежазба жүргізу, үміткердің фотосуретін түсіру және фотосуретті электронды сертификаттарға орналастыру үшін веб-камералармен жабдықталуы керек.</w:t>
+      6. Тестілеу залдары заманауи цифрлық бейне-аудио бақылау жүйесімен жабдықталуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z177" w:id="117"/>
+    <w:bookmarkStart w:name="z178" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Тестілеу залдары заманауи цифрлық бейне-аудио бақылау жүйесімен жабдықталуы тиіс.</w:t>
+      7. Әрбір тестілеу залында басып шығару мүмкіндігі бар принтер орнатылуы керек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z178" w:id="118"/>
+    <w:bookmarkStart w:name="z179" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Әрбір тестілеу залында басып шығару мүмкіндігі бар принтер орнатылуы керек.</w:t>
+      8. Әрбір тестілеу залы басқарылатын коммутатормен және жергілікті желімен жабдықталуы және ақпараттық қауіпсіздік талаптарына сай болуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z179" w:id="119"/>
+    <w:bookmarkStart w:name="z180" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Әрбір тестілеу залы басқарылатын коммутатормен және жергілікті желімен жабдықталуы және ақпараттық қауіпсіздік талаптарына сай болуы тиіс.</w:t>
+      9. Тестілеу залы ұялы байланыс сөндіргішімен, сондай-ақ тестілеу процесінің бейнежазбасын жүргізу үшін-техникалық жазу құралдарымен (диктофон, фотоаппарат және т.б.) жарақтандырылады.)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z180" w:id="120"/>
+    <w:bookmarkStart w:name="z181" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Тестілеу залы ұялы байланыс сөндіргішімен, сондай-ақ тестілеу процесінің бейнежазбасын жүргізу үшін-техникалық жазу құралдарымен (диктофон, фотоаппарат және т.б.) жарақтандырылады.)</w:t>
+      10. Тестілеуді өткізу кезінде аудиторияның (компьютерлік сыныптың) ауданына және бейнебақылауға байланысты рұқсат етілген магниттік толқындар шегінде мобильді және радиоэлектрондық байланыс сигналдарын басатын құрылғылар пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z181" w:id="121"/>
+    <w:bookmarkStart w:name="z182" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Тестілеуді өткізу кезінде аудиторияның (компьютерлік сыныптың) ауданына және бейнебақылауға байланысты рұқсат етілген магниттік толқындар шегінде мобильді және радиоэлектрондық байланыс сигналдарын басатын құрылғылар пайдаланылады.</w:t>
+      11. Тестілеуді өткізудің ашықтығы мен объективтілігін қамтамасыз ету үшін аудитория өткізу пункттерінде жалпы бейнебақылау жүйесімен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z182" w:id="122"/>
+    <w:bookmarkStart w:name="z183" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Тестілеуді өткізудің ашықтығы мен объективтілігін қамтамасыз ету үшін аудитория өткізу пункттерінде жалпы бейнебақылау жүйесімен қамтамасыз етіледі.</w:t>
+      12. Әрбір отырғызу орны үміткердің фотосуретін түсіру және тестілеу процесінің бейнежазбасын жүргізу үшін веб-камерамен жабдықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z183" w:id="123"/>
+    <w:bookmarkStart w:name="z184" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Әрбір отырғызу орны үміткердің фотосуретін түсіру және тестілеу процесінің бейнежазбасын жүргізу үшін веб-камерамен жабдықталады.</w:t>
+      13. Тестілеу бөлмесіндегі әрбір отыратын орын екі жеке камерамен жабдықталуы тиіс. Бірінші камера ситуациялық орталықта тестілеу процесін жазады және таратады, сонымен қатар прокторинг жүйесі үшін қолданылады. Екінші камера тестіленушінің бетінің биометриясын қолдана отырып, тестілеу алдында, кезінде, сондай-ақ тестілеу аяқталғаннан кейін сәйкестендіруді қамтамасыз етуге арналған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z184" w:id="124"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13258,100 +13630,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="125"/>
+    <w:bookmarkStart w:name="z111" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                   Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z112" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шағын көлемді кемелерді басқару құқығына куәліктер беруді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>есепке алу журналының нысаны</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z112" w:id="126"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -15490,88 +15862,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="127"/>
+    <w:bookmarkStart w:name="z114" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                   Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z115" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Теңізде серуендеу кемесі" мөртаңбасы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z115" w:id="128"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -15886,90 +16258,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жергілікті атқарушы органның </w:t>
+              <w:t>Жергілікті атқарушы органның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшысына</w:t>
+              <w:t xml:space="preserve">басшысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тегі аты әкесінің аты (бар болса) </w:t>
+              <w:t>Тегі аты әкесінің аты (бар болса)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бұдан әрі – Т.А.Ә.)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15977,357 +16349,313 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Т.А.Ә. туған күні, үйінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мекенжайы, байланыс телефоны,</w:t>
+              <w:t>мекенжайы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жеке сәйкестендіру номері)</w:t>
+              <w:t>байланыс телефоны, Жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру номері)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өздігінен жүретін шағын көлемді кемені басқару құқығына куәліктің телнұсқасын беруге арналған өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 22.12.2022 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 736</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өздігінен жүретін шағын көлемді кемені басқару құқығына куәліктің телнұсқасын беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      20__жылғы "__" ________ өздігінен жүретін шағын шағын көлемді кемені басқару құқығына куәлік мынадай жағдайларда жоғалған: </w:t>
+        <w:t>
+      20__жылғы "__" ________ өздігінен жүретін шағын көлемді кемені басқару құқығына куәлік мынадай жағдайларда жоғалған:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
+      ________________________________________________________________________________Мынадай құжаттарды ұсынамын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________</w:t>
+      1.____________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мынадай құжаттарды ұсынамын:</w:t>
+      2.____________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.____________________________;</w:t>
+      3.____________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.____________________________.</w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.____________________________;</w:t>
+      20 ____ жылғы "___" ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      (өтініш берушінің жеке қолы)</w:t>
+        <w:t>(өтініш берушінің жеке қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16421,80 +16749,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="129"/>
+    <w:bookmarkStart w:name="z119" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шағын көлемді кемелерді жүргізушілерді даярлау жөніндегі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>үлгілік бағдарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -21610,55 +21938,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21984,31 +22312,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>