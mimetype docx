--- v1 (2026-04-19)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ee7c2a" w14:textId="0ee7c2a">
+    <w:p w14:paraId="6326a71" w14:textId="6326a71">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1241,51 +1241,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бағалы металдардың сынықтары мен қалдықтары – пайдалануға келмейтін, пайдалану құндылығын жоғалтқан немесе жоюға жататын бұйымдар және (немесе) олардың бағалы металы бар құрамдас бөліктері, сондай-ақ жөнделмейтін ақауды қоса алғанда бағалы металдарды шығару мақсатында кейіннен өңдеу үшін пайдаланылатын техникалық және тұрмыстық мақсаттағы өнімді өндіру және пайдалану кезінде пайда болған құрамында бағалы металы бар материалдардың, металлургиялық өндірістің аралық өнімдерінің қалдықтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z171" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) жергілікті атқарушы органдар – аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары;</w:t>
+      8) жергілікті атқарушы органдар – астананың, облыстың, республикалық маңызы бар қалалардың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z172" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) зергерлік қосымшалар – зергерлік өндірісте пайдаланылатын, зергерлік бұйымдарға айналдырылған табиғи, синтетикалық тастар мен тас секілді заттар, сондай-ақ зергерлік бұйымдарға қойылған бағалы емес металдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z173" w:id="20"/>
     <w:p>
@@ -1641,51 +1641,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) таңбалау – зергерлік және басқа да бұйымдарға сынамалық таңба бедерін салу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z187" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) тас секілді заттар – табиғи және синтетикалық тастардан қолдан жасалған тастар, сондай-ақ жартылай немесе толықтай адам жасаған өнімдер.Бұл тастар табиғи зергерлік және синтетикалық тастардың түсін және сыртқы түрін бере алады да олардың химиялық және (немесе) физикалық қасиеттерін және (немесе) олардың кристаллдық құрылымын бере алмайды;</w:t>
+      24) тас секілді заттар – табиғи және синтетикалық тастардан қолдан жасалған тастар, сондай-ақ жартылай немесе толықтай әр адам жасаған өнімдер. Бұл тастар табиғи зергерлік және синтетикалық тастардың түсін және сыртқы түрін бере алады да олардың химиялық және (немесе) физикалық қасиеттерін және (немесе) олардың кристаллдық құрылымын бере алмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z188" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) тізілім веб-порталы (бұдан әрі – тізілім) – Интернет желісінде www.e-qazyna.kz мекенжайы бойынша орналасқан және мүлікті есепке алу және өткізу бойынша электрондық деректер қорына қол жеткізудің бір нүктесін беретін интернет ресурс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z189" w:id="37"/>
     <w:p>
@@ -1770,50 +1770,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы министрінің 10.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 597</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5588,51 +5608,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс орыс тілінде енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Қаржы министрінің м.а. 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 597</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z71" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7762,64 +7802,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жекелеген негіздер бойынша</w:t>
+              <w:t>Жекелеген негіздер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекет меншігіне</w:t>
+              <w:t>бойынша мемлекет меншігіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>айналдырылған (түскен) бағалы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7853,213 +7893,113 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алу, бағалау, сақтау және өткізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ережелеріне 1-қосымша</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>қағидаларына 1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z95" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № ____ құндылықтардың тізімдеме актісі</w:t>
-[...47 lines deleted...]
-        <w:t>(коммуналдық меншіктегі аудан немесе облыстық маңызы бар қаланы көрсету)</w:t>
+        <w:t xml:space="preserve"> № ____ құндылықтардың тізімдеме актісі _______________________________________________________ (республикалық немесе коммуналдық меншік екенін көрсету) ____________________________________________________________________ (коммуналдық меншіктегі астананы, облысты, республикалық маңызы бар қаланы, ауданды немесе облыстық маңызы бар қаланы көрсету)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 27.12.2019 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Қаржы министрінің м.а. 02.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1430</w:t>
+        <w:t>№ 597</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -9896,51 +9836,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитеттің аумақтық бөлімшесінің басшысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лауазымы _____________________ тегі, аты, әкесінің аты (ол бар болса)</w:t>
+      лауазымы _______________ тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10191,51 +10131,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1430</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс орыс тілінде енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Қаржы министрінің м.а. 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 597</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -32677,171 +32637,228 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жекелеген негіздер бойынша мемлекет</w:t>
+              <w:t>Жекелеген негіздер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>меншігіне айналдырылған (түскен) бағалы</w:t>
+              <w:t>бойынша мемлекет меншігіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>металдарды, асыл тастарды және олардан</w:t>
+              <w:t>айналдырылған (түскен) бағалы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жасалған бұйымдарды тасымалдау, қабылдау,</w:t>
+              <w:t>металдарды, асыл тастарды және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке алу, бағалау, сақтау және өткізу</w:t>
+              <w:t>олардан жасалған бұйымдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ережелеріне 9-қосымша</w:t>
+              <w:t>тасымалдау, қабылдау, есепке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алу, бағалау, сақтау және өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 9-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="103"/>
+    <w:bookmarkStart w:name="z123" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жеткізушілерден түскен ішінде құндылықтары бар жолдамаларды тіркеу</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ЖУРНАЛЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Қаржы министрінің м.а. 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 597</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -32860,236 +32877,296 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеткізушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеткізушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алдын ала қабылдау акті</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алдын ала қабылдау акті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жолдаманың бағалау құны (мәліметтер бар болғанда)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жолдаманың бағалау құны, теңге (мәліметтер бар болғанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жолдаманың саны (дана)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жолдаманың саны (дана)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау және сұрыптау акті</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қабылдау және сұрыптау акті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -34045,51 +34122,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:bookmarkStart w:name="z126" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жекелеген негіздер бойынша мемлекет меншігіне айналдырылған (түскен) құндылықтарды сандық-сомалық есепке алу кітабы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -34098,87 +34175,107 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(ұйымның атауы) __________________________________________       ________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(құндылықтардың атауы)                   (металдың түрі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 10-қосымша жаңа редакцияда – ҚР Премьер-Министрінің Бірінші орынбасары – ҚР Қаржы министрінің 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1430</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс орыс тілінде енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Қаржы министрінің м.а. 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 597</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлшеу бірлігі ____________________________ Сынама ______________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -43281,51 +43378,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 14-қосымшамен толықтырылды - ҚР Қаржы министрінің 10.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс орыс тілінде енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Қаржы министрінің м.а. 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 597</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________ негізінде әрекет ететін </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -44033,241 +44150,181 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тапсырыс</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Тапсырыс беруші:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беруші</w:t>
+              <w:t>_____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t>_____________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_____________________________</w:t>
-[...103 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Өнім беруші:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -44383,55 +44440,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -44757,31 +44814,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>