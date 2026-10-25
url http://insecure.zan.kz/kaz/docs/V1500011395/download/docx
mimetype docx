--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c262186" w14:textId="c262186">
+    <w:p w14:paraId="ccdee08" w14:textId="ccdee08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,140 +112,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 27 ақпандағы № 206 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 19 маусымда № 11395 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Автомобиль көлігі туралы" Қазақстан Республикасының Заңы 13-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Автомобиль көлігі туралы" Қазақстан Республикасы Заңының 13-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23–14) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің м.а. 13.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 297</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1114,130 +1124,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасының аумағында ірі габаритті және ауыр салмақты жүктердi тасымалдауды ұйымдастыру және оны жүзеге асыру қағидалары (бұдан әрi – Қағидалар) "Автомобиль көлігі туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 13-бабының </w:t>
+      1. Осы Қазақстан Республикасының аумағында ірі габаритті және ауыр салмақты жүктердi тасымалдауды ұйымдастыру және оны жүзеге асыру қағидалары (бұдан әрi – Қағидалар) "Автомобиль көлігі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-14) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – "Мемлекеттік көрсетілетін қызметтер туралы" Заңы) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және көлік құралының габаритін, салмағын және (немесе) біліктік жүктемелерін ескере отырып, жалпы пайдаланымдағы автомобиль жолдары арқылы және елді мекендердің көшелері арқылы жүріп өту үшін Қазақстан Республикасының аумағында белгіленген автокөлік құралдарының жол берілетін габариттік және салмақтық параметрлерінен асатын, автокөлік құралдарымен тасымалданатын бөлінбейтін жүктерді немесе мамандандырылған автомобиль-цистерналарда тасымалданатын сұйық жүктерді тасымалдауды жүзеге асыру тәртібін, сондай-ақ ауыр салмақты және (немесе) ірі габаритті автокөлік құралдарының жүріп өтуіне арнайы рұқсат беру тәртібін анықтайды.</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және көлік құралының габаритін, салмағын және (немесе) біліктік жүктемелерін ескере отырып, жалпы пайдаланымдағы автомобиль жолдары арқылы және елді мекендердің көшелері арқылы жүріп өту үшін Қазақстан Республикасының аумағында белгіленген автокөлік құралдарының жол берілетін габариттік және салмақтық параметрлерінен асатын, автокөлік құралдарымен тасымалданатын бөлінбейтін жүктерді немесе мамандандырылған автомобиль-цистерналарда тасымалданатын сұйық жүктерді тасымалдауды жүзеге асыру тәртібін, сондай-ақ ауыр салмақты және (немесе) ірі габаритті автокөлік құралдарының жүріп өтуіне арнайы рұқсат беру тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 13.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 297</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3649,141 +3659,119 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Ауыр салмақты және (немесе) ірі габаритті автокөлік құралдарының жүріп өтуіне арнайы рұқсатты беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z86" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініштерді (бұдан әрі – өтініш) тасымалдаушылардың (бұдан әрі – көрсетілетін қызмет алушы) тіркелген жері бойынша беруі арқылы Қазақстан Республикасы Көлік министрлігінің Автомобиль көлігі және көліктік бақылау комитетiнiң (бұдан әрі – Комитет) аумақтық органдары және Еуразиялық экономикалық одақтың кедендік шекарасымен тұспа-тұс келетін Қазақстан Республикасының мемлекеттік шекарасы арқылы автокөлік құралдарын өткізу пункттерінде, сондай-ақ тауарларды Еуразиялық экономикалық одақтың кедендік шекарасы арқылы өткізудің өзге де орындарындағы мемлекеттік кіріс органдары (бұдан әрі – көрсетілетін қызметті беруші) "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы көрсетеді.</w:t>
+        <w:t>
+      28. "Ауыр салмақты және (немесе) ірі габаритті автокөлік құралдарының жүріп өтуіне арнайы рұқсатты беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызметті) осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өтініштерді (бұдан әрі – өтініш) тасымалдаушылардың (бұдан әрі – көрсетілетін қызмет алушы) беруі арқылы Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігі Көлiк комитетiнiң аумақтық органдары және Еуразиялық экономикалық одақтың кедендік шекарасымен тұспа-тұс келетін Қазақстан Республикасының Мемлекеттік шекарасы арқылы автокөлік құралдарын өткізу пункттерінде, сондай-ақ тауарларды Еуразиялық экономикалық одақтың кедендік шекарасы арқылы өткізудің өзге де орындарындағы мемлекеттік кіріс органдары (бұдан әрі – көрсетілетін қызметті беруші) "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті портал арқылы алу кезінде электрондық цифрлық қолтаңбамен куәландырылған (қол қойылған) немесе бір реттік құпиясөзбен куәландырылған электрондық құжат нысанындағы өтініш "цифрлық үкімет" шлюзі арқылы "Е-лицензиялау" мемлекеттік деректер базасы" цифрлық жүйесіне (бұдан әрі – ЕЛ МДҚ) жіберіледі, содан кейін құжаттарды қабылдаған күні көлiктiк деректер қоры және тасымалдау қауiпсiздiгi серпiнiнiң мониторингi ақпараттық талдау жүйесінде (бұдан әрi – КДҚ АТЖ) өңдеу процесінен өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Көлік министрінің 18.02.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 46</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3928,80 +3916,186 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z91" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. Жеке басты куәландыратын құжат мәліметтерін көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      31. Жеке басты куәландыратын құжат мәліметтерін көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z92" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. Көрсетілетін қызметті алушы егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісімін береді.</w:t>
+      32. Көрсетілетін қызметті алушы егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісімін береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4756,50 +4850,112 @@
         <w:t>
       44. Автомобиль жолдарының жол құрылыстары мен өзге де инженерлiк құрылыстардың көтерушілік қабілетiн бағалау үшiн есептеудiң сынақтан өткiзiлген әдiстерiн, жолдардың жол құрылыстары мен өзге де инженерлiк құрылыстардың жай-күйi туралы ақпаратты, сондай-ақ қосымша зерттеулердің материалдарын пайдалануға рұқсат етiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z113" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Егер тасымалдаушы ұсынған бағыт бойынша iрi габаритті және (немесе) ауыр салмақты автокөлік құралын өткізудің теріс көрсеткіштері болмаса, онда келісуші ұйым отандық тасымалдаушының өтiнiшінде портал арқылы, ал шетелдік тасымалдаушының өтiнiшінде мөрмен куәландыра отырып, жазбаша түрде өз шешiмiн растайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z114" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Егер тасымалдаушы ұсынған бағыт бойынша ipi габаритті және (немесе) ауыр салмақты автокөлік құралының жүріп өтуі мүмкін болмаса немесе егер оны жүзеге асыру үшін жол жамылғысын немесе жол құрылыстарын нығайту бойынша қосымша шаралар жүргізу талап етілетін болса, келісуші ұйым бұл туралы уәкілетті органды немесе мемлекеттік кіріс органдарын жазбаша түрде не электрондық құжат нысанында хабардар етеді немесе күшейту жұмыстарын орындау қажет болған кезде басқа жол жүру бағытын ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z115" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5242,135 +5398,135 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Берілген арнайы рұқсаттар туралы мәліметтер уәкілетті органның электронды ақпараттық ресурсында қалыптасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z126" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы деректерді мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      52. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы деректерді мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көлік саласындағы уәкiлеттi орган мемлекеттік қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні бекіткен және өзгерткен күннен бастап үш жұмыс күні ішінде қызмет көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс-орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 31.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 64</w:t>
+        <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
@@ -5450,108 +5606,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге және (немесе) лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші, лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5591,61 +5727,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 21.06.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 354</w:t>
+        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -12677,124 +12813,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="104"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Көлік министрінің 18.02.2026 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 46</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыр салмақты және (немесе) ірі габаритті автокөлік құралының жүріп өтуіне арнайы рұқсатты алу (ұзарту) үшін өтініш</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12881,51 +12997,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сәйкестендiру нөмiрi (ЖСН)/ бизнес-сәйкестендiру нөмiрi (БСН)</w:t>
+Жеке сәйкестендiру нөмiрi (ЖСН) / бизнес-сәйкестендiру нөмiрi (БСН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13026,52 +13142,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Жүктің атауы </w:t>
+              <w:t>
+Жүктің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13327,51 +13443,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралының типі</w:t>
+Көлік құралының түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13757,51 +13873,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүргізушінің тегі, аты, әкесінің аты (бар болса):</w:t>
+Жүргізушінің тегі, аты, әкесінің аты (болған кезде):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14207,88 +14323,89 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Параметрлерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14358,84 +14475,85 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жол бетінен биіктігі, метрмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14497,84 +14615,85 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ені, метрмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14636,84 +14755,85 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұзындығы, метрмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14769,90 +14889,91 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүктің көлік құралының артқы сыртқы нүктесінен тыс шығуы, метрмен</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+Көлік құралының артқы сыртқы нүктесінен жүктің тысқары шығуы, метрмен</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14914,84 +15035,85 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Толық салмағы, тоннамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15053,84 +15175,85 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тіркеменің толық салмағы, тоннамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15858,51 +15981,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осьтердің арасындағы арақашықтық (метрмен)</w:t>
+Осьтерінің арақашықтығы (метрмен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16187,51 +16310,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оське түсетін нақты жүктеме (тоннамен)</w:t>
+Оське нақты жүктеме (тоннамен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16496,177 +16619,187 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Автокөлiк құралы табиғи немесе техногендiк сипаттағы төтенше жағдайларды жою</w:t>
-[...125 lines deleted...]
-      тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      Автокөлiк құралы табиғи немесе техногендiк сипаттағы төтенше жағдайларды жою үшiн</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тартылған (Х)____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қосымша деректер _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қоса берілетін құжаттар: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пайдалануға келісемін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты, әкесінің аты (бар болған кезде) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>* Ескертпе: толық емес және (немесе) анық емес ақпарат өтінішті қабылдаудан бас тартуға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16702,2061 +16835,1717 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аумағында ірі габаритті және</w:t>
+              <w:t xml:space="preserve">аумағында ірі габаритті және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ауыр салмақты жүктерді</w:t>
+              <w:t xml:space="preserve">ауыр салмақты жүктерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тасымалдауды ұйымдастыру</w:t>
+              <w:t xml:space="preserve">тасымалдауды жүзеге асыруды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және оны жүзеге асыру</w:t>
-[...12 lines deleted...]
-              <w:t>қағидаларына</w:t>
+              <w:t>ұйымдастыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Көлік министрінің 18.02.2026 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 46</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...125 lines deleted...]
-3) Арнайы рұқсаттың қолданылу мерзімін ұзарту.</w:t>
+"Ауыр салмақты және (немесе) ірі габаритті автокөлік құралдарының жүріп өтуіне арнайы рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетiнiң аумақтық органдары және Еуразиялық экономикалық одақтың кедендік шекарасымен тұспа-тұс келетін Қазақстан Республикасының Мемлекеттік шекарасы арқылы автокөлік құралдарын өткізу пункттерінде, сондай-ақ тауарларды Еуразиялық экономикалық одақтың кедендік шекарасы арқылы өткізудің өзге де орындарындағы Қазақстан Республикасының мемлекеттік кіріс органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетiнiң аумақтық органдары және Еуразиялық экономикалық одақтың кедендік шекарасымен тұспа-тұс келетін Қазақстан Республикасының Мемлекеттік шекарасы арқылы автокөлік құралдарын өткізу пункттерінде, сондай-ақ тауарларды Еуразиялық экономикалық одақтың кедендік шекарасы арқылы өткізудің өзге де орындарындағы Қазақстан Республикасының мемлекеттік кіріс органдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+ Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін мемлекеттік қызметті беру тәсілдері</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+1) Арнайы рұқсат беру;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлері "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады</w:t>
+2) Бұрын берілген арнайы рұқсат бойынша көлік құралын ауыстыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Арнайы рұқсаттың қолданылу мерзімін ұзарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
-[...125 lines deleted...]
-3) Арнайы рұқсаттың қолданылу мерзімін ұзарту – 1 (бір) жұмыс күні.</w:t>
+Барлық кіші түрлері "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+1) Арнайы рұқсат беру – құжаттарды қарастыру нәтижелері туралы хабарламаны беру: тасымалдау маршрутын келісу қажет болған жағдайда – 2 (екі) жұмыс күні тасымалдау маршрутын келісу қажет болмаған жағдайда – 1 (бір) жұмыс күні; автокөлiк құралы табиғи немесе техногендiк сипаттағы төтенше жағдайларды жою үшiн жұмысқа тартылған жағдайда – 1 (бір) жұмыс күні; Қазақстан Республикасының аумағы арқылы ауыр салмақты және (немесе) iрi көлемді көлiк құралдарының жүрiп өтуіне арнайы рұқсат (бұдан әрі – арнайы рұқсат) (бес жұмыс күні ішінде алымды төлегенін растайтын құжатты көрсетілетін қызметті берушіге келіп түскен сәттен бастап) не бас тарту туралы дәлелдi жауап – 1 (бір) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлері бойынша электрондық (ішінара автоматтандырылған).</w:t>
+2) Бұрын берілген арнайы рұқсат бойынша көлік құралын ауыстыру – 1 (бір) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Арнайы рұқсаттың қолданылу мерзімін ұзарту – 1 (бір) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлері бойынша:</w:t>
-[...143 lines deleted...]
-Пайдаланушы кабинетінде көрсету үшін сұрауды қабылдау туралы мәртебе көрсетіледі.</w:t>
+Барлық кіші түрлері электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде өтініш берушіден өндірілетін төлем мөлшері және оны өндірудің Қазақстан Республикасы заңнамаларымен көзделген тәсілдері</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+Барлық кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Арнайы рұқсатты беру:</w:t>
-[...17 lines deleted...]
-Мемлекеттік көрсетілетін қызмет ақылы негізде көрсетіледі. </w:t>
+1) осы Қағидалардың 1-қосымшаға сәйкес нысан бойынша арнайы рұқсат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ірi көлемді және (немесе) ауыр салмақты отандық және шетелдiк автокөлiк құралдарының Қазақстан Республикасының аумағы арқылы жүрiп өтуі үшін алым (бұдан әрі – алым) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексінің (Салық кодексі) 554-бабы 3-тармағында белгіленген алым мөлшерлемелері бойынша республикалық бюджетке төленеді.</w:t>
+2) құжаттарды одан әрі қараудан дәлелді бас тарту;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Бұрын берілген арнайы рұқсат бойынша көлік құралын ауыстыру - тегін түрде.</w:t>
+3) мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Арнайы рұқсаттың қолданылу мерзімін ұзарту - тегін түрде.</w:t>
+4) бұдан бұрын берілген арнайы рұқсат бойынша көлік құралын ауыстыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) арнайы рұқсаттың қолдану мерзімін ұзарту. Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерінің (бар болса) түпнұсқалығын порталда тексеруге болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі пайдаланушы кабинетіне көрсетілетін қызметті берушінің уәкілетті адамымен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+1) Арнайы рұқсат беру: Мемлекеттік көрсетілетін қызмет ақылы негізде көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ірi көлемді және (немесе) ауыр салмақты отандық және шетелдiк автокөлiк құралдарының Қазақстан Республикасының аумағы арқылы жүрiп өтуі үшін алым (бұдан әрі – алым) Қазақстан Республикасының салық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген алым мөлшерлемелері бойынша республикалық бюджетке төленеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ға дейін жүзеге асырылады.</w:t>
+2) Бұрын берілген арнайы рұқсат бойынша көлік құралын ауыстыру – тегін түрде.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш демалыс (сенбі және жексенбі) және мереке күндерінен басқа сағат 16.00-ден кейін келіп түскен жағдайда мемлекеттік көрсетілетін қызмет келесі жұмыс күнінде көрсетіледі.</w:t>
-[...71 lines deleted...]
-Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады</w:t>
+3) Арнайы рұқсаттың қолданылу мерзімін ұзарту – тегін түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші Қазақстан Республикасының еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңнамасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін Көрсетілетін қызметті алушыдан талап етілетін қажетті құжаттар тізбесі мен мәліметтері</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+Өтінішті қабылдау және Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса) беру сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 16.30-ға дейін жүзеге асырылады. Өтініш демалыс (сенбі және жексенбі) және мереке күндерінен басқа сағат 15.00-ден кейін келіп түскен жағдайда мемлекеттік көрсетілетін қызмет келесі жұмыс күнінде көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталда көрсетілетін қызметті алушының цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанындағы сұрау салуы.</w:t>
+Батыс Қазақстан, Жамбыл, Солтүстік Қазақстан, Ақмола облыстары және Шымкент қаласы бойынша көліктік бақылау инспекцияларыүшін жұмыс режимі Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басын куәландыратын құжат, жеке кәсіпкерді және заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттар, жылжымалы мүлікке құқық белгілейтін құжаттар, ірi көлемді және (немесе) ауыр салмақты отандық және шетелдiк автокөлiк құралдарының Қазақстан Республикасының аумағы арқылы жүрiп өтуі үшін алым сомасын бюджетке төлегенін растайтын құжат (ЭҮТШ арқылы төленген жағдайларда) мәліметтерін көрсетілетін қызметті беруші немесе Мемлекеттік корпорацияның қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Құжаттарды қабылдау және Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса) беру сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ға дейін жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш демалыс (сенбі және жексенбі) және мереке күндерінен басқа сағат 16.00-ден кейін келіп түскен жағдайда мемлекеттік қызмет келесі жұмыс күні көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет жеделдетілген қызмет көрсетусіз кезек тәртібімен көрсетіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет жеделдетілген қызмет көрсетусіз кезек тәртібімен көрсетіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы. Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңымен белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+Порталда көрсетілетін қызметті алушының ЭЦҚ-мен қол қойылған электрондық құжат нысанындағы сұрау салуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) қызмет алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға, сондай-ақ Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының № 342 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11009 болып тіркелген) Қазақстан Республикасының автомобиль жолдарымен жүруге арналған автокөлік құралдарының рұқсат етілген параметрлеріне сәйкес келмеуі;</w:t>
-[...35 lines deleted...]
-6) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы. </w:t>
+Жеке басты куәландыратын құжаттар туралы мәліметтер, дара кәсіпкерді немесе заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамалар, жылжымалы мүлікке құқық белгілейтін құжаттар, Қазақстан Республикасының аумағы бойынша отандық және шетелдік ірі көлемді және (немесе) ауыр салмақты автокөлік құралдарының өтуі үшін алым сомасының бюджетке төленгенін растайтын құжаттар (ЭҮТШ арқылы төленген жағдайда), көрсетілетін қызметті беруші "цифрлық үкімет"шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетудің ерекшеліктерін ескере отырып қойылатын өзге талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Мемлекеттік қызметті көрсету орындарының мекенжайлары интернет-ресурстарда орналастырылған: Министрліктің – www. gov. kz "Автомобиль көлігі және көліктік бақылау комитеті" бөлімінің "Мемлекеттік көрсетілетін қызметтер" бөлімде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Көрсетілетін қызметті алушының мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтерді көрсету тәртібі және мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
+2) Көрсетілетін қызметті алушының Мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтерді көрсету тәртібі және мәртебесі туралы ақпаратты алу мүмкіндігі бар. Мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777.</w:t>
-[...17 lines deleted...]
-3) Көрсетілетін қызметті ЭЦҚ болған жағдайда портал арқылы электрондық нысанда алады</w:t>
+3) Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті ЭЦҚ-сы болған шарттарды портал арқылы электрондық нысанда алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18984,55 +18773,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>