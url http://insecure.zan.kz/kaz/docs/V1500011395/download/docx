--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1eefb98" w14:textId="1eefb98">
+    <w:p w14:paraId="c262186" w14:textId="c262186">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1944,150 +1944,272 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Іpi габаритті және (немесе) ауыр салмақты бөлінбейтін жүктерді немесе мамандандырылған автомобиль-цистерналарында тасымалданатын сұйық жүктерді автокөлік құралдарымен тасымалдау, оның iшiнде Арнайы рұқсатты алу бөлiгіндегi жалпы шарттар халықаралық шарттарда және Қазақстан Республикасының автомобиль көлiгi туралы заңнамасында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkStart w:name="z148" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-1. Жүкпен және (немесе) жүксіз ірі габаритті және (немесе) ауыр салмақты автокөлік құралдарының көлік құралдарының қозғалысын тоқтату немесе уақытша шектеу қағидаларына сәйкес көлік құралдарының қозғалысына уақытша шектеу қолданылатын кезеңде тасымалдау "Жолдарда көлік құралдарының жүрісін тоқтату немесе уақытша шектеу қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 5 шiлдедегi № 492 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33042 болып тіркелген) бекітілген жолдарда көлік құралдарының қозғалысын тоқтату немесе уақытша шектеу қағидаларына сәйкес Арнайы рұқсаттың негізінде жүзеге асырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Көлік министрінің 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Iрi габаритті және (немесе) ауыр салмақты бөлінбейтін жүктерді немесе мамандандырылған автомобиль-цистерналарында тасымалданатын сұйық жүктерді автокөлік құралдарымен тасымалдауға тиiстi санаттағы автокөлiк құралын басқару құқығы бар жүргiзушiге рұқсат етiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тасымалдаушының және (немесе) жүк жөнелтушiнiң жауапты өкiлi iрi габаритті және (немесе) ауыр салмақты бөлінбейтін жүктерді немесе мамандандырылған автомобиль-цистерналарында тасымалданатын сұйық жүктерді автокөлік құралдарымен тасымалдаумен айналысатын жүргізушi(лер)ге және жүк жинаушыларға қауiпсiздiк техникасы жөнiнде арнайы нұсқаулық өткiзедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қозғалыс басталар алдында бекітіліп берілген ірi габаритті және (немесе) ауыр салмақты бөлінбейтін жүктермен немесе мамандандырылған автомобиль-цистерналарында тасымалданатын сұйық жүкпен бірге автокөлiк құралын жүргiзушi, жүк тасымалдаушы мен жүк жөнелтушінiң жауапты өкілдерi қарап тексереді. Жүк Заңның 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-9) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген автомобиль көлігімен жүктерді тасымалдау қағидаларына сәйкес бекiтіледi және таңбаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Iрi габаритті және (немесе) ауыр салмақты автокөлiк құралдары, сондай-ақ бүркемелеу автомобильдерi қызғылт немесе сары түстi арнайы жарық беру сигналдарымен (жарқылдауық маяктармен) жабдықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қозғалыс кезiнде жарқылдауық маяктардың жұмысы жол қозғалысының басқа қатысушыларына қосымша хабар беру құралы болып табылады және артықшылықпен жүрiп өту құқығын бермейдi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2134,148 +2256,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Iрi габаритті және (немесе) ауыр салмақты автокөлiк құралдарының автомобиль жолдары бойынша жол жүріп өтуiне қозғалыс қарқындылығы мейлiнше аз сағаттарда, ал елдi мекендерден тыс жерлерде - тәулiктiң жарық уақытында рұқсат етіледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәулiктің қараңғы уақытында елдi мекендерден тыс жерлердегі жолдармен, сондай-ақ тәулiктің жарық уақытында қозғалыс қарқынды болған кезде тасымалдауға iрi габаритті және ауыр салмақты көлiк құралының жүріп өтуiн бүркемелеу немесе ілесіп жүру автомобилінің ерiп жүруi шартымен ғана рұқсат етіледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көлiк құралдарының қозғалысын елеулi түрде кiдiртуге және айналасындағылар үшiн жоғары қауіп төндiруге қабілеттi жол-ауа-райының қолайсыз жағдайлары мен қозғалыс қарқындылығы жағдайларында тасымалдауға рұқсат етілмейдi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Iрi габаритті және (немесе) ауыр салмақты автокөлік құралымен, сондай-ақ бүркемелеу және iлесіп жүру автомобильдерімен тәулiктiң жарық уақытында қозғалған кезде жақынға жарық түсiру шамдары қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мына жағдайлардың барлығында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) iрi габаритті автокөлік құралының ені 3,5 метрден асатын болса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2321,51 +2443,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) автокөлік құралының жалпы салмағын "Қазақстан Республикасының автомобиль жолдарымен жүруге арналған автокөлік құралдарының жол берілетін параметрлерін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 26 наурыздағы № 342 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11009 болып тіркелген) сәйкес белгіленген рұқсат етілген жалпы салмағынан асатын болса.</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11009 болып тіркелген) және "Жолдарда көлік құралдарының жүрісін тоқтату немесе уақытша шектеу қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 5 шiлдедегi № 492 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33042 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес белгіленген рұқсат етілген жалпы салмақтан асатын болса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Арнайы рұқсаттың "Қозғалыстың ерекше шарттары" бағанында жол жүру бағытындағы қандай да бiр жол құрылысы бойынша жеке дара тәртіппен қозғалуы рұқсат етіледi деп көрсетiлген жағдайда немесе жол жүру бағытының жекелеген учаскелерінде қозғалысты ұйымдастыруға жедел ықпал етудi талап ететiн басқа да шарттар көрсетiлген басқа жағдайларда, арнайы рұқсаты бар ауыр салмақты және (немесе) ірі көлемді автокөлік құралының Қазақстан Республикасының аумағы бойынша жүріп өтуі кезінде барлық жағдайларда бүркемелеу автомобилінің болуы міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2387,880 +2529,920 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 31.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Елді мекендерде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) iрi габаритті автокөлiк құралының енi 5,0 метрден асатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) iрi габаритті автокөлiк құралының ұзындығы 40,0 метрден асатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қозғалыс кезiнде iрi габаритті және (немесе) ауыр салмақты автокөлiк құралы қарсы қозғалыс жолағын ең болмағанда iшiнара иеленуге мәжбүр болған жағдайларда ғана арнайы рұқсаты бар Қазақстан Республикасының аумағы бойынша ауыр салмақты және (немесе) ірі көлемді автокөлік құралының жүріп өтуі кезінде ілесіп жүру автомобилінің болуы міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 31.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
-[...72 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Уәкілетті орган немесе мемлекеттік кірістер органдары ірі көлемді автокөлік құралдарының елді мекендер арқылы өтуіне ілесіп жүру автомобилі қажет болған кезде oсы Қағидалардың 17-тармағында көзделген жағдайларда полицияның тиісті аумақтық бөлімшелеріне Арнайы рұқсатта көрсетілген бағыт бойынша iрi көлемді ауыр салмақты автокөлік құралына ілесіп жүру қажеттілігі туралы хабарламаны жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полицияның аумақтық бөлімшелері хабарламаны алған күннен кейін келесі 1 (бір) жұмыс күні ішінде ірі көлемді автокөлік құралдарының елді мекендер арқылы жүріп өтуіне жәрдемдеседі, ол туралы тасымалдаушыға хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Жол жүрісі қауіпсіздігін қамтамасыз ету мақсатында бүркемелеу немесе iлесіп жүру автомобилi оның сол жағы iлесiп жүретiн iрi габаритті және (немесе) ауыр салмақты автокөлiк құралының сол жағынан шығыңқы болатындай түрде жол бере отырып, iрi габаритті және (немесе) ауыр салмақты автокөлiк құралының алдында 10-20 метр қашықтықта қозғалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 31.01.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 31.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Көпірлер мен жол құрылыстары арқылы жүріп өту кезінде қозғалыс келiсушi ұйымдар айқындаған шарттарға сай жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Ілесiп жүру автомобилi жол қиылыстарынан өту кезiнде авариялық жағдайларды болдырмау мақсатында қиылысатын көшелер мен жолдардағы қозғалысты уақтылы тоқтатуды қамтамасыз етедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Iрi габаритті және (немесе) ауыр салмақты автокөлiк құралы қозғалысының жылдамдығы Арнайы рұқсатта белгіленген көрсеткiштерден аспауы тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Iрi габаритті және (немесе) ауыр салмақты автокөлiк құралдарының жалпы пайдаланылатын жолдар бойынша қозғалған кезде жылдамдығы 60 км/сағаттан, ал жасанды құрылыстарда 10 км/сағаттан аспауы тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Қозғалыс процесiнде iрi габаритті және (немесе) ауыр салмақты автокөлiк құралының жүргізушiсi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қарсы келе жатқан автокөлiк құралдарын кедергісiз және қауiпсiз өткiзiп жiберу үшін барлық қажетті шараларды қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жол қозғалысына бөгет жасамайды және артында келе жатқан автокөлiк құралдарының басып озуына мүмкiндiк бередi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Iрi габаритті көлiк құралының биiктiгi 4,5 метрден артық болған жағдайда, тасымалдаушы көпiрлердiң, құбыр жолдардың және басқа да коммуникациялардың астымен қозғалу кезiнде биiктiктi қосымша бақылаулық өлшеуi қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Iрi габаритті және (немесе) ауыр салмақты автокөлiк құралының жүрiп өтуiн жүзеге асыра отырып:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мерзiмi өткен Арнайы рұқсатпен рейске шығуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Арнайы рұқсатқа қандай да бiр өзгерiстер мен толықтырулар енгiзуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) белгiленген қозғалыс бағытынан ауытқуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Арнайы рұқсатта көрсетілген қозғалыс жылдамдығын арттыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 30 км/сағат және одан жоғары жылдамдықпен келе жатқан автокөлiк құралдарын басып озуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) басқа көлiк құралдарын сүйретуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қозғалысты қолайсыз ауа-райы жағдайларында (көктайғақ, көрiнiм 100 метрден кем және т.с.с.) жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) егер тасымалдау шарттарында мұндай қозғалыс тәртiбi белгiленбесе, жол жиегімен жүруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жолдың жүру бөлігінiң шегінен тысқары орналасқан арнайы тұрақтардан тыс жерлерге тоқтауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) автокөлiк құралының техникалық жарамсыздығы туындаған немесе қозғалыс қауiпсiздігіне және (немесе) жүктiң сақталуына қауiп төндiретiн жүктiң бекiтiлуi бұзылған кезде қозғалысты жалғастыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Автокөлiк құралдарының салмақтық және габариттiк параметрлерiн айқындау кезiнде өлшеу жабдығының тасымалдаушының пайдасына шешiлетiн белгіленген ауытқулықтарын ескере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес автокөлік құралының параметрлерін өлшеу актісі жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автокөлік құралының параметрлерін өлшеу актілері қатаң есептілік бланкілері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Ауыр салмақты және (немесе) ірі габаритті автокөлік құралдарының жол берілетін салмақтық және (немесе) габаритті параметрлерінің асып кету фактісі анықталған жағдайда, "Әкімшілік құқық бұзушылық туралы" 2014 жылғы 5 шілдедегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді қамтамасыз ету шаралары қабылданады және мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) автокөлік құралының салмақтық және (немесе) габариттік параметрлерін асыра отырып, жол жүру бағыты бойынша әрі қарай жүксіз немесе бөлінбейтін жүкпен не мамандандырылған автомобиль-цистерналарында тасымалданатын сұйық жүкпен жүру және автокөлiк құралдарының жол жүру бағыты іс жүзінде жүріп өткен жолына алым сомасын төлеу, сондай-ақ осы Қағидаларда белгіленген тәртіпте арнайы рұқсат қағазын ала отырып жүріп өту, алдағы бөлігіне алым соммасын төлеу, жүксіз немесе бөлінбейтін жүгі не мамандандырылған автомобиль-цистерналарында тасымалданатын сұйық жүгі бар ір габаритті және (немесе) ауыр салмақты автокөлік құралдарының арнайы рұқсатсыз жүріп өткені анықталған кезде, сондай-ақ арнаы рұқсаттың мерзімі өтіп кеткен кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының автомобиль жолдарымен жүруге арналған автокөлік құралдарының рұқсат етілген параметрлеріне сәйкес келтіру үшін тасымалдаушының автокөлік құралын артық жүктен босатуы, сондай-ақ Қазақстан Республикасының аумағынан Еуразиялық экономикалық одақтың кедендік шекарасымен тұспа-тұс келетін Қазақстан Республикасының Мемлекеттік шекарасы арқылы автокөлік құралы шыққан кезде және арнайы рұқсат берілместен іс жүзінде жүріп өткен бағыттың бір бөлігі үшін автокөлiк құралдарының жүріп өтуіне алым сомасын төлеу - бөлінбейтін жүк немесе мамандандырылған автомобиль-цистерналарында тасымалданатын сұйық жүкке жатпайтын жүгі бар ірі габаритті және (немесе) ауыр салмақты автокөлік құралының жүріп өткені анықталған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) автокөлiк құралдарының жүріп өтуі үшiн төленген алымға қосымша осы Қағидаларда белгіленген тәртіпті бұза отырып және салмақтық және габариттік параметрлердi іс жүзінде көрсете отырып, осы Қағидаларда белгілеген тәртіппен арнайы рұқсатты ала отырып, іс жүзінде жүріп өткен бағыт үшін автокөлiк құралдарының алымын тасымалдаушы төлегеннен кейін - iрi габаритті және (немесе) ауыр салмақты автокөлiк құралының арнайы рұқсатта көрсетілген параметрлерінің бiрiнен асып кету фактісі анықталған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тасымалдаушы іс жүзінде жүріп өткен бағыт бойынша автокөлік құралдарының жүріп өтуі үшін алым сомасын төлеген және осы Қағидаларда белгіленген тәртіппен арнайы рұқсатты алғаннан кейін - iрi габаритті және (немесе) ауыр салмақты автокөлiк құралының жолды арнайы рұқсатта көрсетілген бағыттан ауытқи отырып жүріп өтуі анықталған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3275,231 +3457,389 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мерзімде әкімшілік полициясы ілесіп жүру автомобилін бөлгеннен кейін - осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда ірі габаритті және (немесе) ауыр салмақты автокөлік құралының ілесіп жүру автомобилінсіз жүріп өтуі анықталған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының автомобиль жолдарымен жүруге арналған автокөлік құралдарының рұқсат етілген параметрлеріне сәйкес келтіру үшін тасымалдаушының автокөлік құралын артық жүктен босатуы, сондай-ақ Қазақстан Республикасының аумағынан Еуразиялық экономикалық одақтың кедендік шекарасымен тұспа-тұс келетін Қазақстан Республикасының Мемлекеттік шекарасы арқылы автокөлік құралының шығуы үшін және іс жүзінде жүріп өткен жол үшін алым сомасын төлеу - бөлінбейтін жүкке немесе мамандандырылған автомобиль-цистерналарында тасымалданатын сұйық жүкке жатпайтын жүгі бар, арнайы рұқсаты бар ірі габаритті және (немесе) ауыр салмақты автокөлік құралының жүріп өткені анықталған кезде тасымалдау қалпына келтіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z149" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жүксіз немесе бөлінбейтін жүкпен не болмаса арнайы автомобиль-цистерналарда тасымалданатын сұйық жүкпен ірі габаритті және (немесе) ауыр салмақты автокөлік құралымен маршрут бойымен ары қарай жүруі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автокөлік құралдарының нақты жүріп өткен маршрут бөлігіндегі қозғалысы үшін алым сомасын төлегеннен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      белгілі бір маршрут бойынша келісуші ұйым тұрақты негізде белгілеген жол бойындағы инфрақұрылымдар арқылы жүру мүмкіндігін қамтамасыз ететін шекті салмақтық және (немесе) габариттік параметрлер сақталған жағдайда, арнайы рұқсат алмай-ақ жүру маршрутының бөлігі үшін алым сомасын төлеу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Ауыр салмақты және (немесе) ірі габаритті автокөлік құралдарының жүріп өтуіне арнайы рұқсатты беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      28. "Ауыр салмақты және (немесе) ірі габаритті автокөлік құралдарының жүріп өтуіне арнайы рұқсатты беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызметті) осы Қағидаларға </w:t>
+      28. "Ауыр салмақты және (немесе) ірі габаритті автокөлік құралдарының жүріп өтуіне арнайы рұқсатты беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызметті) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініштерді (бұдан әрі - өтініш) тасымалдаушылардың (бұдан әрі - көрсетілетін қызмет алушы) беруі арқылы Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Көлiк комитетiнiң аумақтық органдары және Еуразиялық экономикалық одақтың кедендік шекарасымен тұспа-тұс келетін Қазақстан Республикасының Мемлекеттік шекарасы арқылы автокөлік құралдарын өткізу пункттерінде, сондай-ақ тауарларды Еуразиялық экономикалық одақтың кедендік шекарасы арқылы өткізудің өзге де орындарындағы мемлекеттік кіріс органдары (бұдан әрі - көрсетілетін қызметті беруші) "электрондық үкімет" веб-порталы (бұдан әрі - портал) арқылы көрсетеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініштерді (бұдан әрі – өтініш) тасымалдаушылардың (бұдан әрі – көрсетілетін қызмет алушы) тіркелген жері бойынша беруі арқылы Қазақстан Республикасы Көлік министрлігінің Автомобиль көлігі және көліктік бақылау комитетiнiң (бұдан әрі – Комитет) аумақтық органдары және Еуразиялық экономикалық одақтың кедендік шекарасымен тұспа-тұс келетін Қазақстан Республикасының мемлекеттік шекарасы арқылы автокөлік құралдарын өткізу пункттерінде, сондай-ақ тауарларды Еуразиялық экономикалық одақтың кедендік шекарасы арқылы өткізудің өзге де орындарындағы мемлекеттік кіріс органдары (бұдан әрі – көрсетілетін қызметті беруші) "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 14.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 297</w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Көлік министрінің 18.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген (бұдан әрі – Негізгі талаптар тізбесі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3572,90 +3912,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Жеке басты куәландыратын құжат мәліметтерін көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Көрсетілетін қызметті алушы егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісімін береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3738,70 +4078,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="77"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Өтінішті портал арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызметке көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3820,70 +4160,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="78"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Көрсетілетін қызметті берушіге өтініш келіп түскен кезде оны тіркеу және онда қамтылған мәліметтерді ұсынылған ақпараттың толықтығы, қауіпті жүктерді тасымалдайтын көлік құралының жүргізушісін даярлау туралы куәлік тұрғысынан тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттарды қарау нәтижелері бойынша көрсетілетін қызметті алушының кабинетіне көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында мынадай нәтижелердің бірі жіберіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4048,110 +4388,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Өтініш беруші жұмыс уақыты аяқталғаннан кейін портал арқылы Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген жағдайда, өтініштерді қабылдау келесі жұмыс күнінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z100" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Арнайы рұқсатты алуға өтінішті қарастыру мерзімі ол тіркелген күннен бастап 2 (екі) жұмыс күнін, ал тасымалдау бағытын келісу қажет болмаған жағдайда - 1 (бір) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z101" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Көрсетілетін қызметті беруші осы Қағидалардың 38-тармағында көрсетілген мерзім ішінде тасымалдаушыны Арнайы рұқсатты беру және Кодексте белгіленген ставкалар бойынша және тәртіппен ірі габаритті және (немесе) ауыр салмақты автокөлік құралының жүріп өткені үшін төленуі қажет алым сомасы туралы тасымалдаушыға хабарлайды немесе Арнайы рұқсат беруден дәлелді бас тартуды береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тасымалдаушыға хабар берген күнінен бастап бес жұмыс күні ішінде автокөлік құралдарының жүріп өткені үшін алым сомасы төлемінің болмауы жағдайда, арнайы рұқсатты беру жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4188,70 +4528,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Арнайы рұқсат қозғалыс маршрутын белгілегеннен және Кодексте белгіленген мөлшерлемелер бойынша автокөлік құралдарының жүріп өтуі үшін алым (бұдан әрі - алым) сомасы төленгеннен кейін 1 (бір) жұмыс күнінен астам емес мерзімде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4280,286 +4620,286 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="83"/>
+    <w:bookmarkStart w:name="z110" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Көрсетілетін қызметті беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда өтінішті қарау барысында тасымалдаушының өтінішін келісуші ұйымдармен келісуді жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті келісу мерзімі ол келіп түскен күннен бастап 1 (бір) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісуші ұйымнан белгіленген мерзімде жауап болмаған жағдайда, тасымалдаушының өтініші келісілген болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="84"/>
+    <w:bookmarkStart w:name="z111" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Ұсынылған тасымалдау маршрутын келiсу кезiнде тасымалдау қауiпсiздiгiн, жолдардың, жол құрылысы мен өзге де инженерлiк құрылыстардың сақталуын қамтамасыз ету, жол жүру бағытындағы қозғалыс қауiпсiздiгiн қамтамасыз ету жөнiнде қосымша шаралар қабылдау қажеттілігi бөлiгiнде жүру жолы бойынша автомобиль жолдарының, жол құрылысы мен өзге де инженерлiк құрылыстардың көтерушілік қабiлетi және өткiзу қабiлеті бағаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z112" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z112" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Автомобиль жолдарының жол құрылыстары мен өзге де инженерлiк құрылыстардың көтерушілік қабілетiн бағалау үшiн есептеудiң сынақтан өткiзiлген әдiстерiн, жолдардың жол құрылыстары мен өзге де инженерлiк құрылыстардың жай-күйi туралы ақпаратты, сондай-ақ қосымша зерттеулердің материалдарын пайдалануға рұқсат етiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z113" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z113" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Егер тасымалдаушы ұсынған бағыт бойынша iрi габаритті және (немесе) ауыр салмақты автокөлік құралын өткізудің теріс көрсеткіштері болмаса, онда келісуші ұйым отандық тасымалдаушының өтiнiшінде портал арқылы, ал шетелдік тасымалдаушының өтiнiшінде мөрмен куәландыра отырып, жазбаша түрде өз шешiмiн растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z114" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z114" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Егер тасымалдаушы ұсынған бағыт бойынша ipi габаритті және (немесе) ауыр салмақты автокөлік құралының жүріп өтуі мүмкін болмаса немесе егер оны жүзеге асыру үшін жол жамылғысын немесе жол құрылыстарын нығайту бойынша қосымша шаралар жүргізу талап етілетін болса, келісуші ұйым бұл туралы уәкілетті органды немесе мемлекеттік кіріс органдарын жазбаша түрде не электрондық құжат нысанында хабардар етеді немесе күшейту жұмыстарын орындау қажет болған кезде басқа жол жүру бағытын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z115" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z115" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Арнайы рұқсатты алуға өтiнiш:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z116" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z116" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) автокөлiк құралы табиғи немесе техногендiк сипаттағы төтенше жағдайларды жою үшiн жұмысқа тартылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z117" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z117" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бұрын алынған арнайы рұқсатта көрсетілген автокөлік құралының техникалық сипаттамалары және салмақтық-габариттік параметрлері сәйкес болған кезде көлік құралын ауыстырған (сынған жағдайларда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z118" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z118" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұрын алынған арнайы рұқсаттың мерзімі аяқталғанға дейін 2 (екі) жұмыс күні қалғанда арнайы рұқсаттың қолданылу мерзімін ұзартқан жағдайларда 1 (бір) жұмыс күнінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың осы тармағының 2) және 3) тармақшаларында көзделген жағдайларда, автокөлiк құралдарының жүріп өтуі үшiн алым өндірілмейді және бұрын алынған арнайы рұқсатта көлік құралы ауыстырылғаны немесе арнайы рұқсаттың қолдану мерзімі ұзартылғаны туралы өзгерістер енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4570,328 +4910,386 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы рұқсаттың қағаз тасығышындағы өзгерістер уәкілетті орган немесе мемлекеттік кіріс органдары басшысының немесе оның орынбасарының қолы қойылады және мөрмен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы рұқсаттағы ұзарту мерзімі күнтізбелік 15 (он бес) күннен аспауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="92"/>
+    <w:bookmarkStart w:name="z119" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Өтiнiште көрсетiлген мәлiметтер мен деректемелер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z120" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z120" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер тасымалдаушы заңды тұлға болып табылса, бiрiншi басшының (оның орынбасарының немесе сенiмдi адамының) қолымен және мөрмен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z121" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z121" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер тасымалдаушы жеке тұлға болып табылса, қолымен және жеке басын куәландыратын құжат деректері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z122" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z122" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер тасымалдаушы дара кәсіпкер болып табылса, қолымен және дара кәсіпкер ретінде тіркелгені туралы куәлігінде қамтылған деректер көрсетіле отырып куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық сұрау салуды беру кезінде мәлiметтер мен деректемелер электрондық цифрлық қолтаңбамен куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="96"/>
+    <w:bookmarkStart w:name="z123" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Көрсетілген мерзiм iшінде жарамды болатын арнайы рұқсат белгiленген бағыт бойынша бiр тұрпатты iрi габаритті және (немесе) ауыр салмақты бөлінбейтін жүкті немесе мамандандырылған автомобиль-цистерналарында сұйық жүкті тасымалдайтын бiр автокөлiк құралына берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...15 lines deleted...]
-      Арнайы рұқсат алты айға дейiнгi мерзiмге бір сапарға беріледі.</w:t>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы рұқсат 5 сапарға дейін – күнтізбелік 45 күнге дейінгі мерзімге, 6 сапардан 10 сапарға дейін – күнтізбелік 90 күнге дейінгі мерзімге, ал 10 сапардан астам сапарға – алты айға дейінгі мерзімге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Арнайы рұқсат Қазақстан Республикасының Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 5 шілдедегі № 492 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33042 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Жолдарда көлік құралдарының жүрісін тоқтату немесе уақытша шектеу қағидаларына сәйкес белгіленген көктемгі шектеу кезеңдерін ескере отырып беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 13.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 297</w:t>
+        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда - ҚР Көлік министрінің 18.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="97"/>
+    <w:bookmarkStart w:name="z124" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. Арнайы рұқсат осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша электронды түрде дайндалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z125" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z125" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Берілген арнайы рұқсаттар туралы мәліметтер уәкілетті органның электронды ақпараттық ресурсында қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z126" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z126" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы деректерді мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5000,70 +5398,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="100"/>
+    <w:bookmarkStart w:name="z128" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге және (немесе) лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5552,134 +5950,127 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="101"/>
+    <w:bookmarkStart w:name="z137" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының аумағы арқылы ауыр салмақты және (немесе) iрi габаритті автокөлік құралдарының жүріп өтуіне арнайы рұқсат № _____</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасының аумағы арқылы ауыр салмақты және (немесе) iрi габаритті автокөлік құралдарының жүріп өтуіне арнайы № __________рұқсат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Көлік министрінің 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6098,1473 +6489,1300 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 1. Көлік құралының параметрлері:</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көлік құралының параметрлері:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1230"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралының жалпы салмағы, тоннамен______________</w:t>
+Көлік құралының жалпы салмағы, тонна____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүктің салмағы, тоннамен</w:t>
+жүктің салмағы, тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұзындығы, метрмен______________</w:t>
+Ұзындығы, метр________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ені, метрмен____</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+ені, метр_____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-биіктігі, метрмен____</w:t>
+биіктігі, метр_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралының артқы сыртқы нүктесінен жүктің тысқары шығуы, метрмен</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+Дөңгелектер осьтерінің орналасу схемасы және олардың арасындағы қашықтық, метр</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...314 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осьтерге түсетін жүктеме, тонн</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осьтері бойынша жүктеме, тоннамен</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...652 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2. Ілесіп жүру үшін бөлінген көлік құралдары</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ілесіп жүру үшін бөлінген көлік құралдары</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7578,51 +7796,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маркасы</w:t>
+Марка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7724,102 +7942,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нөмірлік белгісі______________</w:t>
+Нөмірлік белгісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3. Жүкті тасымалдаушы ұйымның деректері</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жүкті тасымалдаушы ұйымның деректері</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7833,51 +8053,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы/ТАӘА /</w:t>
+Атауы/ТАӘ/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7959,373 +8179,321 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. 20___жылғы "____" __________ бастап 20___ жылғы "____" __________ дейін жалпыға ортақ пайдаланылатын жолдар бойынша жылдамдығы 60 км/сағаттан астам емес, ал жасанды құрылыстарда 10 км/сағат жүруге рұқсат етіледі.</w:t>
-[...321 lines deleted...]
-      Ескертпе: арнайы рұқсаттың барлық бағандары біркелкі сиямен толтырылуы тиіс (толтырылмаған бағандар сызылып тасталады).</w:t>
+      4. 20___жылғы "____" __________ бастап 20___ жылғы "____" __________ дейін __ сапарға, жалпыға ортақ пайдаланылатын жолдар бойынша жылдамдығы 60 км/сағаттан астам емес, ал жасанды құрылыстарда 10 км/сағат жүруге рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қозғалыстың ерекше жағдайлары: Бөлінбейтін жүктерді не мамандандырылған автомобиль-цистерналарда тасымалданатын сұйық жүктері бар отандық және шетелдiк iрi габаритті және (немесе) ауыр салмақты жүктерді автокөлiк құралдарымен ЖҚЕ мен ҚР ИИДМ-нің 2015 жылғы 27 ақпандағы № 206 бұйрығымен бекітілген Қазақстан Республикасының аумағында ірі габаритті және ауыр салмақты жүктерді тасымалдауды ұйымдастыру және оны жүзеге асыру қағидаларының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11395 болып тіркелген) талаптарына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жүріп өткені үшін алымдар есебі ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем сомасы ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасының аумағында ірі габаритті және ауыр салмақты жүктерді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тасымалдауды ұйымдастыру және оны жүзеге асыру қағидаларының негізгі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      талаптарымен таныстым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізгі тартқыштың жүргізушісі____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ТАӘ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүкпен ілесіп жүретін тұлға _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ТАӘ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Рұқсат _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________ берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уәкілетті органның атауы, тегі, аты, әкесінің аты (бар болса), берілген күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: арнайы рұқсаттың барлық бағандары біркелкі сиямен толтырылуға тиіс (толтырылмаған бағандар сызылып тасталады).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12508,134 +12676,127 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="102"/>
+    <w:bookmarkStart w:name="z142" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ауыр салмақты және (немесе) ірі габаритті автокөлік құралының жүріп өтуіне арнайы рұқсатты алу (ұзарту) үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Көлік министрінің 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12720,51 +12881,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сәйкестендiру нөмiрi (ЖСН) / бизнес-сәйкестендiру нөмiрi (БСН)</w:t>
+Жеке сәйкестендiру нөмiрi (ЖСН)/ бизнес-сәйкестендiру нөмiрi (БСН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12866,51 +13027,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жүктің атауы </w:t>
+ Жүктің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13166,51 +13327,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралының түрі</w:t>
+Көлік құралының типі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13596,51 +13757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүргізушінің тегі, аты, әкесінің аты (болған кезде):</w:t>
+Жүргізушінің тегі, аты, әкесінің аты (бар болса):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13963,60 +14124,62 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік нөмірi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Автокөлік құралының жүгін қоса есептегендегі нақты салмақтық және габариттік параметрлері</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автокөлік құралының жүгін қоса есептегендегі нақты салмақтық және габариттік параметрлері</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -14044,89 +14207,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Параметрлерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14196,85 +14358,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жол бетінен биіктігі, метрмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14336,85 +14497,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ені, метрмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14476,85 +14636,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұзындығы, метрмен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14610,91 +14769,90 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралының артқы сыртқы нүктесінен жүктің тысқары шығуы, метрмен</w:t>
-            </w:r>
+Жүктің көлік құралының артқы сыртқы нүктесінен тыс шығуы, метрмен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14756,85 +14914,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Толық салмағы, тоннамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14896,85 +15053,84 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тіркеменің толық салмағы, тоннамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15702,51 +15858,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осьтерінің арақашықтығы (метрмен)</w:t>
+Осьтердің арасындағы арақашықтық (метрмен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16031,51 +16187,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оське нақты жүктеме (тоннамен)</w:t>
+Оське түсетін нақты жүктеме (тоннамен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16339,196 +16495,178 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...72 lines deleted...]
-      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді </w:t>
+        <w:t>
+      Автокөлiк құралы табиғи немесе техногендiк сипаттағы төтенше жағдайларды жою</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшiн тартылған (Х)__________________________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша деректер _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса берілетін құжаттар: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       пайдалануға келісемін </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      * Ескертпе: толық емес және (немесе) анық емес ақпарат өтінішті қабылдаудан бас тартуға негіз болып табылады.</w:t>
+        <w:t>
+      __________________________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16661,89 +16799,109 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Ауыр салмақты және (немесе) ірі габаритті автокөлік құралдарының жүріп өтуіне арнайы рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+        <w:t xml:space="preserve"> "Ауыр салмақты және (немесе) ірі габаритті автокөлік құралдарының жүріп өтуіне арнайы рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 13.09.2024 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Көлік министрінің 18.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 297</w:t>
+        <w:t>№ 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16848,69 +17006,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыр салмақты және (немесе) ірі габаритті автокөлік құралдарының жүріп өтуіне арнайы рұқсат беру</w:t>
-[...17 lines deleted...]
-1) Арнайы рұқсат беру;</w:t>
+1) Арнайы рұқсатты беру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Бұрын берілген арнайы рұқсат бойынша көлік құралын ауыстыру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17015,51 +17155,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетiнiң аумақтық органдары және Еуразиялық экономикалық одақтың кедендік шекарасымен тұспа-тұс келетін Қазақстан Республикасының Мемлекеттік шекарасы арқылы автокөлік құралдарын өткізу пункттерінде, сондай-ақ тауарларды Еуразиялық экономикалық одақтың кедендік шекарасы арқылы өткізудің өзге де орындарындағы Қазақстан Республикасының мемлекеттік кіріс органдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Мемлекеттік қызметті Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетiнiң аумақтық органдары және Еуразиялық экономикалық одақтың кедендік шекарасымен тұспа-тұс келетін Қазақстан Республикасының Мемлекеттік шекарасы арқылы автокөлік құралдарын өткізу пункттерінде, сондай-ақ тауарларды Еуразиялық экономикалық одақтың кедендік шекарасы арқылы өткізудің өзге де орындарындағы Қазақстан Республикасының мемлекеттік кіріс органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17241,51 +17381,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Арнайы рұқсат беру – құжаттарды қарастыру нәтижелері туралы хабарламаны беру:</w:t>
+1) Арнайы рұқсатты беру – құжаттарды қарастыру нәтижелері туралы хабарламаны беру:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тасымалдау маршрутын келісу қажет болған жағдайда – 2 (екі) жұмыс күні тасымалдау маршрутын келісу қажет болмаған жағдайда – 1 (бір) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17295,105 +17435,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автокөлiк құралы табиғи немесе техногендiк сипаттағы төтенше жағдайларды жою үшiн жұмысқа тартылған жағдайда – 1 (бір) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының аумағы арқылы ауыр салмақты және (немесе) iрi көлемді көлiк құралдарының жүрiп өтуіне арнайы рұқсат (бұдан әрі – арнайы рұқсат) (бес жұмыс күні ішінде алымды төлегенін растайтын құжатты көрсетілетін қызметті берушіге келіп түскен сәттен бастап) не бас тарту туралы дәлелдi жауап – 1 (бір) жұмыс күні;</w:t>
+Қазақстан Республикасының аумағы арқылы ауыр салмақты және (немесе) iрi көлемді көлiк құралдарының жүрiп өтуіне арнайы рұқсат (бұдан әрі – арнайы рұқсат) (алымды төлегенін растайтын құжатты көрсетілетін қызметті берушіге келіп түскен сәттен бастап бес жұмыс күні ішінде) не бас тарту туралы дәлелдi жауап – 1 (бір) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Бұрын берілген арнайы рұқсат бойынша көлік құралын ауыстыру – 1 (бір) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Арнайы рұқсаттың қолданылу мерзімін ұзарту –</w:t>
-[...17 lines deleted...]
-1 (бір) жұмыс күні.</w:t>
+3) Арнайы рұқсаттың қолданылу мерзімін ұзарту – 1 (бір) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17462,51 +17584,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлері электрондық (ішінара автоматтандырылған).</w:t>
+Барлық кіші түрлері бойынша электрондық (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17593,51 +17715,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы Қағидалардың 1-қосымшаға сәйкес нысан бойынша арнайы рұқсат;</w:t>
+1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша арнайы рұқсат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) құжаттарды одан әрі қараудан дәлелді бас тарту;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17683,69 +17805,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) арнайы рұқсаттың қолдану мерзімін ұзарту.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесінің түпнұсқалығын порталда тексеруге болады.</w:t>
+Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының кабинетіне мемлекеттік қызмет берушінің уәкілетті тұлғасы қол қойған электрондық құжат нысанында жіберіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі пайдаланушы кабинетіне көрсетілетін қызметті берушінің уәкілетті адамымен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
+Мемлекеттік қызмет көрсету нәтижесінің түпнұсқалығын порталда тексеруге болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланушы кабинетінде көрсету үшін сұрауды қабылдау туралы мәртебе көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17814,107 +17954,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Арнайы рұқсат беру:</w:t>
+1) Арнайы рұқсатты беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызмет ақылы негізде көрсетіледі. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет ақылы негізде көрсетіледі.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> белгіленген алым мөлшерлемелері бойынша республикалық бюджетке төленеді.</w:t>
+Ірi көлемді және (немесе) ауыр салмақты отандық және шетелдiк автокөлiк құралдарының Қазақстан Республикасының аумағы арқылы жүрiп өтуі үшін алым (бұдан әрі – алым) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексінің (Салық кодексі) 554-бабы 3-тармағында белгіленген алым мөлшерлемелері бойынша республикалық бюджетке төленеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Бұрын берілген арнайы рұқсат бойынша көлік құралын ауыстыру - тегін түрде.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17983,51 +18103,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18074,50 +18194,68 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш демалыс (сенбі және жексенбі) және мереке күндерінен басқа сағат 16.00-ден кейін келіп түскен жағдайда мемлекеттік көрсетілетін қызмет келесі жұмыс күнінде көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызмет жеделдетілген қызмет көрсетусіз кезек тәртібімен көрсетіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсетілетін қызмет алушының тіркелген жері бойынша көрсетіледі. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18222,69 +18360,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталда көрсетілетін қызметті алушының ЭЦҚ-мен қол қойылған электрондық құжат нысанындағы сұрау салуы.</w:t>
+Порталда көрсетілетін қызметті алушының цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанындағы сұрау салуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басты куәландыратын құжат, жеке кәсіпкерді және заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттар, жылжымалы мүлікке құқық белгілейтін құжаттар, ірi көлемді және (немесе) ауыр салмақты отандық және шетелдiк автокөлiк құралдарының Қазақстан Республикасының аумағы арқылы жүрiп өтуі үшін алым сомасын бюджетке төлегенін растайтын құжат (ЭҮТШ арқылы төленген жағдайларда) мәліметтерін көрсетілетін қызметті беруші немесе Мемлекеттік корпорацияның қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Жеке басын куәландыратын құжат, жеке кәсіпкерді және заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттар, жылжымалы мүлікке құқық белгілейтін құжаттар, ірi көлемді және (немесе) ауыр салмақты отандық және шетелдiк автокөлiк құралдарының Қазақстан Республикасының аумағы арқылы жүрiп өтуі үшін алым сомасын бюджетке төлегенін растайтын құжат (ЭҮТШ арқылы төленген жағдайларда) мәліметтерін көрсетілетін қызметті беруші немесе Мемлекеттік корпорацияның қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18371,143 +18509,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+2) қызмет алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға, сондай-ақ Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының № 342 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11009 болып тіркелген) Қазақстан Республикасының автомобиль жолдарымен жүруге арналған автокөлік құралдарының рұқсат етілген параметрлеріне сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
-[...35 lines deleted...]
-5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+3) мемлекеттік қызметті көрсету үшін талап етілетін келісу туралы сұрау салуға келісуші ұйымдардың теріс жауабы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-6) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+6) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18540,51 +18622,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге талаптар</w:t>
+Мемлекеттік қызметті көрсетудің ерекшеліктерін ескере отырып қойылатын өзге талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18594,87 +18676,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Мемлекеттік қызметті көрсету орындарының мекенжайлары интернет-ресурстарда орналастырылған: Министрліктің – www. gov. kz "Автомобиль көлігі және көліктік бақылау комитеті" бөлімінің "Мемлекеттік көрсетілетін қызметтер" бөлімде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Көрсетілетін қызметті алушының Мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтерді көрсету тәртібі және мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
+2) Көрсетілетін қызметті алушының мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтерді көрсету тәртібі және мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті ЭЦҚ-сы болған шарттарды портал арқылы электрондық нысанда алады</w:t>
+3) Көрсетілетін қызметті ЭЦҚ болған жағдайда портал арқылы электрондық нысанда алады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18902,55 +18984,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>