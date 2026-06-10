--- v0 (2025-10-05)
+++ v1 (2026-06-10)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e85a2b9" w14:textId="e85a2b9">
+    <w:p w14:paraId="3e7f5b5" w14:textId="3e7f5b5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,8268 +86,8689 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қоғамдық тәртіпті қамтамасыз ету жөніндегі іс-шараларға азаматтарды тартудың тәртібі, нысандары және түрлері туралы ережені бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2004 жылғы 27 қарашадағы № 641 бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...38 lines deleted...]
-        <w:t>4-бабының</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ішкі істер министрінің м.а. 2015 жылғы 19 маусымдағы № 463 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 19 маусымда № 11392 тіркелді. Күші жойылды - Қазақстан Республикасы Ішкі ісиер министрінің 2026 жылғы 27 ақпандағы № 144 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Ішкі істер министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қоғамдық тәртiптi қамтамасыз етуге азаматтардың қатысуы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Қоғамдық тәртіпті қамтамасыз ету жөніндегі іс-шараларға азаматтарды тартудың тәртібі, нысандары және түрлері туралы ережені бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2004 жылғы 27 қарашадағы № 641 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3326 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұйрықтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бақылау және қадағалау функцияларына байланысты емес, қоғамдық тәртiптi қамтамасыз ету жөнiндегi iс-шараларға азаматтарды тарту ережесін, олардың нысандары мен түрлерiн бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұйрықтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) осы бұйрыққа 1-қосымшаға сәйкес Бақылау және қадағалау функцияларына байланысты емес, қоғамдық тәртiптi қамтамасыз ету жөнiндегi iс-шараларға азаматтарды тарту ережесі, олардың нысандары мен түрлерi туралы;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұйрықтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) осы бұйрыққа 2-қосымшаға сәйкес қоғамдық тәртіпті қамтамасыз етуге қатысушы азаматтар үшін куәлік үлгісі және эмблема символикасы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Облыстардың, Астана, Алматы қалаларының, Көліктегі ішкі істер департаменттерінің бастықтары:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұйрықтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитетіне (И.В. Лепеха) жүктелсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілген бұйрықпен бекітілген Қоғамдық тәртіпті қамтамасыз ету жөніндегі іс-шараларға азаматтарды тартудың тәртібі, нысандары және түрлері туралы ережеде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұйрықтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Осы бұйрық алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қоғамдық тәртіпті қамтамасыз ету жөніндегі іс-шараларға азаматтарды тартудың тәртібі, нысандары және түрлері туралы ереже осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "полициянын коғамдық көмекшісі" омырау белгісі эталонының сипаттамасы және полицияның қоғамдық көмекшісі куәлігінің үлгісі осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитеті (И.В. Лепеха):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақтан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы мемлекеттік тіркегеннен кейін күнтізбелік он күн ішінде ресми жариялауға жолдауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Ішкі істер министрлігінің ресми интернет-ресурсына жариялауды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитетіне (И.В. Лепеха) жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министрдің міндетін атқарушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+полиция генерал-лейтенанты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 19 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 463 бұйрығына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2004 жылғы 27 қарашадағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 641 бұйрығына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бақылау және қадағалау функцияларына байланысты емес қоғамдық</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3326 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тәртіпті қамтамасыз ету жөніндегі іс-шараларға азаматтарды</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тарту ережесі, олардың нысандары мен түрлері</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      «Бақылау және қадағалау функцияларына байланысты емес, қоғамдық тәртiптi қамтамасыз ету жөнiндегi iс-шараларға азаматтарды тарту ережесін, олардың нысандары мен түрлерiн бекіту туралы»;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Бақылау және қадағалау функцияларына байланысты емес қоғамдық тәртіпті қамтамасыз ету жөніндегі іс-шараларға азаматтарды тарту ережесі, олардың нысандары мен түрлері (бұдан әрі – Ереже) Қазақстан Республикасында қоғамдық тәртіпті қамтамасыз ету жөніндегі іс-шараларға азаматтарды тартудың тәртібін, нысандары мен түрлерін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қоғамдық тәртіпті қамтамасыз етуге азаматтардың және қоғамдық құрылымдардың қатысуына байланысты туындайтын қатынастарды құқықтық реттеу Қазақстан Республикасы Конституциясының ережелеріне негізделеді және оны "Қоғамдық тәртіпті қамтамасыз етуге азаматтардың қатысуы туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (әрі қарай - Заң) және өзге де нормативтік құқықтық актілері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қоғамдық тәртіпті қамтамасыз етуге азаматтардың қатысуы "Қоғамдық тәртіпті қамтамасыз етуге азаматтардың қатысуы туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне сәйкес олардың ішкі істер органдарына ерікті түрде жәрдемдесуі арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтар өз қызметін заңдылық, адамның және азаматтың құқықтары мен бостандықтарын құрметтеу мен сақтау принциптері негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Қоғамдық тәртіпті қамтамасыз етуге азаматтардың қатысу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>нысандары мен түрлері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Азаматтар қоғамдық тәртіпті қамтамасыз етуге өзінің қатысу құқығын мынадай нысандарда іске асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұжымдық нысандарда іске асыра алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қоғамдық тәртіпті қамтамасыз етуге азаматтардың жеке қатысуы олардың ішкі істер органдарына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дайындалып жатқаны, жасалып жатқаны немесе жасалған құқық бұзушылықтардың өздеріне мәлім болған фактілері туралы, оларға ықпал еткен себептер мен жағдайлар туралы хабарлауда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) учаскелік полиция инспекторларының және кәмелетке толмағандар ісі жөніндегі бөлімшелердің профилактикалық есебіне алынуы тиіс адамдарды анықтауға, олармен ішкі істер органының аталған қызметтері қызметкерлерінің тікелей қатысуымен жеке профилактикалық жұмысты жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кәмелетке толмағандар арасындағы құқық бұзушылықтардың алдын алу мен балалардың қараусыз және қадағалаусыз қалуын ескертуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Қазақстан Республикасы Үкіметінің 2014 жылғы 13 қарашадағы № 1196 қаулысымен бекітілген Жол жүрісі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қағидаларын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Жол жүрісі қағидалары) насихаттауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) құқықтық білімдерді насихаттауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) құрамында есірткі заттары бар өсімдіктерді, сондай-ақ құрамында есірткісі бар жабайы өсімдіктерді заңсыз өсіру мен жинау фактілерін анықтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) спирттік ішімдіктерді ішуге, есірткі құралдарын және психотроптық заттарды пайдалануға, жезөкшелікпен айналысуға арналған притондарды, сондай-ақ осындай мақсаттарға арналған жарамды ықтимал үй-жайларды анықтауға жәрдемдесу жолымен жүзеге асырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтар өзара келісуі бойынша және аумақтық ішкі істер органын хабардар ете отырып, тұрақты мекен-жайы, жұмыс және оқу орны немесе өзінің меншігі орналасқан жерде қоғамдық тәртіпті сақтау үшін ұжымдаса отырып қатысуы мүмкін. Мұндай қоғамдық құрылымдардың атауын азаматтар өз еркімен анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген көмек көрсету түрлерімен қатар, қоғамдық тәртіпті қамтамасыз етуге ұжымдаса отырып қатысатын азаматтар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көшелерде, алаңдарда, вокзалдарда, көлік магистральдарында және басқа да қоғамдық орындарда, сондай-ақ әртүрлі спорттық, мәдени-бұқаралық және ойын-сауық іс-шараларын өткізген кезде тікелей ішкі істер органдары қызметкерлерінің басшылығымен қоғамдық тәртіпті қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қайғылы оқиғалардан, жол-көлік оқиғаларынан және құқық бұзушылықтардан зардап шеккен, сондай-ақ дәрменсіз күйде жатқан адамдарға шұғыл көмек көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дүлей зілзала және басқа да төтенше оқиғалар кезінде адамдарды, мүлікті құтқаруға және қоғамдық тәртіпті сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жол қозғалысы қауіпсіздігін қамтамасыз етуге және жол-көлік оқиғаларының алдын алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мал жайылымдары мен басқа да мал жаятын және тұратын орындарды күзетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) астық өнімдерін және басқа ауылшаруашылық дақылдарын ұрлаудың алдын алуға және жолын кесуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жатақханалар мен оқу-өндірістік шеберханаларды қоса алғанда оқу орындарының аумақтарында қоғамдық тәртіпті сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көп қабатты үйлердің кіреберістерін және оған іргелес аумақтар күзетуге - консьерждер институтына қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген іс-шаралардың алдында, қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтармен учаскелік полиция пункттерінің базасында әкімшілік полиция қызметкерлері жүзеге асыратын құқықтық-түсіндіру жұмыстары жүргізіледі, оған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарға құқықтары мен міндеттерін түсіндіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) криминогендік жағдайдың жай-күйі және іздестірудегі адамдар туралы хабарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) есепте тұрған адамдармен жеке профилактикалық жұмыстар жүргізудің тәртібі мен ережелері туралы нұсқама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қажетті қорғану құқығын түсіндіру, құқыққа қарсы қол сұғушылықтардың жолын кесу, құқық бұзушыны ұстау және оны ішкі істер органдарына жеткізу үшін қажетті шаралардың тәртібі мен шегі, сондай-ақ қылмыстық, қылмыстық іс жүргізу және әкімшілік заңнаманың өзге де нормалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) төтенше оқиғалардың, қайғылы оқиғалардың салдарынан зардап шеккен, сондай-ақ дәрменсіз күйде жатқан азаматтарға көмек көрсетудің тәртібі мен ережесі туралы нұсқама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жол қозғалысы ережесін бұзу мен құқық бұзушылықтардың алдын алу кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтармен құқықтық-түсіндіру жұмысын ұйымдастыруды және жүргізуді бақылау ауданның, қаланың, облыстың, ішкі істер органдарының профилактикалық қызметке жетекшілік ететін басшыларына жүктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қоғамдық тәртіпті қамтамасыз ету саласындағы ішкі істер органдары мен азаматтардың қызметін үйлестіруді жергілікті атқарушы органдар әлеуметтік профилактика кеңестерінің және қоғамдық тәртіпті сақтауға қатысатын, қылмыстардың алдын алуға және ашуға ықпал еткен азаматтарды көтермелеу жөніндегі комиссиялардың отырысында өзара іс-қимыл жасасу нәтижелерін қарауға ұсыну жолымен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарға олардың құқық қорғау саласындағы құқықтары мен міндеттерін түсіндіру азаматтар осы мәселе бойынша көмек көрсетуге ниет білдірген әкімшілік полиция бөлімшесіне жүктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      «1) осы бұйрыққа 1-қосымшаға сәйкес Бақылау және қадағалау функцияларына байланысты емес, қоғамдық тәртiптi қамтамасыз ету жөнiндегi iс-шараларға азаматтарды тарту ережесі, олардың нысандары мен түрлерi туралы;»;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қоғамдық тәртіпті қамтамасыз етуге қатысуға ниет білдірген азамат ішкі істер органына еркін нысанда өтініш береді, оған Қазақстан Республикасының азаматы жеке куәлігінің не паспортының көшірмесін, өмірі мен денсаулығын сақтандыру туралы келісімшарт болған жағдайда оның көшірмесін қоса береді. Азаматтың өтінішінде ол қатысуға ниет білдірген қоғамдық тәртіпті қамтамасыз ету саласы және тиісті әкімшілік полиция бөлімшесінің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Ішкі істер органы өтініш келіп түскен күннен бастап күнтізбелік отыз күн ішінде азаматты наркологиялық, психоневрологиялық және өзге де есепке алу бойынша тексереді, одан кейін ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органына тиісті қолдаухат беріп, оған ұсынылған құжаттардың көшірмелерін қоса тіркейді, не қабылданған шешімнің себептерін көрсете отырып, өтініш берушіге жазбаша түрде бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамдық тәртіпті қамтамасыз етуге көмек көрсетуге ниет білдірген азаматтың өтінішін өндірісіне қабылдаған ішкі істер органының басшысы және әкімшілік полиция бөлімшесі тексеру іс-шараларын уақтылы жүргізуді және жинақталған материалдарды жергілікті атқарушы органға жіберуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органы келіп түскен қолдаухатты жеті жұмыс күні ішінде қарайды, азаматты тіркеуді жүргізеді және оны қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтардың есебіне алады, бұл туралы ішкі істер органын жазбаша түрде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Азаматтың тіркелгені туралы ақпаратты алғаннан кейін әкімшілік полиция бөлімшесі оған есепке алу ісін ашады, ол Ережеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтардың есепке алу істерін тіркеу журналында есепке алынады. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтар ұжымына бір бақылау ісі ашылады, ол Ережеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қоғамдық өзінше қызмет көрсету бірлестіктерін қадағалау істерін тіркеу журналында есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтар мен қоғамдық бірлестіктерді жалпы есепке алу және қоғамдық тәртіпті қамтамасыз ету саласындағы олардың қызметін үйлестіруді әкімшілік полиция бөлімшелері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Одан әрі жергілікті билік органдарында тіркелген, қоғамдық тәртіпті сақтауға қатысатын азаматтар тоқсанына кемінде бір рет наркологиялық, психоневрологиялық және өзге де есептер бойынша тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Кәмелетке толмаған азаматтардың және өздеріне қатысты қылмыстық іс қозғалған не Қазақстан Республикасы Қылмыстық кодексінің 79-бабының тәртібінде соттылығы өтелмеген немесе алынбаған, сондай-ақ наркологиялық, психоневрологиялық диспансерлерде есепте тұратын не сот шешімі бойынша әрекетке қабілетсіз немесе әрекет қабілеттілігі шектеулі деп танылған адамдардың қоғамдық тәртіпті қамтамасыз етуге қатысуына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Өтінішті қабылдамай тастау бас тартуға негіз болған себептер жойылған жағдайда өтініш берушінің қайта өтініш жасауына кедергі болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Құқықтық тәртіпті қамтамасыз етуге азаматтың қатысуын тоқтатуға негіз болатын жағдайлар мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтың қоғамдық тәртіпті қамтамасыз етуге одан әрі қатысуға ниетінің жоқтығы туралы өтініші;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қылмыстық жауапқа тартылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бірнеше рет (бір жыл ішінде екі және одан да көп рет) қасақана әкімшілік құқық бұзушылық жасауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қаланың (ауданның) немесе Қазақстан Республикасының шегінен тыс жерге тұрақты тұру үшін кетуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қоғамдық тәртіпті қамтамасыз етуге қатысуын болдырмайтын мән-жайлардың туындауы (психикасының бұзылуы, маскүнемдікпен, нашақорлықпен, уытқұмарлықпен ауыру не айналасындағы адамдар үшін қауіп төндіретін ауру не өлім).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аталған мән-жайлар туындаған кезде ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органы тиісті ішкі істер органының ұсынымы бойынша бұл азаматты қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтар есебінен шығарады. Қоғамдық тәртіпті қамтамасыз етуге азаматтың қатысуын тоқтату туралы материалдарды дайындауды ол есепте тұрған әкімшілік полиция бөлімшесі қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтардың</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> 2) тармақшасы мынадай редакцияда жазылсын:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>рәмізі және ерекше белгілері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Жергілікті атқарушы органға тіркегеннен кейін қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматқа ішкі істер органының басшылығы белгіленген үлгідегі куәлік және "ПОЛИЦИЯНЫҢ ҚОҒАМДЫҚ КӨМЕКШІСІ" ерекше омырау белгісін береді. Куәлікке аумақтық ішкі істер органының бастығы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды есепке алуды, тіркеуді және куәліктер мен омырау белгілерін беруді Ережеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қалалық, аудандық ішкі істер органының әкімшілік полиция бөлімшелері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтар өздерімен бірге куәлігі мен ерекше омырау белгісін алып жүруге және азаматтар талап еткенде көрсетуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Қоғамдық тәртіпті қамтамасыз етуге қатысқан азаматқа осы Ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген іс-шараларды жүзеге асыру жөніндегі кезекшілік кезеңінде учаскелік полиция пунктінде ішкі істер органдарының қызметкері жеңге тағатын белгіні береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      «2) осы бұйрыққа 2-қосымшаға сәйкес қоғамдық тәртіпті қамтамасыз етуге қатысушы азаматтар үшін куәлік үлгісі және эмблема символикасы.»;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>көтермелеу шаралары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды есепке алу істерін жүргізетін әкімшілік полиция бөлімшелері ай сайын жұмыс қорытындысын шығарады, талдау анықтамасын ресімдеп, Қазақстан Республикасының заңнамасында көзделген көтермелеу шараларын қолдану мақсатқа сай екендігі туралы дәлелденген ұсынысты ішкі істер органдарының басшылығына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеу шаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алғыс жариялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) грамотамен марапаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақшалай сыйлықақы беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Қорытындыланған талдау анықтамалары әкімшілік полиция бөлімшелерінің өкілдері мен көтермелеуге ұсынылған азаматтар шақырыла отырып, қалалық, аудандық ішкі істер органы басшылығының кеңесінде қаралады. Кеңес қорытындысы бойынша жергілікті атқарушы органға қоғамдық тәртіпті сақтауда, қылмыстардың алдын алуда, жолын кесуде және ашуда, қылмыстарды жасаған адамдарды іздестіру мен ұстауда белсенді түрде көмек көрсеткені жөнінде ұсынымхат әзірлеу туралы шешім шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынымхатта азаматты көтермелеуге ұсынудың негізі көрсетіледі. Оған ішкі істер органының бастығы куәландырған қоғамдық тәртіпті қамтамасыз етуге қатысқан азаматтардың жұмыс нәтижелерін есепке алу табелі қоса беріледі (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бақылау және қадағалау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>функцияларына байланысты қоғамдық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәртіпті қамтамасыз ету жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>іс-шараларға азаматтарды тарту ережесі,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>олардың нысандары мен түрлеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қоғамдық тәртіпті қамтамасыз етуге қатысатын</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>азаматтардың есепке алу істерін тіркеу журналы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      «2. Облыстардың, Астана, Алматы қалаларының, Көліктегі ішкі істер департаменттерінің бастықтары:»;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№_____ __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ішкі істер органының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ ж. "___" __________ басталды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ ж. "___" __________ аяқталды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтардың</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...574 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...1831 lines deleted...]
-        <w:t>Бірінші бөлім</w:t>
+        <w:t>есепке алу істерін тіркеу журналының ішкі мазмұны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші бөлім</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1492"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2502"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Т.А.Ә. (ол болған жағдайда),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 туған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2501" w:type="dxa"/>
-[...137 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы, үй телефоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс орны, телефоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 алу ісін ашу негізі (әкімдікте ауданның, қаланың) тіркелген нөмірі, күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
-[...203 lines deleted...]
-              <w:t>6</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Екінші бөлім</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші бөлім</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1492"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2502"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
-[...203 lines deleted...]
-              <w:t>Ескертпе</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куәліктің және омырау белгісінің нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куәлікті және омырау белгісін алғаны туралы қолы және күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығару негізі және күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куәлікті және омырау белгісін тапсыру туралы белгі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу ісін жүргізетін бөлімше және қызметкер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
-[...203 lines deleted...]
-              <w:t>12</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...25 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бақылау және қадағалау</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>функцияларына байланысты қоғамдық</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>тәртіпті қамтамасыз ету жөніндегі</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>іс-шараларға азаматтарды тарту ережесі,</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>олардың нысандары мен түрлеріне</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="17"/>
-[...15 lines deleted...]
-Бақылау және қадағалау       </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қоғамдық өзінше қызмет көрсету бірлестіктерін</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-функцияларына байланысты қоғамдық </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қадағалау істерін тіркеу журналы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-тәртіпті қамтамасыз ету жөніндегі</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№ _____ __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ішкі істер органының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ ж. "___" __________ басталды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ ж. "___" __________ аяқталды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қоғамдық өзінше қызмет көрсету бірлестіктерін тіркеу журналының</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...63 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...141 lines deleted...]
-        <w:t>Бірінші бөлім</w:t>
+        <w:t>ішкі мазмұны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші бөлім</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="720"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2246"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоғамдық өзінше қызмет көрсету бірлестігінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5977" w:type="dxa"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшының Т.А.Ә. (ол болған жағдайда), үй және қызметтік телефондары, мекенжайымен тұрғылықты жері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімдікте тіркелген нөмірі,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Екінші бөлім</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші бөлім</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2459"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1765"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>ескертпе</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүшелердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жою негізі және күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алу ісін жүргізетін бөлімше және қызметкер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>10</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2459" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...25 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бақылау және қадағалау</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>функцияларына байланысты қоғамдық</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>тәртіпті қамтамасыз ету жөніндегі</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>іс-шараларға азаматтарды тарту ережесі,</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>олардың нысандары мен түрлеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="20"/>
-[...15 lines deleted...]
-Бақылау және қадағалау       </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қоғамдық тәртіпті қамтамасыз етуге қатысқан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-функцияларына байланысты қоғамдық </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>азаматтарға куәліктер мен омырау белгілерін беру</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-тәртіпті қамтамасыз ету жөніндегі</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>және есепке алу журналы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-іс-шараларға азаматтарды тарту ережесі,</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№ _____ __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ішкі істер органының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ ж. "___" __________ басталды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ ж. "___" __________ аяқталды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қоғамдық тәртіпті қамтамасыз етуге қатысқан азаматтарға</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-олардың нысандары мен түрлеріне  </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>куәліктер мен омырау белгілерін беру және есепке алу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...164 lines deleted...]
-        <w:t>Бірінші бөлім</w:t>
+        <w:t>журналының ішкі мазмұны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші бөлім</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="919"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2796"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="919" w:type="dxa"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Т.А.Ә. (ол болған жағдайда),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 туған жылы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 іс есебінің</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2597" w:type="dxa"/>
-[...32 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мекенжайы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 үй телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4054" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Омырау белгісінің нөмірі</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс орны, телефоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Омырау белгісінің нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="919" w:type="dxa"/>
-[...168 lines deleted...]
-              <w:t>5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="919" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Екінші бөлім</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші бөлім</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3351"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3638"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Омырау белгісін тапсырғаны туралы қолы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Омырау белгісінің берілген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Омырау белгісін алғаны туралы қолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Омырау белгісін тапсырған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Омырау белгісін тапсырғаны туралы қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>9</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Үшінші бөлім</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшінші бөлім</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="706"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2629"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="706" w:type="dxa"/>
-[...203 lines deleted...]
-              <w:t>Куәлікті тапсырғаны туралы қолы</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қоғамдық көмекші куәлігінің нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куәліктің берілген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куәлікті алғаны туралы қолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куәлікті тапсырған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куәлікті тапсырғаны туралы қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="706" w:type="dxa"/>
-[...203 lines deleted...]
-              <w:t>15</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="706" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...25 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бақылау және қадағалау</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>функцияларына байланысты қоғамдық</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>тәртіпті қамтамасыз ету жөніндегі</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>іс-шараларға азаматтарды тарту ережесі,</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t>олардың нысандары мен түрлеріне</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="23"/>
-[...15 lines deleted...]
-Бақылау және қадағалау       </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қоғамдық тәртіпті сақтауға қатысатын азаматтардың</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...91 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...44 lines deleted...]
-        <w:t>1-бөлім</w:t>
+        <w:t>жұмыс нәтижелерін есепке алу табелі                                       20 __ жылғы _________ айындағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-бөлім</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1170"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2360"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ р/с</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2349" w:type="dxa"/>
+              <w:t>
+№ р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі, аты,</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Тегі, аты,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 әкесінің аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3043" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қоғамдық тәртіпті қамтамасыз етуге қатысқан күндер саны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2720" w:type="dxa"/>
+              <w:t>
+Қоғамдық тәртіпті қамтамасыз етуге қатысқан күндер саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қоғамдық тәртіпті қамтамасыз етуге қатысу түрлері</w:t>
+              <w:t>
+Қоғамдық тәртіпті қамтамасыз етуге қатысу түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жұмыс нәтижелері</w:t>
+              <w:t>
+Жұмыс нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8364,1876 +8787,2319 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2358" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>Қылмысты ашу</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқық бұзушыларды ұстау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қылмысты ашу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>2-бөлім</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-бөлім</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2801"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2794"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="480" w:hRule="atLeast"/>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жұмыс нәтижелері</w:t>
+              <w:t>
+Жұмыс нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Марапатталғаны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2794" w:type="dxa"/>
+              <w:t>
+Марапатталғаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ескертпе</w:t>
-[...159 lines deleted...]
-          <w:p/>
+              <w:t>
+Ескертпе</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2801" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іздеуде жүрген қылмыскерлердің ұсталғаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қылмыс пен құқық бұзушылық бойынша түскен хабарламалар саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақшалай марапатталғаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да түрлерімен марапатталғаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бастық ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚАІІБ(б)-нің атауы         </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ІІО-ның атауы, шені        </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қолы, аты-жөні            </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "_____"______________20__ жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...25 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер министрінің</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...12 lines deleted...]
-            </w:tcBorders>
+              <w:t>2015 жылғы 19 маусымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 463 бұйрығына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...25 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...25 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер министрінің</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>2004 жылғы 27 қарашадағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 641 бұйрығына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...13 lines deleted...]
-        <w:t>Бастық ___________________________________</w:t>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Полицияның қоғамдық көмекшісінің омырау белгісі</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-ҚАІІБ(б)-нің атауы         </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>эталонының және куәліктің үлгісінің сипаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "ПОЛИЦИЯНЫҢ ҚОҒАМДЫҚ КӨМЕКШІСІНІҢ" куәлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...238 lines deleted...]
-        <w:t>1. "ПОЛИЦИЯНЫҢ ҚОҒАМДЫҚ КӨМЕКШІСІНІҢ" куәлігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="9525000" cy="4051300"/>
+            <wp:extent cx="7810500" cy="2971800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="9525000" cy="4051300"/>
+                      <a:ext cx="7810500" cy="2971800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="9486900" cy="5105400"/>
+            <wp:extent cx="7810500" cy="2895600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="9486900" cy="5105400"/>
+                      <a:ext cx="7810500" cy="2895600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: қоғамдық көмекші куәлігінің (бұда әрі – Куәлік) ашылғандағы жалпы ұзындығы 21 сантиметр (бұдан әрі – см) және ені 7 см болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Куәліктің мұқабасы көк түсті винилтеріден дайындалады.</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Куәліктің ішкі сол жақ бетінде ортасы көлдеңенінен бірінің астына бірі жазылған әріптердің биіктігі 6 мм "ПОЛИЦИЯНЫҢ ҚОҒАМДЫҚ КӨМЕКШІСІ" деген сөздер орналасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәліктің ішкі бөлігі көлемі жағынан екі бірдей қосымша беттен тұрады, әрқайсысының биіктігі 6,3 сантиметр, ұзындығы 9,5 сантиметр. Қосымша типографиялық тәсілмен дайындалады. Қосымша беттің негізі ашық көгілдір түсті.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәліктің сол бөлігіне жапсырылған қосымша беттің сол жағында:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қосымша беттің жоғарғы бөлігінің ортасында - облыстардың, Астана және Алматы қалаларының, қалалық, аудандық, ішкі істер органдарының, мемлекеттік тілдегі атауы, әріптердің биіктігі 3 мм құрайды;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жазудың астында қосымша беттің бір шетінен келесі шетіне дейін шектеу сызығы орналасады;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сол жақ қосымша беттің сол жағында қосымша беттің сол жақ шетінен тереңдігі 3,5 см типографиялық тәсілмен жасалған полицияның қоғамдық көмекшісінің эмблемасы орналасады;</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             эмблеманың астында – "Кеуде белгісінің № ____" деген жазу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      эмблеманың жоғарғы оң жағында қосымша беттің ортасына жақын </w:t>
-[...73 lines deleted...]
-      </w:r>
+             эмблеманың жоғарғы оң жағында қосымша беттің ортасына жақын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "№ __________ КУӘЛІК" деген жазу орналасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             төменгі жағында қоғамдық көмекшінің тегі, аты және әкесінің атын жазу (ол болған жағдайда) үшін екі жол орналасады, соңғы жолдың астына "полицияның қоғамдық көмекшісі/общественный помощник полиции" деген жазу орналасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             төменде жоғарғы және төменгі жағында "Дейін жарамды" және "Действительно до" деген жазулар бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             қосымша беттің төменгі бөлігіне жақын ортасында алшақтықпен "ҚАІІБ бастығы/ Начальник ГОРОВД" деген жолдар болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             жолдың оң жақ бөлігінің астында арасы 5 мм алшақтықпен "(қолы) (тегі)" деген сөздер орналасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәліктің оң бөлігіне жапсырылатын қосымша бетте:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қосымша беттің жоғарғы бөлігінің ортасына - облыстың Астана және Алматы қалаларының қалалық, аудандық, ішкі істер органдарының атауы орыс тілінде, әріптердің биіктігі 3 мм;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қосымша беттің бір шетінен келесі шетіне дейінгі жазудың астында - шектеу сызығы;</w:t>
       </w:r>
-      <w:r>
-[...71 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қосымша беттің оң жағында - ортасында "фото 3 х 4" деген жазу орналасқан өлшемі белгіленген рамкалы 3 х 4 фотосуретке орын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фотосуретке арналған рамканың оң жағында жоғарғы оң шетінің деңгейінде, қосымша беттің ортасына жақын "КУӘЛІК № ________" деген жазу орналасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полицияның қоғамдық көмекшісінің тегін, атын және әкесінің атын жазу үшін төменде екі жол орналасады, соңғы тармақтың астына "полицияның қоғамдық көмекшісі - общественный помощник полиции" деген жазу жазылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фотосуретке арналған рамканың төменгі оң жағының шеті деңгейінен төмен "М.О." деген жазу орналасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жазу астында "Қоғамдық өзінше қызмет көрсету бірлестігі /Объединение общественной самодеятельности" деген жазу жазылған жол болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қосымша беттің төменгі бөлігіндегі сол жақ шетінде "бастық - начальник" деген жазу орналасқан жол болады.</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолдың астына "ҚАІІБ – ГОРОВД", "қолы, тегі" деген жазулар жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәліктің қосымша беті компьютермен терілген түзу жазылған қара түсті біркелкі шрифтермен лазерлік принтерді пайдалана отырып толтырылады. Мұндай мүмкіндік болмаған жағдайда, қосымша беттер қолмен, анық және түсінікті жазумен, қара түсті сиямен толтырылады.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәліктің қосымша бетіне облыстың, Астана және Алматы қалаларының қалалық, аудандық, ішкі істер органдарының бастығы қол қояды.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қол қойылған соң фотосуреттік карточканың оң жақ төменгі бұрышына қалалық, аудандық ішкі істер органының елтаңбалы мөр бедері қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="28"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+        <w:t xml:space="preserve"> 2. "ПОЛИЦИЯНЫҢ ҚОҒАМДЫҚ КӨМЕКШІСІ" омырау белгісі  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4813300" cy="4508500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4813300" cy="4508500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: "ПОЛИЦИЯНЫҢ ҚОҒАМДЫҚ КӨМЕКШІСІ" омырау белгісі (бұдан әрі – Белгі) диаметрі 80 миллиметрлі (бұдан әрі – мм) сегіз жұлдызды дөңгелек пішінді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Белгінің жиегінің ені 5 мм. сары түсті жолақпен, жолақтың ішкі жиегіі қызыл түспен көмкерілген.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Белгінің жоғарғы бөлігіндегі көгілдір түстің аясында мемлекеттік тілде жазылған "ПОЛИЦИЯНЫҢ ҚОҒАМДЫҚ КӨМЕКШІСІ" деген жазу орналасады.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір сөз көлденеңі жеке орналасады, ал биіктігі бойынша тиісінше - 10 мм. Жазулардың арасындағы қашықтық 1 мм.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төмендегі рамканың ұзындығы 30,8 мм., биіктігі 14 мм.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бекітілген кестеге және бес таңбалы реттік нөмеріне сәйкес, облыстың коды латын әріптерімен жазылған рамкада аббревиатура орналасады. Аббревиатураның барлық бөлшектерінің әріптері биіктігі 7 мм. қызыл түсте орындалған. Рамканың түсі ашық сары.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Белгі көк, алтын және қызыл түсті органикалық бояғыштармен боялған және анодталған алюминий қорытпасынан дайындалған.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Белгінің келесі бетінде киімге бекіту үшін, тағатын екі тиекті түйреуіш болады.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыртқы түріне қойылатын талаптар.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заттың үстіңгі бетінде эмальданбайтын бетінде эмаль жарықтары, қаяулар, қабыршақтар, жапырылулар, сызаттар, пішінінің өзгерулерге, дақтар, іздер болмау керек.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үсті лакпен боялған тегіс, жылтыр, сынбаған болу керек, оның жиегіне және тасасына сызат, саңылау, қосу, шор болмау керек.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заттың артқы (көрінбейтін) бетінде байқалмайтын уақ тесіктерге, жапырылуларға, қара дақтарға, жолақтарға және түсін өзгертулерге жол беріледі.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анодталған қабатының сапасы 9.301-86 МСТ-ға сәйкес келуі керек.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үстіңгі боялған анодталған қабатының түсі - алтын түстен қоңыр сарыға дейін болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -10243,63 +11109,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10621,35 +11509,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId7"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>