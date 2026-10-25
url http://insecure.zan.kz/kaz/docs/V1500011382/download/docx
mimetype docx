--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3508e45" w14:textId="3508e45">
+    <w:p w14:paraId="8b67bf0" w14:textId="8b67bf0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,150 +132,160 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ғарыш қызметі туралы" Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына, Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысымен бекітілген Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі туралы ереженің 15-тармағының </w:t>
-[...29 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына, Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>48) тармақшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 456/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -976,140 +986,160 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеу қағидалары (бұдан әрі – Қағидалар) "Ғарыш қызметі туралы" Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына, Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысымен бекітілген Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі туралы ереженің 15-тармағының </w:t>
-[...9 lines deleted...]
-        <w:t>41) тармақшасына</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына, Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>48) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген және ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 456/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1196,125 +1226,169 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 2-тармағының 2) тармақшасында көрсетілген ғарыш объектілерін мемлекеттік тіркеу деп оларға құқықтарды мемлекеттік тіркеместен, ғарыш объектілері тіркеліміндегі жазба түсініледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеуді Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Аэроғарыш комитеті (бұдан әрі - көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
+      4. Ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеуді Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Аэроғарыш комитеті (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Алып тасталды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 456/НҚ</w:t>
+        <w:t>№ 362/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 456/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеудің тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1344,100 +1418,160 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – Тізбе) жазылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қазақстан Республикасының жеке және заңды тұлғалары (бұдан әрі – көрсетілетін қызметті алушылар) мемлекеттік қызметті алу үшін көрсетілетін қызметті берушіге www.egov.kz "электрондық үкімет" веб-порталы арқылы (бұдан әрі – портал) құжаттарды Тізбенің 8-тармағына сәйкес жолдайды.</w:t>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының жеке және заңды тұлғалары (бұдан әрі – көрсетілетін қызметті алушылар) мемлекеттік қызметті алу үшін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті (бұдан әрі – өтініш) және "Ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттар топтамасын Тізбенің 8-тармағына сәйкес "цифрлық үкімет" веб-порталы www.egov.kz (бұдан әрі – портал) арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 456/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1593,51 +1727,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеу кезінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-қосымшасына</w:t>
+        <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ғарыш объектісін мемлекеттік тіркеу туралы куәлікті рәсімдейді не мемлекеттік қызметті көрсетуден дәлелді бас тарту дайындайды және көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-сымен қолы қойылған электрондық құжат нысанындағы көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызметтің нәтижесін жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1689,51 +1823,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 456/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -1813,81 +1967,81 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқықтар (құқық ауыртпалықтары) нотариалдық тәртіппен куәландырылатын мәміле негізінде туындаған жағдайларда тіркеу мәміленің кез келген тарапының (қатысушысының) өтініші бойынша, ғарыш объектісіне берілетін құқық ауыртпалықтарынан тұратын (салыстыру үшін түпнұсқа берілмеген жағдайда нотариалды куәландырылған) құжаттың көшірмесімен бірге жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 5-1-бабының </w:t>
-[...29 lines deleted...]
-        <w:t>61-4-бабында</w:t>
+      "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>68-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 132-бабының 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген операцияны жүргізу кезінде ғарыш объектісіне құқықтарды өзгертуді (құқықтар ауыртпалығын) мемлекеттік тіркеу үшін Тізбенің 8-тармағына сәйкес құжаттар ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1901,51 +2055,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 456/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -2367,55 +2541,137 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Ғарыш объектісін ғарыш объектілерінің тіркеліміне енгізген кезде оған ғарыш объектілерінің тіркелімінде ғарыш объектісі туралы мәліметтер жазбасының реттік нөмірі болып табылатын мемлекеттік тіркеу нөмірі беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z53" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      16. Ғарыш объектісі жойылған немесе кәдеге жаратылған жағдайда көрсетілетін қызметті беруші мүддесінде ғарыш объектісінің мемлекеттік тіркелуін жүзеге асырған тұлғаның осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтініші негізінде ғарыш объектілерінің тіркеліміне тиісті жазба енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      16. Ғарыш объектісі жойылған немесе кәдеге жаратылған жағдайда көрсетілетін қызметті беруші мүддесінде ғарыш объектісінің мемлекеттік тіркелуін жүзеге асырған тұлғаның өтініші негізінде ғарыш объектілерінің тіркеліміне тиісті жазба енгізеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z54" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Ғарыш объектілері тіркеліміне ғарыш объектісінің жойылған немесе кәдеге жаратылған фактісін растайтын жазба енгізу үшін құжаттарды Тізбенің 8-тармағына сәйкес ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2508,70 +2764,132 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік көрсетілетін қызметтер мониторингі ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      18. Көрсетілетін қызметті беруші цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік көрсетілетін қызметтер мониторингі цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар және хабарламалар мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде, оның көрсету сатысы туралы деректер мемлекеттік көрсетілетін қызметтерге мониторинг ақпараттық жүйесіне автоматты түрде түседі.</w:t>
+      Рұқсаттар және хабарламалар мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде, оның көрсету сатысы туралы деректер мемлекеттік көрсетілетін қызметтерге мониторинг цифрлық жүйесіне автоматты түрде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымды көрсетілетін қызметті берушінің басшысына, жоғары тұрған органның, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік көрсетілетін қызметтің сапасын бағалау және бақылау уәкілетті органның атына беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2675,99 +2993,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік көрсетілетін қызмет нәтижелерімен келіспеген жағдайда, егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ғарыш объектісін және оған құқықтарды мемлекеттік тіркеуден бас тартуға Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа шағым жасауға болады.</w:t>
+      Ғарыш объектісін және оған құқықтарды мемлекеттік тіркеуден бас тартуға Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотта шағым жасауға болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 01.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 456/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң күшіне енеді); 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2895,71 +3233,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 01.03.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 456/НҚ</w:t>
+        <w:t>№ 362/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2975,51 +3313,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы: Ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеу</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы: Ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3088,51 +3436,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Аэроғарыш комитеті</w:t>
+Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігінің Аэроғарыш комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3165,87 +3513,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызметті көрсету үшін өтініштерді қабылдау және нәтижелерін ұсыну www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады. </w:t>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін өтініштерді қабылдау және нәтижелерін ұсыну www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3278,51 +3626,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3391,87 +3739,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3504,107 +3852,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғарыш объектісінің мемлекеттік тіркелгені туралы куәлік, ғарыш объектісіне құқық ауыртпалығының тіркелгенін растайтын ғарыш объектілері тіркелімінен үзінді, ғарыш объектісінің жойылған немесе кәдеге жаратылған фактін растайтын ғарыш объектілері тіркелімінен үзінді, не осы Тізбеде көзделген жағдайларда және негіздер бойынша мемлекеттік қызметті көрсетуден дәлелденген бас тарту туралы жауап.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3635,125 +3965,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Тіркеу алымы екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы төленеді.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3786,145 +4078,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) көрсетілетін қызметті берушінің жұмыс кестесі – Қазақстан Республикасының Еңбек </w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсетуге өтініштер мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
+ 1) көрсетілетін қызметті берушінің жұмыс кестесі – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталдың жұмыс кестесі – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерден басқа, тәулік бойы (көрсетілетін қызметті алушы Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсетуге өтініштер мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетілетін мекенжайлар:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4010,52 +4282,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі </w:t>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4065,51 +4337,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- осы Қағидаларға 2-қосымшаға сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы ғарыш объектісін мемлекеттік тіркеу туралы өтініш;</w:t>
+осы Қағидаларға 2-қосымшаға сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы ғарыш объектісін мемлекеттік тіркеу туралы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ғарыш объектісіне құқық белгілейтін құжаттың электрондық нұсқасы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4119,51 +4391,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) ғарыш объектісіне құқықтардың өзгергенін (құқықтардың ауыртпалығын) мемлекеттік тіркеу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- осы Қағидаларға 4-қосымшаға сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы ғарыш объектісіне құқықтардың (құқықтар ауыртпалығының) өзгеруін мемлекеттік тіркеу туралы өтініш;</w:t>
+осы Қағидаларға 4-қосымшаға сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы ғарыш объектісіне құқықтардың (құқықтар ауыртпалығының) өзгеруін мемлекеттік тіркеу туралы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 активтер мен міндеттемелерді бір мезгілде беру туралы шарттың, екінші деңгейдегі банктердің кредиттік портфельдерінің сапасын жақсартуға маманданатын ұйымның активтер мен талап ету құқықтарын сатып алуын көздейтін шарттың (тапсыру актісі немесе одан үзінді-көшірме қоса беріле отырып), талап ету құқықтарын (талаптарын) басқаға беру туралы талапты қамтитын шарттың нотариат куәландырған көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4191,87 +4463,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) ғарыш объектілері тіркеліміне ғарыш объектісінің жойылған немесе кәдеге жаратылған фактісін растайтын жазба енгізу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- осы Қағидаларға 6-қосымшаға сәйкес көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+осы Қағидаларға 6-қосымшаға сәйкес көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ғарыш объектісінің жойылған немесе кәдеге жаратылған фактісін растайтын құжаттардың көшірмелері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттардың, заңды тұлғаның мемлекеттік тіркелгені (қайта тіркелгені) туралы, көрсетілетін қызметті алушының дара кәсіпкер ретінде мемлекеттік тіркелгені туралы, тіркеу алымының төленгені туралы, ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензиясы туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттардың, заңды тұлғаның мемлекеттік тіркелгені (қайта тіркелгені) туралы, көрсетілетін қызметті алушының дара кәсіпкер ретінде мемлекеттік тіркелгені туралы, тіркеу алымының төленгені туралы, ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензиясы туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4303,52 +4575,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер </w:t>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4394,99 +4666,155 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) ғарыш объектісіне билік етуді шектейтін немесе жоятын ғарыш объектісіне берілетін құқық ауыртпалығының болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) ғарыш объектісіне билік ету құқығын шектейтін немесе жоятын заңды күшіне енген сот шешімі.</w:t>
+4) ғарыш объектісіне билік ету құқығын шектейтін немесе жоятын заңды күшіне енген сот шешімі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- Осы тармақтың бірінші бөлігінің 3) тармақшасының талабы "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 5-1-бабының </w:t>
-[...29 lines deleted...]
-              <w:t>61-4-бабында</w:t>
+5) көрсетілетін қызметті алушының мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметті көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін, қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмағанда мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметті көрсетуден бас тарту себептерін жойған кезде, көрсетілетін қызметті алушы осы қосымшада белгіленген тәртіппен мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметті алу үшін қайта жүгінеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Осы тармақтың 3) тармақшасының талабы "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>68-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 132-бабының 1-тармағының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) тармақшасында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көзделген операцияны жүргізген жағдайда ғарыш объектісін және оған құқықтарды мемлекеттік тіркеу кезінде қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4529,51 +4857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті, оның ішінде электрондық нысанда көрсетудің ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4637,51 +4965,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Портал арқылы мемлекеттік қызметті көрсету кезінде көзі нашар көретіндерге арналған нұсқа қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтамалық қызметтің байланыс телефондары көрсетілетін қызметті берушінің www.gov.egov.kz интернет-ресурсының "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. Мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
+5. Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтамалық қызметтің байланыс телефондары көрсетілетін қызметті берушінің www.gov.egov.kz интернет-ресурсының "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. Мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4720,77 +5048,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ғарыш объектілерін және оларға</w:t>
+              <w:t>Ғарыш объектілерін және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құқықтарды мемлекеттік тіркеу</w:t>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4845,427 +5173,409 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы</w:t>
+      Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Жасанды интеллект және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>цифрлық даму министрлігінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аэроғарыш комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ғарыш объектісін мемлекеттік тіркеу туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Цифрлық даму, инновациялар және </w:t>
-[...24 lines deleted...]
-        <w:jc w:val="both"/>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аэроғарыш комитеті</w:t>
-[...41 lines deleted...]
-      </w:pPr>
+      _______________________________________________________________ тиесілі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(мүддесінде мемлекеттік тіркеу жүзеге асырылатын тұлға және оның тіркелген жері)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________ғарыш объектісін</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ғарыш объектісінің тағайындалуы мен оның жалпы мақсаты)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ғарыш объектілерінің тіркеліміне және _______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________негізінде </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 (құқық белгілейтін құжаттың атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оған құқықты* тіркеуіңізді сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ғарыш объектісінің ұшырылатын (болжамды ұшырылатын) күні және жері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___"_________ _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орбитаның негізгі параметрлері: апогей, км _______ перигей, км ______</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>еңіс бұрышы, град.____________ айналу кезеңі, сек. _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қосымша мәліметтер: _____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтінішке келесі құжаттарды қоса беремін:____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(көрсетілетін қызметті алушы) (қолы) (тегі, аты, әкесінің аты) (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ ж. "___" ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (мүддесінде мемлекеттік тіркеу жүзеге асырылатын тұлға және оның тіркелген жері)</w:t>
-[...269 lines deleted...]
-      20___ ж. "___" ___________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: * Қазақстан Республикасының жеке және заңды тұлғаларына тиесілі ғарыш объектісіне қатысты толтырылады</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -5319,181 +5629,823 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ғарыш объектілерін және оларға</w:t>
+              <w:t>Ғарыш объектілерін және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құқықтарды мемлекеттік тіркеу</w:t>
+              <w:t>оларға құқықтарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>мемлекеттік тіркеу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы</w:t>
+      Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Жасанды интеллект және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>цифрлық даму министрлігінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аэроғарыш комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ғарыш объектісіне құқықтардың (құқықтар ауыртпалығының) өзгеруін мемлекеттік тіркеу туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Цифрлық даму, инновациялар және </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________ тиесілі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(мүддесінде мемлекеттік тіркеу жүзеге асырылатын тұлға және оның тіркелген жері)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________ғарыш объектісін </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ғарыш объектісінің тағайындалуы мен оның жалпы мақсаты)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ғарыш объектілерінің тіркеліміне және _______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________________________________________________негізінде </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                (құқық белгілейтін құжаттың атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оған құқықты* тіркеуіңізді сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ғарыш объектісінің ұшырылатын (болжамды ұшырылатын) күні және жері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___"_________ _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орбитаның негізгі параметрлері: апогей, км _______ перигей, км ______</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>еңіс бұрышы, град.____________ айналу кезеңі, сек. _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қосымша мәліметтер: __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтінішке келесі құжаттарды қоса беремін:________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(көрсетілетін қызметті алушы) (қолы) (тегі, аты, әкесінің аты) (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ ж. "___" ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Ескертпе: * Қазақстан Республикасының жеке және заңды тұлғаларына тиесілі ғарыш объектісіне қатысты толтырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ғарыш объектілерін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларға құқықтарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік тіркеу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жасанды интеллект және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>цифрлық даму министрлігінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аэроғарыш комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ғарыш объектісін мемлекеттік тіркеу туралы №_____ куәлік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      аэроғарыш өнеркәсібі министрлігінің </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> Ғарыш обьектісін мемлекеттік тіркеу туралы №_____ куәлік</w:t>
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5509,159 +6461,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Ғарыш объектісінің тағайындалуы және оның жалпы мақсаты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Ғарыш объектісінің тағайындалуы және оның жалпы мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Ғарыш обьектісінің тіркеу нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Ғарыш объектісінің тіркеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Ұшырылған күні және орны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Ұшырылған күні және орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Орбитаның негізгі параметрлері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Орбитаның негізгі параметрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5760,224 +6752,179 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5. Тіркелген құқық түрі: *_______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     (құқық белгілейтін құжаттың атауын көрсете отырып)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Мүддесінде мемлекеттік тіркеу жүзеге асырылатын тұлға _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Осы арқылы ғарыш объектісінің белгіленген тәртіппен Ғарыш объектілерінің тіркелімінде тіркелгендігі расталады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________ _______ _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(көрсетілетін қызметті берушінің басшысы) (қолы) (тегі, аты, әкесінің аты) (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ж. "___" _________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Тіркелген құқық түрі: *____________________________________________________</w:t>
-[...161 lines deleted...]
-      20___ж. "___" _________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: * Қазақстан Республикасының жеке және заңды тұлғаларына тиесілі ғарыш объектісіне қатысты толтырылады</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -6031,906 +6978,313 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ғарыш объектілерін және оларға</w:t>
+              <w:t>Ғарыш объектілерін және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құқықтарды мемлекеттік тіркеу</w:t>
+              <w:t>оларға құқықтарды мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
-[...64 lines deleted...]
-              <w:t xml:space="preserve">Нысан </w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы</w:t>
+      Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Жасанды интеллект және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>цифрлық даму министрлігінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аэроғарыш комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ғарыш объектілерінің тіркелімінен үзінді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Цифрлық даму, инновациялар және </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      Аэроғарыш комитеті</w:t>
-[...41 lines deleted...]
-      </w:pPr>
+      №_______________ "____"_________ ________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (жеке тұлғаның тегi, аты, әкесiнiң аты (ол болған жағдайда), туған күнi және жеке </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру нөмірі (ЖСН) (ол болған жағдайда))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (мүддесінде мемлекеттік тіркеу жүзеге асырылатын тұлға және оның тіркелген жері)</w:t>
-[...623 lines deleted...]
-      заңды тұлғаның атауы және БСН (бар болса), оның өкілінің тегi, аты, әкесiнiң аты) (бар болса)</w:t>
+      ______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заңды тұлғаның атауы және бизнес-сәйкестендіру нөмірі (БСН) (ол болған </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайда), оның өкілінің тегi, аты, әкесiнiң аты) (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Төмендегі ғарыш объектiсіне:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -6964,159 +7318,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғарыш объектісінің тағайындалуы және жалпы мақсаты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ғарыш объектісінің тағайындалуы және жалпы мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғарыш обьектісінің тіркеу нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ғарыш обьектісінің тіркеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұшырылған күні және орны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұшырылған күні және орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орбитаның негізгі параметрлері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орбитаның негізгі параметрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7288,232 +7682,489 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құқық түрi</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құқық түрi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мазмұны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мазмұны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құқық иесi</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құқық иесi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ортақ меншiк нысаны, үлесi</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ортақ меншiк нысаны, үлесi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құқықтың туындау негiздемесi</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құқықтың туындау негiздемесi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тiркелген күнi, уақыты</w:t>
-            </w:r>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тiркелген күнi, уақыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай құқық ауыртпалығы тiркелгенін:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -7551,231 +8202,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыртпалықтың түрi</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауыртпалықтың түрi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мазмұны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мазмұны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құқық иесi немесе уәкiлеттi орган (мүдделi тұлға)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құқық иесi немесе уәкiлеттi орган (мүдделi тұлға)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ортақ меншiк нысаны, үлесi</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ортақ меншiк нысаны, үлесi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыртпалықтың пайда болуының негiздемесi</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауыртпалықтың пайда болуының негiздемесi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тiркелген күнi, уақыты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тiркелген күнi, уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7956,98 +8667,111 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       растау үшін берілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жоғарыда көрсетілген ғарыш объектісі көрсетілетін қызметті алушының өтініші негізінде жойылғанын/кәдеге жаратылғанын растау үшін берілді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жоғарыда көрсетілген ғарыш объектісі көрсетілетін қызметті алушының өтініші негізінде жойылғанын (кәдеге жаратылғанын) растау үшін берілді.</w:t>
+      Басшы: ____________ _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      (қолы)                  (тегi, аты, әкесiнiң аты) (бар болса)</w:t>
+        <w:t xml:space="preserve">                  (қолы)            (тегi, аты, әкесiнiң аты) (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8083,433 +8807,444 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ғарыш объектілерін және оларға</w:t>
+              <w:t>Ғарыш объектілерін және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құқықтарды мемлекеттік тіркеу</w:t>
+              <w:t>оларға құқықтарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік тіркеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы</w:t>
+      Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Жасанды интеллект және цифрлық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>даму министрлігінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аэроғарыш комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Цифрлық даму, инновациялар және </w:t>
-[...24 lines deleted...]
-        <w:jc w:val="both"/>
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аэроғарыш комитеті</w:t>
-[...23 lines deleted...]
-      </w:pPr>
+      Ғарыш объектілерінің тіркеліміне __________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(мүддесі үшін мемлекеттік тіркеу жүзеге асырылатын тұлға және оның мекенжайы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________ тиесілі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ғарыш объектісінің тағайындалуы мен оның жалпы мақсаты)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20___ ж. "____"______ тіркеу №____ ғарыш объектісінің жойылғаны (кәдеге жаратылғаны) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы тиісті жазба енгізуіңізді сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтінішке келесі құжаттарды қоса беремін: ________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (өтініште көрсетілген жайттарды растайтын құжаттар)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________ _____ _______________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(көрсетілетін қызметті алушы және оның мекенжайы) (қолы) (тегі, аты, әкесінің аты) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ғарыш объектілерінің тіркеліміне ____________________________________________</w:t>
-[...25 lines deleted...]
-      </w:pPr>
+                                                (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (мүддесі үшін мемлекеттік тіркеу жүзеге асырылатын тұлға және оның мекенжайы)</w:t>
-[...197 lines deleted...]
-      (көрсетілетін қызметті алушы және оның мекенжайы) (қолы) (тегі, аты, әкесінің аты) (бар болса)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ ж. "___" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -9871,55 +10606,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>