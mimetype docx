--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="be86a7e" w14:textId="be86a7e">
+    <w:p w14:paraId="33f53f3" w14:textId="33f53f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1044,84 +1044,214 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z31" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z32" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жер қатынастары жөніндегі уәкілетті орган – жер қатынастары саласындағы функцияларды жүзеге асыратын облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдарының құрылымдық бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесі – жүргізу тәртібі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1142,50 +1272,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалатын жер және құқықтық кадастрлардың мәліметтерін қамтитын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік жер кадастры – Қазақстан Республикасы жерiнiң табиғи және шаруашылық жағдайы, жер учаскелерiнiң орналасқан жерi, нысаналы пайдаланылуы, мөлшерi мен шекарасы, олардың сапалық сипаттамасы, жер пайдаланудың есепке алынуы және жер учаскелерiнiң кадастрлық құны туралы мәлiметтердiң, өзге де қажеттi мәлiметтердiң жүйесi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1238,107 +1494,107 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жерлерді резервте қалдыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 288</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Құзыретіне аумақтардың қала құрылысын жоспарлаудың белгіленген тәртіппен бекітілген кешенді схемаларын, елді мекендердің бас жоспарларын, автомобиль және темір жолдардың өту жобаларын (схемаларын), қоршаған ортаға әсерді бағалауды қамту саласын айқындау туралы қорытындыларды, Қазақстан Республикасының Мемлекеттік жоспарлау жүйесінің құжаттарын, жер қойнауының мемлекеттік қорын басқару бағдарламаларын және "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1353,51 +1609,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Жер қойнауы және жер қойнауын пайдалану туралы кодекс) сәйкес осындай резервте қалдыру үшін негіз болып табылатын, өзге де құжаттарды іске асыру кіретін мемлекеттік органдар (бұдан әрі – мемлекеттік органдар) аумақтардың қала құрылысын жоспарлаудың белгіленген тәртіппен бекітілген кешенді схемаларын, елді мекендердің бас жоспарларын, автомобиль және темір жолдардың өту жобаларын (схемаларын), қоршаған ортаға әсерді бағалауды қамту саласын айқындау туралы қорытындыларды, Қазақстан Республикасының Мемлекеттік жоспарлау жүйесінің құжаттарын, жер қойнауының мемлекеттік қорын басқару бағдарламаларын және Жер қойнауы және жер қойнауын пайдалану туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес осындай резервте қалдыру үшін негіз болып табылатын өзге де құжаттар (бұдан әрі – Құжаттар) бекітілген күннен бастап он бес жұмыс күні ішінде оларды одан әрі резервте қалдыру үшін облыстардың, республикалық маңызы бар қалалардың, астананың жер қатынастары жөніндегі уәкілетті органдарына хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1416,172 +1672,278 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Облыстардың, республикалық маңызы бар қалалардың, астананың жер қатынастары жөніндегі уәкілетті органдары Құжаттарды қарайды және резерте қалдырылатын жер учаскелері республикалық маңызы бар қалалардан және астанадан басқа елді мекендердің шекараларында орналасқан жағдайда хабарлама түскен күннен бастап екі жұмыс күні ішінде аудандарың, облыстық маңызы бар қалалардың жер қатынастары жөніндегі уәкілетті органдарына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жер қатынастары жөніндегі уәкілетті органдар хабарлама түскен күннен бастап екі жұмыс күні ішінде оның көшірмесін белгіленген тәртіпте жер-кадастры ақпаратын алу үшін Мемлекеттік корпорацияға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 22.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 782</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.03.2016 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік корпорация бес жұмыс күні ішінде жер қатынастары жөніндегі уәкілетті органға резервте қалдырылатын жер учаскелері бойынша мәліметтерді, сондай-ақ олардың орналасқан жерінің ахуалдық схемасын жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесінен ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1600,70 +1962,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жер қатынастары жөніндегі уәкілетті органдар жер-кадастры ақпаратын алған соң бес жұмыс күні ішінде өзінде бар және алынған мәліметтердің негізінде жерлердің резервте қалдырылуы туралы ұсыныс әзірлейді және оны хабарлама жолдаған мемлекеттік органдарға келісуге жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жерлердің резервте қалдырылуы туралы ұсыныста мынадай мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1728,110 +2090,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аралас меншік иелері мен жер пайдаланушылар туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ахуалдық сұлбасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік органдар жерлерді резервте қалдыру туралы ұсыныс түскен күннен бастап үш жұмыс күні ішінде жер қатынастары жөніндегі уәкілетті органдарға тиісті қорытындыны ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік органдармен жерлерді резервте қалдыру туралы ұсыныс келісілген жағдайда, жер қатынастары жөніндегі уәкілетті органдар тиісті қорытынды түскен күннен соң үш жұмыс күні ішінде оны жергілікті атқарушы органға қарауға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жергілікті атқарушы орган жерді резервке қою туралы ұсынысты қарау үшін құрамы жергілікті атқарушы органның өкілдерінен, жергілікті өкілді органның депутаттарынан, жер қатынастары жөніндегі уәкілетті орган, сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын тиісті жергілікті атқарушы органдардың құрылымдық бөлімшелері, қоршаған ортаны қорғау, ауыл және орман шаруашылығы, су қорын пайдалану және қорғау саласындағы уәкілетті органдардың тиісті аумақтық бөлімшелері, Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы, сондай-ақ жергілікті өзін-өзі басқару органдары (олар бар болса) және жергілікті агломерация кеңесі өкілдерінен (олар бар болса) тұратын комиссия құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы органның қалауы бойынша комиссияның құрамына басқа да адамдар енгiзiлуi мүмкiн.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1868,110 +2230,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жерлерді резервте қалдыру туралы ұсынысты комиссия ол түскен күннен бастап бес жұмыс күні ішінде қарайды. Комиссияның қорытындысы хаттамалық шешім нысанында екі данада рәсімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Резервте қалдырылатын жер учаскелері жеке және заңды тұлғалардың жеке меншігінде болған жағдайда, комиссияның теріс қорытындысы шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жер қатынастары жөніндегі уәкілетті орган комиссияның теріс қорытындысы шығарылғаннан кейін үш жұмыс күні ішінде көрсетілген қорытындының көшірмесін қоса бере отырып, мемлекеттік органдарға еркін нысанда хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1990,90 +2352,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Комиссияның оң қорытындысы жағдайында, оның шығарылған мерзімінен бастап жеті жұмыс күні ішінде жергілікті атқарушы орган жерлерді резервте қалдыру туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жерлерді резервте қалдыру туралы жергілікті атқарушы органның шешімінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) резервке қою негіздемесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2182,90 +2544,214 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жерлерді резервте қалдыру туралы шешім бір әкімшілік - аумақтық бірлік шегінде орналасқан жер учаскелеріне қатысты қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жергілікті атқарушы органның жерді резервке қою туралы шешімінің көшірмесі ол қабылданған күннен бастап 7 (жеті) жұмыс күні ішінде мемлекеттік органдарға және Мемлекеттік корпорацияға оны 3 (үш) күні ішінде жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне енгізу үшін жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2344,70 +2830,194 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жергілікті атқарушы орган жерді резервте қалдыру туралы шешім қабылданған күннен бастап күнтізбелік отыз күн ішінде учаскелері резервте қалдырылған жерлердің құрамына енгізілген жер пайдаланушылар мен сервитут иелерін хабардар етеді, сондай-ақ тиісті әкімшілік-аумақтық бірліктің аумағында таратылатын мерзімді баспасөз басылымдарында жариялау арқылы жерді резервте қалдыру туралы ақпараттың қолжетімді болуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жерлерді резервте қалдыру бойынша әрекеттерді тоқтату туралы шешім тиісті әкімшілік - аумақтық бірлік шегінде таратылатын мерзімді баспасөз басылымдарында, сондай-ақ арнайы ақпарат ақпараттық стендтерде және осындай шешім қабылдаған жергілікті атқарушы органның интернет-ресурсында жариялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Жерлерді резервке қою жөніндегі іс-қимылды тоқтату туралы шешімнің көшірмесі ол қабылданған күннен бастап 7 (жеті) жұмыс күні ішінде жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесінен резервке қойылған жерлер туралы мәліметтерді 3 (үш) жұмыс күні ішінде алып тастау үшін Мемлекеттік корпорацияға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2475,55 +3085,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2849,31 +3459,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>