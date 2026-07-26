--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="33f53f3" w14:textId="33f53f3">
+    <w:p w14:paraId="133bef3" w14:textId="133bef3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1268,333 +1268,229 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалатын жер және құқықтық кадастрлардың мәліметтерін қамтитын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z34" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік жер кадастры – Қазақстан Республикасы жерiнiң табиғи және шаруашылық жағдайы, жер учаскелерiнiң орналасқан жерi, нысаналы пайдаланылуы, мөлшерi мен шекарасы, олардың сапалық сипаттамасы, санитариялық қорғау аймақтары, жер пайдаланудың есепке алынуы және жер учаскелерiнiң кадастрлық құны туралы мәлiметтердiң, өзге де қажеттi мәлiметтердiң жүйесi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 288</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Ауыл шаруашылығы министрінің 29.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...91 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жерлерді резервте қалдыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 01.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 288</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkStart w:name="z13" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Құзыретіне аумақтардың қала құрылысын жоспарлаудың белгіленген тәртіппен бекітілген кешенді схемаларын, елді мекендердің бас жоспарларын, автомобиль және темір жолдардың өту жобаларын (схемаларын), қоршаған ортаға әсерді бағалауды қамту саласын айқындау туралы қорытындыларды, Қазақстан Республикасының Мемлекеттік жоспарлау жүйесінің құжаттарын, жер қойнауының мемлекеттік қорын басқару бағдарламаларын және "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1609,51 +1505,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Жер қойнауы және жер қойнауын пайдалану туралы кодекс) сәйкес осындай резервте қалдыру үшін негіз болып табылатын, өзге де құжаттарды іске асыру кіретін мемлекеттік органдар (бұдан әрі – мемлекеттік органдар) аумақтардың қала құрылысын жоспарлаудың белгіленген тәртіппен бекітілген кешенді схемаларын, елді мекендердің бас жоспарларын, автомобиль және темір жолдардың өту жобаларын (схемаларын), қоршаған ортаға әсерді бағалауды қамту саласын айқындау туралы қорытындыларды, Қазақстан Республикасының Мемлекеттік жоспарлау жүйесінің құжаттарын, жер қойнауының мемлекеттік қорын басқару бағдарламаларын және Жер қойнауы және жер қойнауын пайдалану туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес осындай резервте қалдыру үшін негіз болып табылатын өзге де құжаттар (бұдан әрі – Құжаттар) бекітілген күннен бастап он бес жұмыс күні ішінде оларды одан әрі резервте қалдыру үшін облыстардың, республикалық маңызы бар қалалардың, астананың жер қатынастары жөніндегі уәкілетті органдарына хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1672,123 +1568,123 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkStart w:name="z14" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Облыстардың, республикалық маңызы бар қалалардың, астананың жер қатынастары жөніндегі уәкілетті органдары Құжаттарды қарайды және резерте қалдырылатын жер учаскелері республикалық маңызы бар қалалардан және астанадан басқа елді мекендердің шекараларында орналасқан жағдайда хабарлама түскен күннен бастап екі жұмыс күні ішінде аудандарың, облыстық маңызы бар қалалардың жер қатынастары жөніндегі уәкілетті органдарына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жер қатынастары жөніндегі уәкілетті органдар хабарлама түскен күннен бастап екі жұмыс күні ішінде оның көшірмесін белгіленген тәртіпте жер-кадастры ақпаратын алу үшін Мемлекеттік корпорацияға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ұлттық экономика министрінің 22.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 782</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.03.2016 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1962,70 +1858,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жер қатынастары жөніндегі уәкілетті органдар жер-кадастры ақпаратын алған соң бес жұмыс күні ішінде өзінде бар және алынған мәліметтердің негізінде жерлердің резервте қалдырылуы туралы ұсыныс әзірлейді және оны хабарлама жолдаған мемлекеттік органдарға келісуге жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жерлердің резервте қалдырылуы туралы ұсыныста мынадай мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2090,110 +1986,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аралас меншік иелері мен жер пайдаланушылар туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ахуалдық сұлбасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік органдар жерлерді резервте қалдыру туралы ұсыныс түскен күннен бастап үш жұмыс күні ішінде жер қатынастары жөніндегі уәкілетті органдарға тиісті қорытындыны ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік органдармен жерлерді резервте қалдыру туралы ұсыныс келісілген жағдайда, жер қатынастары жөніндегі уәкілетті органдар тиісті қорытынды түскен күннен соң үш жұмыс күні ішінде оны жергілікті атқарушы органға қарауға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жергілікті атқарушы орган жерді резервке қою туралы ұсынысты қарау үшін құрамы жергілікті атқарушы органның өкілдерінен, жергілікті өкілді органның депутаттарынан, жер қатынастары жөніндегі уәкілетті орган, сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын тиісті жергілікті атқарушы органдардың құрылымдық бөлімшелері, қоршаған ортаны қорғау, ауыл және орман шаруашылығы, су қорын пайдалану және қорғау саласындағы уәкілетті органдардың тиісті аумақтық бөлімшелері, Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы, сондай-ақ жергілікті өзін-өзі басқару органдары (олар бар болса) және жергілікті агломерация кеңесі өкілдерінен (олар бар болса) тұратын комиссия құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы органның қалауы бойынша комиссияның құрамына басқа да адамдар енгiзiлуi мүмкiн.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2230,110 +2126,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жерлерді резервте қалдыру туралы ұсынысты комиссия ол түскен күннен бастап бес жұмыс күні ішінде қарайды. Комиссияның қорытындысы хаттамалық шешім нысанында екі данада рәсімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Резервте қалдырылатын жер учаскелері жеке және заңды тұлғалардың жеке меншігінде болған жағдайда, комиссияның теріс қорытындысы шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жер қатынастары жөніндегі уәкілетті орган комиссияның теріс қорытындысы шығарылғаннан кейін үш жұмыс күні ішінде көрсетілген қорытындының көшірмесін қоса бере отырып, мемлекеттік органдарға еркін нысанда хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2352,90 +2248,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Комиссияның оң қорытындысы жағдайында, оның шығарылған мерзімінен бастап жеті жұмыс күні ішінде жергілікті атқарушы орган жерлерді резервте қалдыру туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жерлерді резервте қалдыру туралы жергілікті атқарушы органның шешімінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) резервке қою негіздемесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2544,70 +2440,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жерлерді резервте қалдыру туралы шешім бір әкімшілік - аумақтық бірлік шегінде орналасқан жер учаскелеріне қатысты қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2770,110 +2666,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Кодекстің 49-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жергілікті атқарушы орган жерді резервте қалдыру туралы шешім қабылданған күннен бастап күнтізбелік отыз күн ішінде учаскелері резервте қалдырылған жерлердің құрамына енгізілген жер пайдаланушылар мен сервитут иелерін хабардар етеді, сондай-ақ тиісті әкімшілік-аумақтық бірліктің аумағында таратылатын мерзімді баспасөз басылымдарында жариялау арқылы жерді резервте қалдыру туралы ақпараттың қолжетімді болуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жерлерді резервте қалдыру бойынша әрекеттерді тоқтату туралы шешім тиісті әкімшілік - аумақтық бірлік шегінде таратылатын мерзімді баспасөз басылымдарында, сондай-ақ арнайы ақпарат ақпараттық стендтерде және осындай шешім қабылдаған жергілікті атқарушы органның интернет-ресурсында жариялануға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3085,55 +2981,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3459,31 +3355,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>