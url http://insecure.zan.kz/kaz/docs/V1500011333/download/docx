--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cd8c1aa" w14:textId="cd8c1aa">
+    <w:p w14:paraId="7e76856" w14:textId="7e76856">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -149,91 +149,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       "Жол жүрісі туралы" 2014 жылғы 17 сәуірдегі Қазақстан Республикасының Заңы 11-бабының </w:t>
+      "Жол жүрісі туралы" Қазақстан Республикасы Заңының 11-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1153,120 +1195,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың механикалық көлік құралдары мен олардың тіркемелерін қоспағанда, механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексеруді ұйымдастыру және жүргізу қағидалары (бұдан әрі – Қағидалар) "Жол жүрісі туралы" 2014 жылғы 17 сәуірдегі Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 5-3) тармақшасына сәйкес әзірленді.</w:t>
+      1. Осы Механикалық көлік құралдары мен олардың тіркемелерін, Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының механикалық көлік құралдары мен олардың тіркемелерін қоспағанда, міндетті техникалық қарап-тексеруді ұйымдастыру және өткізу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы "Жол жүрісі туралы" Заңының (бұдан әрі - Заң) 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-3) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасы аумағында жол жүрісіне қатысатын механикалық көлік құралдары мен олардың тіркемелерін, Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының механикалық көлік құралдары мен олардың тіркемелерін қоспағанда, міндетті техникалық қарап-тексеруді ұйымдастыру және өткізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 05.08.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 614</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Көлік министрінің 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1464,51 +1506,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) көлік және коммуникация саласындағы уәкілетті орган – автомобиль көлігі саласында басшылықты, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шектерде салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай ақпараттық жүйесінің операторы – Қазақстан Республикасы Үкіметінің шешімімен айқындалған және механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай ақпараттық жүйесін жүргізуді, дамытуды, интеграциялауды және қолдап отыруды жүзеге асыратын акционерлік қоғам (бұдан әрі – БАЖ Операторы);</w:t>
+      7) механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесінің операторы – Қазақстан Республикасының Үкіметі айқындаған және механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай ақпараттық жүйесін жүргізуді, дамытуды, интеграциялауды және сүйемелдеуді жүзеге асыратын акционерлік қоғам (бұдан әрі – БАЖ операторы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) механикалық көлік құралының және оның тіркемелерінің иесі – механикалық көлік құралының және оның тіркемелерінің меншік иесі, сондай-ақ механикалық көлік құралының және оның тіркемелерінің шаруашылық жүргізу құқығында немесе жедел басқару құқығында не өзге де заңды негізде (жалдау құқығы, тиісті органның осы адамға механикалық көлік құралын және оның тіркемелерін беру туралы өкімі) иеленетін адам. Өзінің қызметтік немесе еңбек міндеттерін орындауына орай, оның ішінде көлік құралының меншік иесімен немесе өзге де иесімен жасалған еңбек немесе азаматтық-құқықтық шарт негізінде көлік құралын басқаратын адам механикалық көлік құралының және оның тіркемелерінің иесі болып табылмайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1636,51 +1678,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) техникалық қарап-тексерудің диагностикалық картасы – механикалық көлік құралы мен оның тіркемелерінің техникалық жай-күйі параметрлерінің тізбесі бар иесі және механикалық көлік құралы мен оның тіркемелері және міндетті техникалық қарап-тексеру нәтижелері туралы мәліметтерді қамтитын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) цифрлық құжаттар сервисі – "Электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітілген және мемлекеттік функцияларды іске асыру және олардан туындайтын мемлекеттік көрсетілетін қызметтер мақсатында, сондай-ақ жеке және заңды тұлғалармен өзара іс-қимыл жасау, электрондық нысанда көрсетілетін қызметтерді алу және көрсету кезінде электрондық құжаттарды жасауға, сақтауға және пайдалануға арналған объектісі.</w:t>
+      13) цифрлық құжаттар сервисі – операторға бекітілген және мемлекеттік функцияларды және олардан туындайтын мемлекеттік көрсетілетін қызметтерді іске асыру мақсатында, сондай-ақ жеке және заңды тұлғалармен өзара іс-қимыл жасау, электрондық нысанда көрсетілетін қызметтерді алу және көрсету кезінде электрондық құжаттарды жасауға, сақтауға және пайдалануға арналған "цифрлық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының объектісі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1724,51 +1766,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (05.04.2025 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2045,70 +2107,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z122" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-1. БАЖ операторы міндетті техникалық қарап-тексерудің бірыңғай ақпараттық жүйесі қызметтерін көрсетуге арналған шарт негізінде техникалық қарап-тексеру операторына міндетті техникалық қарап-тексерудің бірыңғай ақпараттық жүйесінің қызметтерін ұсынады.</w:t>
+      6-1. БАЖ операторы міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесінің қызметтерін техникалық қарап-тексеру операторына міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесінің қызметтерін көрсетуге арналған шарт негізінде ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Міндетті техникалық қарап-тексерудің бірыңғай ақпараттық жүйесі қызметін алу үшін техникалық қарап-тексеру операторы БАЖ операторына:</w:t>
+      Міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесі қызметін алу үшін техникалық қарап-тексеру операторы БАЖ операторына:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2136,51 +2198,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық қарап-тексеру орталығының атауы, нақты орналасқан жерінің мекенжайы, техникалық қарап-тексеру операторының заңды мекенжайы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "E-gov" электрондық үкіметтің порталы арқылы ұсынылған дара кәсіпкерді тіркеу туралы куәлік және/немесе заңды тұлғаны тіркеу туралы куәлікті;</w:t>
+      "E-gov" цифрлық үкіметтің порталы арқылы ұсынылған дара кәсіпкерді тіркеу туралы куәлік және/немесе заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жылжымайтын мүліктің жоқ (бар) екендігі туралы анықтаманы (немесе жылжымайтын мүлікті жалдау шартының көшірмесін);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2280,385 +2342,425 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       паспортта көрсетілген әрбір жабдықтың ID сәйкестендіргіштерін көрсете отырып ақпаратты (тежегіш стенді, фаралардың жарық параметрлері, люфтіні өлшегіш, түтін өлшегіш, газ талдағышы, IP камера) ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Екі және одан да көп техникалық қарап-тексеру орталықтары ашылған кезде БАЖ операторына міндетті техникалық қарап-тексерудің бірыңғай ақпараттық жүйесінің қызметтерін алуға өтініш техникалық қарап-тексеру орталығының әрбір желісіне беріледі.</w:t>
+      Екі және одан да көп техникалық қарап-тексеру орталықтары ашылған кезде БАЖ операторына міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесінің қызметтерін алуға өтініш техникалық қарап-тексеру орталығының әрбір желісіне беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 6-1-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 298</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің м.а. 07.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 38</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (05.04.2025 бастап </w:t>
-[...9 lines deleted...]
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve">№ 212 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z127" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-2. БАЖ операторы ұсынылған құжаттар толған жағдайда міндетті техникалық қарап-тексерудің бірыңғай ақпараттық жүйесінің қызметтерін көрсетуге техникалық қарап-тексеру операторымен шарт жасасады.</w:t>
+      6-2. БАЖ операторы ұсынылған құжаттар толған жағдайда міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесінің қызметтерін көрсетуге техникалық қарап-тексеру операторымен шарт жасасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 6-2-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 298</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z128" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-3. Осы Қағидалардың 6-1-тармағына сәйкес құжаттар толық болмаған кезде БАЖ операторына міндетті техникалық қарап-тексерудің бірыңғай ақпараттық жүйесінің қызметтерін көрсетуге шарт жасасуға жол берілмейді.</w:t>
+      6-3. Осы Қағидалардың 6-1-тармағына сәйкес құжаттар толық болмаған кезде БАЖ операторына міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесінің қызметтерін көрсетуге шарт жасасуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 6-3-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 298</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z129" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-4. БАЖ операторына міндетті техникалық қарап-тексерудің бірыңғай ақпараттық жүйесінің қызметтерін көрсетуге міндетті техникалық қарап-тексерудің операторына міндетті техникалық қарап-тексеру жүргізу тәртібін бұза отырып, көлік құралына техникалық қарап-тексеру жүргізу фактісі анықталған кезде, оның ішінде көлік құралына жалған техникалық қарап-тексеру жүргізу белгілері анықталған кезде жол берілмейді.</w:t>
+      6-4. БАЖ операторына міндетті техникалық қарап-тексерудің бірыңғай цирлық жүйесінің қызметтерін көрсетуге міндетті техникалық қарап-тексерудің операторына міндетті техникалық қарап-тексеру жүргізу тәртібін бұза отырып, көлік құралына техникалық қарап-тексеру жүргізу фактісі анықталған кезде, оның ішінде көлік құралына жалған техникалық қарап-тексеру жүргізу белгілері анықталған кезде жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 6-4-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 298</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3113,322 +3215,312 @@
         <w:t>
       11. Техникалық қарап тексеру операторы көлiк құралдары иесiнiң өтiнiшi бойынша көлiк құралдарын мiндеттi техникалық қарап тексеруден өткiзу кезiнде орындалатын жұмыстарға қатысты мәлiметтердi хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z21" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Техникалық қарап-тексеру операторы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z134" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) міндетті техникалық қарап-тексеру өткізу жөніндегі жұмыстарды орындау процесінде осы Қағидаларда белгіленген талаптарды сақтайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z135" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техникалық қарап-тексеру орталықтарының өндірістік үй-жайлары мен аумағын 1811-2018 "Автомотокөлік құралдары. Міндетті техникалық қарап-тексеру. Бақылау әдістері" ҚР СТ мемлекеттік стандарт талаптарына сәйкес сәйкестігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z136" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көліктік бақылау органына міндетті техникалық қарап-тексеруден өткізу құны мен мерзімдері туралы мәліметтерді ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z137" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесімен өзара іс-қимылды қамтамасыз ететін мамандандырылған бағдарламалық қамтамасыз ету арқылы нақты уақыт режимінде міндетті техникалық қарап-тексеруді жүргізу нәтижелері бойынша механикалық көлік құралдарын және олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесіне толық және анық мәліметтер береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z138" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көлік құралын мемлекеттік тіркеу туралы куәліктің деректеріне сәйкес келмейтін нөмірлік агрегаттарды (шасси, шанақ) ауыстыру, мемлекеттік тіркеу нөмірі белгілері жоқ не көлік құралын мемлекеттік тіркеу туралы куәлікте көрсетілгендерге сәйкес келмейтін белгілері бар, сондай-ақ оның конструкциясына, оның ішінде оның құрамдас бөліктерінің конструкциясына, жол жүрісінің қауіпсіздігін қамтамасыз етуге әсер ететін қосымша жабдықтау заттарына, қосалқы бөлшектер мен керек-жарақтарға енгізілген өзгерістері бар көлік құралдарын техникалық қарап-тексеруге ұсыну фактілері туралы ішкі істер органдарына жазбаша түрде шұғыл хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 07.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 38</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (05.04.2025 бастап </w:t>
-[...9 lines deleted...]
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve">№ 212 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="23"/>
+    <w:bookmarkStart w:name="z22" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Техникалық қарап тексеру операторларына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z117" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z117" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көлік құралын мемлекеттік тіркеу туралы куәліктің деректеріне сәйкес келмейтін, жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті органмен (Қазақстан Республикасында тіркелген автокөлік құралдары), шетелдік жол жүрісі қауіпсіздігін қамтамасыз ету жөніндегі уәкілетті органмен (шетелде тіркелген автокөлік құралдары) келісілмей ауыстырылған нөмірлік агрегаттары (шасси, шанақ) бар, сондай-ақ нормативтік құқықтық актілермен белгіленген талаптар бұзыла отырып, мемлекеттік тіркеу нөмірі белгілері жоқ, сонымен қатар автокөлік құралдарының қауіпсіздігі саласындағы талаптарын бұзып қайта жабдықталған көлік құралдарын міндетті техникалық қарап тексеруден өткізуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z118" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z118" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделмеген негіздер бойынша міндетті техникалық қарап тексеруді өткізуден бас тартады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z119" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z119" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мiндеттi техникалық қарап тексеруден өткiзу мерзiмiнiң бұзылуына байланысты мiндеттi техникалық қарап тексеруді өткiзу шарттарын өзгертуiне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3447,230 +3539,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="27"/>
+    <w:bookmarkStart w:name="z23" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көлік құралын міндетті техникалық қарап-тексеруден өткізу үшін қажетті уақыт көлік құралының типі мен жіктемесіне сәйкес белгіленеді. 15 минут ішінде O-1, L-1-7 типті санаттар, 20 минут ішінде М-1 санаттары, М-2, М-3, N-1, N-2, N-3, О-2, О-3, О-4 санаттары 30 минут ішінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...15 lines deleted...]
-      БАЖ операторы механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай ақпараттық жүйесінде көлік құралының типі мен жіктелуіне байланысты көлік құралдарын техникалық қарап-тексерудің нәтижелері туралы келіп түсетін деректердің саны бойынша функционалды іске асырады.</w:t>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БАЖ операторы механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесінде көлік құралының типі мен жіктелуіне байланысты көлік құралдарын техникалық қарап-тексерудің нәтижелері туралы келіп түсетін деректердің саны бойынша функционалды іске асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 298</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="28"/>
+    <w:bookmarkStart w:name="z24" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Техникалық қарап тексеру операторлары қызмет өңiрi шегiнде көлiк құралдарын мiндеттi техникалық қарап тексеруден өткiзудi қамтамасыз етедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z25" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z25" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Астанада, республикалық және облыстық маңызы бар қалаларда міндетті техникалық қарап тексеру техникалық қарап тексерудің тек стационарлық желілерімен жүзеге асады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z26" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z26" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Техникалық қарап тексеру операторы Қазақстан Республикасы Көлік және коммуникация министрінің 2014 жылы 27 маусымдағы № 392 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9658 болып тіркелген) Қызмет өңірін айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген көлiк құралдарының мiндеттi техникалық қарап тексеруді өткiзу үшін шығу кестесiн жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3689,70 +3781,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="31"/>
+    <w:bookmarkStart w:name="z27" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Техникалық қарап тексеру операторының міндетті техникалық қарап тексеруді өткізуден бас тартуына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көлік құралы иесінің көлік құралын мемлекеттік тіркеу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3801,70 +3893,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көлік құралын мемлекеттік тіркеу туралы куәліктің деректеріне сәйкес келмейтін, нөмірлік агрегаттары (шасси, шанақ) уәкілетті органмен келісілмей ауыстырылған көлік құралын міндетті техникалық қарап тексеруге ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік тіркеу нөмірі белгілері жоқ көлік құралдарын міндетті техникалық қарап тексеруге ұсыну негіздер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="32"/>
+    <w:bookmarkStart w:name="z28" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Осы Қағидалардың 18-тармағында көрсетілген мiндеттi техникалық қарап тексеруді өткізуден бас тарту негіздері анықталған жағдайда, техникалық қарап тексеру операторы ол туралы 15 минуттың ішінде көлiк құралы иесіне жазбаша түрде хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3883,127 +3975,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="33"/>
+    <w:bookmarkStart w:name="z29" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Міндетті техникалық қарап-тексеруді өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 05.08.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 614</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="34"/>
+    <w:bookmarkStart w:name="z30" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Көлiк құралдарының мiндеттi техникалық қарап тексеруы техникалық қарап тексеру операторларының стационарлық және (немесе) ұтқыр желiлерiнде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z31" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z31" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мiндеттi техникалық қарап тексеруді жүзеге асыру кезiнде Қазақстан Республикасының "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4018,51 +4110,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" және "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Өлшем бірлігін қамтамасыз ету туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Заңдарына сәйкес бақылау-диагностикалық жабдық қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4081,70 +4173,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="36"/>
+    <w:bookmarkStart w:name="z32" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Арнайы бағдарламалық қамтамасыз ету арқылы бақылау-диагностикалық жабдықтан алынған көлік құралын міндетті техникалық қарап тексеруді жүргізу нәтижелері жалғаспалы арна бойынша өлшенген деректердi автоматтандырылған түрде берудi қамтамасыз ететiн бiрыңғай цифрлы хаттама жөнiнде техникалық қарап тексеру желiлерiн басқару жүйесiнде қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4163,70 +4255,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="37"/>
+    <w:bookmarkStart w:name="z33" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Бақылау-диагностикалық жабдықтың құрамына мынадай жабдықтар кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) роликті тежегіш стенді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4439,190 +4531,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="38"/>
+    <w:bookmarkStart w:name="z34" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Көлiк құралдарының санатына байланысты көлiк құралдарының тежеуiштiк басқаруын тексеру мынадай роликтiк тежеуiш стендiлерiнде жүргiзiледi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z87" w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z87" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) N3 және О4 санаттары үшiн - оське түсетiн барынша жүктемесi 16 тоннадан кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z88" w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z88" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) М2, М3, N2, О3 санаттары үшiн - оське түсетiн барынша жүктемесi 10 тоннадан кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z89" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z89" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) M1, N1, 02 санаттары үшiн - оське түсетiн барынша жүктемесi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z90" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z90" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 тоннадан кем емес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z91" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z91" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) L1, L2, L3, L4, L5, L6, L7 санаттары үшiн - 1 доңғалаққа түсетiн барынша салмақ 0,6 тонна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z92" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z92" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көлік құралдарының барлық санаттары үшiн - оське түсетiн барынша жүктемесi 16 тоннадан кем емес әмбебап роликтiк тежеуiш стендісінде пайдалану кезінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4641,70 +4733,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="45"/>
+    <w:bookmarkStart w:name="z35" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Барлық тежеуiш стендiлерiнiң санаттарына мыналар кiредi:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орнатылған өлшеу жүйесi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4751,70 +4843,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көлiк құралдарының тежеуiш жүйесiндегi қысымның түсуiн пневматикалық жетекпен өлшеу мүмкiндiгi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) автомобиль тежеуiш жүйесiнiң iске қосылған уақытын тежеуiш жүйесiнiң пневматикалық жетегiмен өлшеу мүмкiндiгi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="46"/>
+    <w:bookmarkStart w:name="z36" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Газ анализатор және түтiн өлшегiштер мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) СО және СН газ анализатор;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5149,2192 +5241,2254 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="47"/>
+    <w:bookmarkStart w:name="z37" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Жарық фарын тексерудiң электрондық аспабы мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фарлардың барлық түрiн тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жарық күшiн тексеру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="48"/>
+    <w:bookmarkStart w:name="z38" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Ақаулы және (немесе) белгiленген мерзiмде тексеруден өтпеген бақылау-диагностикалық жабдықты пайдалануға жол берiлмейдi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z130" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-1. БАЖ операторы механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесінің механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексеруді жүргізу үшін пайдаланылатын өлшеу құралдарын тексеру туралы берілген сертификаттар туралы мәліметтерді қамтитын техникалық реттеудің цифрлық жүйесімен интеграциялануын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 28-1-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 298</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Техникалық қарап тексеру операторлары көлiк құралдарының мiндеттi техникалық қарап тексеруден өткiзудi көлiк құралдарын мiндеттi техникалық қарап тексеруден өткiзудiң технологиялық процестерiне сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлiк құралдарын мiндеттi техникалық қарап тексеруді жүргізудiң технологиялық процесi әрбiр стационарлық және ұтқыр техникалық қарап тексеру желiлерi үшiн анықталған әдiстерді және көлiк құралдары мен олардың құрамдас бөлiктерiнiң техникалық жай-күйiнiң Қазақстан Республикасының техникалық реттеу саласындағы заңнамасында белгiленген қауіпсіздік талаптарына сәйкестiгiн тексеру бірізділігін қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармаққа өзгеріс енгізілді - ҚР Инвестициялар және даму министрінің 31.05.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-1. БАЖ операторы механикалық көлік құралдарын және олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесіне электрондық картадағы стационарлық және ұтқыр желілерден жүргізілген техникалық қарап-тексеру туралы деректердің түсуін қамтамасыз ететін функционалдың жұмысын қамтамасыз етеді, бұл міндетті техникалық қарап-тексерудің нақты уақыты мен орнын анықтауға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық қарап-тексеру операторы ұтқыр және стационарлық желілерде орналасқан жерінен мәліметтерді беруді қамтамасыз ету үшін навигация жүйесін орнатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 29-1-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 298</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-2. БАЖ операторы техникалық қарап-тексеру операторына механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесінің қызметін механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесінің қызметтерін көрсетуге арналған шарт негізінде ұсынылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 29-2-тармақпен толықтырылды - ҚР Көлік министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мiндеттi техникалық қарап тексеру өткiзу екi кезеңдi қамтиды: дайындық және негiзгi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z41" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Міндетті техникалық байқауды өткізудің дайындық кезеңі барысында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көлік құралының маркасы, моделі және модификациясы белгіленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көлік құралының түсі белгіленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тіркеу белгілерінің болуы тексеріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көлік құралының конструкциясына енгізілген өзгерістердің болуы белгіленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) алынған нәтижелер көлік құралын мемлекеттік тіркеу туралы куәліктің деректерімен салыстырылады (салыстырылады).;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6) тармақшаның қолданысы 01.01.2025 дейін тоқтатылған - ҚР Көлік министрінің м.а. 05.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 114 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көлік құралына орнатылған газ-баллон жабдығына мерзімді сынақтар жүргізу туралы куәліктің, газ-баллон жабдығын жөндеген жағдайда оны жөндеу (редукторды немесе баллонды ауыстыру) кезінде Енгізілген өзгерістер туралы белгісі бар көлік құралына орнатылған газ-баллон жабдығының қауіпсіздік талаптарына сәйкестігі туралы куәліктің болуы тексеріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7) тармақшаның қолданысы 01.01.2025 дейін тоқтатылған - ҚР Көлік министрінің м.а. 05.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 114 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көлік құралына орнатылған газ баллонының сериялық нөмірі газ баллонын дайындаушы ресімдеген көлік құралына орнатылған әрбір газ баллонының паспортының деректерімен салыстырылады (салыстырылады);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8) тармақшаның қолданысы 01.01.2025 дейін тоқтатылған - ҚР Көлік министрінің м.а. 05.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 114 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) диагностикалық картаға көлік құралында орнатылған әрбір газ баллонына паспорт деректері бар газ баллонының сериялық нөмірі енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 18.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 298</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Міндетті техникалық қарап тексеруді жүргізудің негізгі кезеңі жиынтыққа, пайдалану қауіпсіздігінің жекелеген қасиеттерін сипаттайтын параметрлердің шекті мәндеріне, жекелеген компоненттердің тозуын (өзгеруін) пайдалануға рұқсат етілетін шектеулерге, автокөлік құралдары конструкциясының рұқсат етілетін өзгеру шектерін, оның ішінде автокөлік құралдары конструкциясының рұқсат етілетін өзгеру шектерін сипаттайтын нормаларға қатысты тексеруді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тежегішті басқару:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс тежегіш жүйесінің тиімділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрақ тежегіш жүйесі жұмысының тиімділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұғаттауға қарсы тежеу жүйелерінің сигнализаторларының жұмыс істеуі (егер көлік құралының конструкциясында көзделген жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тежегіш жүйелері элементтерінің жай-күйі және тежегіш жетегінің герметикалығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рульдік басқару:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руль механизмінің және оны бекіту картерінің, руль жетегінің, руль дөңгелегінің және руль колонкасының механикалық жай-күйі мен жұмыс істеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы люфт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шолу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шолу өрісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шыны күйлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      артқы көрініс айналарының жай-күйі және бекітілуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шыны тазалағыштар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шыны жуғыштар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сыртқы жарық аспаптарының, шағылыстырғыштар мен электр жабдығының саны, орналасуы, түсі, көру бұрыштары, жай-күйі, жұмыс істеуі және сипаттамалары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алыс және жақын жарық фаралары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алдыңғы және артқы габариттік (бүйірлік) оттар, бүйірлік сигналдық фонарьлар; тежеу сигналдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      указателей поворота;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алдыңғы және артқы тұманға қарсы фаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      артқы жарық шамдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      артқы нөмірлік белгіні жарықтандыру шамдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      авариялық сигнал беру (егер көлік құралының конструкциясында көзделген жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оптикалық элементтер, оның ішінде түссіз немесе боялған бөлшектер мен пленкалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дөңгелектер, шиналар және аспалар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шина протекторының зақымдануы және тозуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аспа элементтерінің және оларды бекітудің механикалық жай-күйі (рессорлар, амортизаторлар, аспа рычагтары, топсалы элементтер);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дискілер мен дөңгелектер жиектерінің жай-күйі, оларды бекіту элементтерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) шассидің және шассиге (рамаға) агрегаттар мен тораптардың бекіту элементтерінің жай-күйі мен жұмыс істеуі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шығару құбырлары мен сөндіргіштер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тізбекті құрылғылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еден (тек автобустарға, шағын автобустарға және таксиге қатысты);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүргізуші мен жолаушылардың орындықтары, желдету, жылыту жүйелері (тек автобустарға, шағын автобустарға және таксиге қатысты);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бамперлер, шашыраудан қорғауға арналған құрылғылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Өзге де жабдықтардың жай-күйі мен жұмыс істеуі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      балалардың ұстап тұратын құрылғылары және олар бар болған жағдайда оларды бекіту орындары, дыбыстық сигнал, спидометр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болуы: қауіпсіздік белдіктері,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт сөндіру құралдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      авариялық тоқтату белгілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алғашқы медициналық көмек көрсетуге арналған дәрі қобдишалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) газ баллон жабдығының жай-күйі мен жұмыс істеуі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      газбаллонды Көлік құралдарын қоректендіру жүйесінің "Доңғалақты көлік құралдарының қауіпсіздігі туралы" Кеден одағының техникалық регламентін қабылдау туралы "Еуразиялық экономикалық комиссияның 2011 жылғы 9 желтоқсандағы № 877 шешімімен бекітілген" доңғалақты көлік құралдарының қауіпсіздігі туралы" Кеден одағының 018/2011 техникалық регламентінің талаптарына сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      газбаллонды жабдық элементтерінен және олардың қосылған жерлерінде газдың кемуінің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орнатылған газбаллонды жабдықтың конструкциясы мен компоненттерінің тұтастығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлік құралына орнатылған әрбір газ баллонына өшірілмейтін түрде нақты түсірілген "сұйытылған мұнай газы" (СМГ) немесе "сығылған табиғи газ" (СТГ) сериялық нөмірі мен белгілерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қоршаған ортаға әсер етумен байланысты факторлар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланылған газдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отын мен пайдалану сұйықтықтарының ағуы (мотор және трансмиссиялық май, тежегіш, гидравликалық және салқындатқыш);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) "Доңғалақты көлік құралдарының қауіпсіздігі туралы" Кеден одағының техникалық регламентін қабылдау туралы Еуразиялық экономикалық комиссияның 2011 жылғы 9 желтоқсандағы № 877 шешімімен бекітілген "Доңғалақты көлік құралдарының қауіпсіздігі туралы" КО ТР 018/2011 Кеден одағының техникалық регламентінде белгіленген мамандандырылған және арнайы көлік құралдарының қосымша талаптарына сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) раманың, шанақтың жай-күйі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қосымша жабдықтардың және аэрографиялық үш өлшемді суреттердің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доңғалақ базасының, габариттері мен желілік өлшемдерінің дайындаушы кәсіпорынның конструктивтік параметрлеріне сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кабинаның, раманың, зембілдің жай-күйі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 18.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="50"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-1. Баллондарды дайындаушы белгілеген және баллонның (баллондардың) паспортында көрсетілген баллондардың куәландыру кезеңділігімен сәйкес келетін кезеңділікпен көлік құралдарындағы газ баллонды жабдық арнайы уәкілетті ұйымдарда кезеңділік сынақтардан өткізіледі. Кезеңділік сынақтардың нәтижелері бойынша арнайы уәкілетті ұйымдар көлік құралында орнатылған газ баллонды жабдықтың кезеңділік сынағынан өткізілгені туралы куәлікті ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 29-тармаққа өзгеріс енгізілді - ҚР Инвестициялар және даму министрінің 31.05.2016 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 32-1-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің 18.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 452</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="51"/>
-[...1803 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="56"/>
+    <w:bookmarkStart w:name="z43" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Мiндеттi техникалық қарап тексеруді өткiзудiң негiзгi кезеңiнде көлiк құралының бөлiктерін ажыратусыз және алып тастаусыз орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z44" w:id="57"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z44" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Тiркемелер мен жартылай тiркемелердiң техникалық жай-күйi автопоезд құрамында да, ағытылған жай-күйiнде де (тартым-тiркеме құрылғысы мен тежегiш блоктауының жарамдылығын бақылау үшiн) тексерiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z45" w:id="58"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z45" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Көлік құралдарына міндетті техникалық қарап-тексеру жүргізу нәтижелері бойынша техникалық қарап-тексеру операторы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша техникалық қарап-тексерудің диагностикалық картасын жасайды (бұдан әрі – диагностикалық карта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7353,538 +7507,662 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="59"/>
+    <w:bookmarkStart w:name="z46" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Диагностикалық картаға техникалық қарап тексеру операторының басшысы немесе осыған уәкiлеттiк берiлген тұлға қол қояды, техникалық қарап тексеру операторының мөрімен бекітіледі және көлiк құралының иесiне берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z47" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Диагностикалық картаны толтыруды техникалық қарап-тексеру операторы мiндеттi техникалық қарап-тексерудің бiрыңғай цифрлық жүйесiмен өзара iс-әрекетiн жүзеге асыратын мамандандырылған бағдарламалық жасақтамада электрондық түрде жүргiзедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Техникалық қарап-тексерудің стационарлық және ұтқыр желілері ақпаратты және міндетті техникалық қарап-тексеруді өткізу нәтижелері туралы мәліметтерді қалыптастыру, сақтау және автоматты беру үшін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесімен ақпараттық өзара іс-қимылды жүзеге асыратын мамандандырылған бағдарламалық қамтамасыз етуі бар бағдарламалық-аппараттық кешенмен жарақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мамандандырылған бағдарламалық қамтамасыз етуі бар бағдарламалық-аппараттық кешенмен ақпаратты қалыптастыру, сақтау және оны міндетті техникалық байқаудан өткізу нәтижелері туралы мәліметтерді автоматты түрде беру кезінде Қазақстан Республикасы Үкіметінің 2016 жылғы 20 желтоқсандағы № 832 </w:t>
+      Мамандандырылған бағдарламалық қамтамасыз етуі бар бағдарламалық-аппараттық кешенмен ақпаратты қалыптастыру, сақтау және оны міндетті техникалық қарап-тексеруден өткізу нәтижелері туралы мәліметтерді автоматты түрде беру кезінде Қазақстан Республикасы Үкіметінің 2016 жылғы 20 желтоқсандағы № 832 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптар ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 18.11.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 600</w:t>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Мiндеттi техникалық қарап тексерудің бiрыңғай басқару жүйесi орталықтандырылған, сондай-ақ бiрыңғай цифрлық хаттама бойынша бiрiктiрiлген және мынадай талаптарға сәйкес келедi:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бақылаулық-диагностикалық жабдықты басқару үшiн белгiленген бағдарламалық жасақтаманың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цифрлық хаттама негiзiнде жұмыс iстейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ресми және (немесе) мемлекеттiк тiлдердегi интерфейсi болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Бағдарламалық-аппараттық кешенге ақпарат пен мәліметтерді беру мүмкіндігі бар компьютерлік жабдық, сондай-ақ көлік құралын тіркеу құралдары кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлік құралының тежегіш жүйесін тексеру фотоны тіркеуі бар роликті тежегіш стендте қамтамасыз етіледі. Фотоны тіркеу құралдары мемлекеттік тіркеу нөмірлік белгісін, сондай-ақ тежегіш стендінің роликтеріндегі көлік құралының, тіркеменің (жартылай тіркеменің) алдыңғы және артқы осін бір мезгілде қарау қамтамасыз етілетін жерде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндетті техникалық қарап-тексеруді жүргізу процесі мемлекеттік тіркеу нөмірлік белгісі бойынша көлік құралын сәйкестендіруді қамтамасыз ететін фото және бейнетіркеу құралымен тіркеледі. Бейнетіркеу құралы техникалық қарап-тексерудың барлық желілеріне шолу қамтамасыз етілетін жерде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық қарап-тексеру операторы міндетті техникалық қарап-тексеру өткізілген сәттен бастап алты ай ішінде көлік құралдарын міндетті техникалық қарап-тексеруден өткізудің және фотоны тіркеудің барлық рәсімдерін күнделікті жазудың бейнефайлын мұрағаттық сақтауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 298</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="62"/>
-[...146 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Мiндеттi техникалық қарап-тексеруді жүргiзу нәтижелерi бойынша мамандандырылған бағдарламалық қамтамасыз ету арқылы мiндеттi техникалық қарап-тексерудің бiрыңғай цифрлық жүйесiне көлiк құралының иесi, көлiк құралы, мiндеттi техникалық қарап-тексеруді жүргiзу нәтижелерi, берілген диагностикалық карталар туралы ақпарат берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 298</w:t>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="64"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="65"/>
+    <w:bookmarkStart w:name="z52" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Егер көлік құралын міндетті техникалық қарап тексеруден өткізу нәтижелері бойынша ақаулар және көлік құралы мен оның тіркемелерін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пайдалануға жол берілмейтін</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жағдайлар анықталмаса, міндетті техникалық қарап тексеру өткізілді деп саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл жағдайда көлік құралы иесіне міндетті техникалық қарап тексеруден өтудің белгіленген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мерзімділігіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келесі міндетті техникалық қарап тексеруден өту мерзімі көрсетіле отырып, техникалық қарап тексерудің диагностикалық картасы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="66"/>
+    <w:bookmarkStart w:name="z53" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Егер мiндеттi техникалық қарап тексеруден өткiзу нәтижелерi бойынша ақаулар және көлiк құралдары мен олардың тiркемелерiн пайдалануға жол берілмейтін жағдайлар анықталса, мiндеттi техникалық қарап тексеру өткiзiлмеді деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда көлiк құралының иесiне ақаулары көрсетiле отырып диагностикалық карта беріледі және көлiк құралы иесiнің талабы бойынша өлшеу құралдарын тексеру нәтижелері бойынша алынған хаттама берiледi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7921,70 +8199,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="67"/>
+    <w:bookmarkStart w:name="z124" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43-1. БАЖ операторы міндетті техникалық қарап-тексеруді жүргізу тәртібін бұзғаны анықталған техникалық қарап-тексерудің диагностикалық картасының күшін жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БАЖ операторы көлік құралдарын пайдалануға тыйым салынған ақаулар туындаған кезде жол-көлік оқиғасы жасалған жағдайда көлік құралын техникалық қарап-тексерудің диагностикалық картасын жояды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8079,110 +8357,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="68"/>
+    <w:bookmarkStart w:name="z54" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Көлiк құралын пайдалануға жол берілмейтін анықталған ақаулар мен шарттар жойылғаннан кейiн көлiк құралының иесi оны мiндеттi техникалық қарап тексеруді қайта жүргiзу үшiн ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z55" w:id="69"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z55" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Көлiк құралын қайта мiндеттi техникалық қарап тексеру бiрiншi мiндеттi техникалық қарап тексеру жүргiзiлген техникалық қарап тексеру орталығында не өзге техникалық қарап тексеру орталығында жүргiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z56" w:id="70"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z56" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Механикалық көлiк құралын және оның тіркемелерін алғашқы мiндеттi техникалық қарап тексеру өткізілген техникалық қарап тексеру орталығында қайта техникалық қарап тексеруден өткiзу кезінде техникалық қарап тексеру белгiленген критерийлерге сай болмаған және техникалық қарап тексерудің диагностикалық картасында немесе хаттамада көрсетiлген позициялар бойынша ғана жүргiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда төлем қайтадан тексерiлетiн позицияларды тексергені үшiн ғана алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8275,148 +8553,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="71"/>
+    <w:bookmarkStart w:name="z57" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Техникалық қарап тексеру операторларына көлiк құралының иесiне қайта мiндеттi техникалық қарап тексеруді жүргiзуден бас тартуға рұқсат етiлмейдi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z58" w:id="72"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z58" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Көлiк құралы иесiнiң мiндеттi техникалық қарап тексеруді жүргiзу кезiнде ақауларды анықтағаннан кейiн қайта мiндеттi техникалық қарап тексеруге ұсынуының ең ұзақ мерзiмi бірінші міндетті техникалық қарап тексеру өткізілген күннен бастап күнтiзбелiк он күндi құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күнтiзбелiк он күн өткеннен кейiн көлiк құралының жай-күйiн осы Қағидада белгiленген талаптарға сәйкестiгiне тексеру жалпы негiздерде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="73"/>
+    <w:bookmarkStart w:name="z59" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Егер қайта мiндеттi техникалық қарап тексеру жүргiзу кезiнде бұрын анықталған және диагностикалық картада көрсетiлген, көлiк құралын пайдалануға жол берілмейтін ақаулар мен шарттар жойылмағаны белгiленсе, диагностикалық карта жасалады, онда қайта мiндеттi техникалық қарап тексеру нәтижелерi көрсетiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z106" w:id="74"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z106" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жол жүрісі қауіпсіздігін қамтамасыз ету саласындағы мемлекеттік бақылауды жүзеге асыратын лауазымды адамдар көлік құралдарын пайдалануға тыйым салатын ақаулар орын алып, жол-көлік оқиғасы болған жағдайда, көлік құралдарын міндетті техникалық қарап тексеруге қайта жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8435,976 +8713,1088 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="75"/>
-[...34 lines deleted...]
-      Техникалық қарап тексеру операторы көлік құралын міндетті техникалық қарап тексеруден өткізбестен, жоғалған немесе бүлінген диагностикалық картаның орнына диагностикалық картаны беруді 15 минут ішінде жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Міндетті техникалық қарап-тексеруден өтудің белгіленген кезеңділігіне сәйкес келесі міндетті техникалық қарап-тексеруден өту мерзімі көрсетілген диагностикалық карта жоғалған немесе бүлінген кезде көлік құралының иесі жоғалған немесе бүлінген диагностикалық картаның орнына диагностикалық картаның телнұсқасын беру туралы өтінішпен бұрын жоғалған немесе бүлінген диагностикалық картаны берген техникалық қарап-тексеру операторына жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Техникалық қарап-тексеру операторы көлік құралын міндетті техникалық қарап-тексеруден өткізбестен, жоғалған немесе бүлінген диагностикалық картаның орнына диагностикалық картаны беруді 15 минут ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғалған немесе бүлінген диагностикалық картаның орнына диагностикалық карта жоғалған немесе бүлінген диагностикалық картаның қолданылу мерзіміне беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көлік құралының меншік иесі және (немесе) мемлекеттік тіркеу нөмірі белгісі өзгерген жағдайларда баж операторы міндетті техникалық байқаудың бірыңғай ақпараттық жүйесіне тиісті өзгерістер енгізуді жүргізеді.</w:t>
+      Көлік құралының меншік иесі және (немесе) мемлекеттік тіркеу нөмірі белгісі өзгерген жағдайларда баж операторы міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесіне тиісті өзгерістер енгізуді жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 18.11.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 600</w:t>
+        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="76"/>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="77"/>
+    <w:bookmarkStart w:name="z61" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Техникалық қарап-тексеру операторының техникалық қарап-тексерудің стационарлық желiлерiнiң көлiк құралдарын мiндеттi техникалық қарап-тексеруді жүргiзуi бойынша ақпараты мiндеттi техникалық қарап-тексерудің бiрыңғай цифрлық жүйесiне мынадай мерзімділікпен берiледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) техникалық қарап-тексерудің стационарлық желісі үшін - күн сайын нақты уақыт тәртібінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техникалық қарап-тексерудің ұтқыр желісі үшін – күнтізбелік екі күн ішінде бір рет.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 51-тармақ жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Механикалық көлік құралдарын және олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай ақпараттық жүйесінің жұмыс істеу тәртібі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+        <w:t xml:space="preserve"> 4-тарау. Механикалық көлік құралдарын және олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесінің жұмыс істеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-тараудың тақырыбы жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 4-тараумен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің 05.08.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 614</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.10.2019 бастап қолданысқа қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      52. Механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесіндегі мәліметтердің анықтығын қамтамасыз ету мақсатында БАЖ операторы салалық Қауымдастықтар мен Қоғамдық Бірлестіктердің өкілдерімен бірлесіп, жарты жылда бір рет барлық мамандандырылған бағдарламалық қамтылым жұмысының Заңның 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-5) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілетін механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесімен ақпараттық өзара іс-қимыл жасауды жүзеге асыратын мамандандырылған бағдарламалық қамтылымға қойылатын белгіленген талаптарға (бұдан әрі – Талаптар) сәйкестігіне мониторинг жүргізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Белгіленген Талаптарға тыйым салынған тәсілмен мамандандырылған бағдарламалық қамтылымның пайдалануын қамтамасыз ететін, оның ішінде деректерді қолмен енгізу мүмкіндігін іске қосуға мүмкіндік беретін бағдарламалық белгілердің болмауы, сондай-ақ бастапқы кодтың тікелей компиляциялауға және құрастыруға дайын болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мониторинг нәтижелері бойынша БАЖ операторы мамандандырылған бағдарламалық қамтамасыз етудің белгіленген Талаптарға сәйкестігі және (немесе) сәйкессіздігі туралы қорытындыны ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 614</w:t>
+        <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.10.2019 бастап қолданысқа қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...21 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесі мәліметтерінің анықтығын қамтамасыз ету мақсатында БАЖ операторына мамандандырылған бағдарламалық қамтылымдардан белгіленген Талаптарға сәйкес келмейтін мәліметтерді қабылдауға және модульдерден, бақылаушылардан, датчиктерден бақылау-диагностикалық жабдықтардан жіберілетін деректерді бұрмалайтын мәліметтерді қабылдауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 53-тармақ жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53-1. БАЖ операторы механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлік құралы туралы мәліметтердің заңдылығы болмаған кезде диагностикалық картаны қалыптастырудан және беруден автоматты түрде бас тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық қарап-тексерудің жалған диагностикалық картасын беру фактісін автоматты түрде тануды қамтамасыз ететін функционалды жұмысын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БАЖ операторы осы Қағидалардың талаптарын бұза отырып, көлік құралына техникалық қарап-тексеру жүргізу фактісі анықталған кезде механикалық көлік құралдарын және олардың тіркемелерін техникалық қарап-тексеру операторына міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесінің қызметтерін көрсетуге жол берілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесіне мәліметтерді ұсынбау;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) "Жол қозғалысы туралы" Қазақстан Республикасы Заңының 11-бабының </w:t>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19090 болып тіркелген) белгіленген талаптарға мамандандырылған бағдарламалық қамтылымның сәйкестігі және/немесе сәйкес еместігі туралы қорытындыны ресімдейді.</w:t>
+      техникалық қарап-тексеру орталығы орналасқан жері өзгерген күннен бастап 10 жұмыс күні ішінде хабардар етпеу не уақтылы хабардар етпеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлік құралдары иелерінің құжаттарын қабылдауға арналған үй-жайда ақпараттық стендте қызмет өңірінде міндетті техникалық қарап-тексеруден өткізу кестесі болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы тармақта көрсетілген талаптардың анықталған бұзушылықтарын жою кезінде БАЖ операторына бұзушылықтарды жою фактісін дәлелдейтін материалдарды қоса бере отырып, анықталған бұзушылықтарды жою туралы ақпаратты береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БАЖ операторы анықталған бұзушылықтардың жойылғанын растағаннан кейін осы тармақтың тоғызыншы абзацында көзделген техникалық қарап-тексеру операторына механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесінің қызметтері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 53-1-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 298</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="79"/>
-[...182 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53-2. БАЖ операторы көлік құралдарына техникалық қарап-тексеру жүргізу нәтижелері туралы міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесіне келіп түсетін деректерге аптасына кемінде екі рет объективті мониторинг жүргізу үшін көлік саласындағы салалық қауымдастықтар мен ұйымдар қатарынан, сондай-ақ құқық қорғау органдарының өкілдерімен (келісім бойынша) жұмыс тобын құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 53-1-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағида 53-2-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 298</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің 16.03.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 58</w:t>
+        <w:t xml:space="preserve">№ 212 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="81"/>
-[...112 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Осы Қағидалардың 52-тармағында көзделген талаптарды сақтаған кезде БАЖ операторы мамандандырылған бағдарламалық қамтылымдардың берілген нұсқасы үшін механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесіне қосу үшін сәйкестендіру кілтін жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 53-2-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 298</w:t>
+        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="82"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="83"/>
+    <w:bookmarkStart w:name="z133" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54-1. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>52-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген шарттар сақталмаған кезде БАЖ операторы осы мамандандырылған бағдарламалық қамтылымға арналған қолданыстағы сәйкестендіру кілтін іске қоспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9423,110 +9813,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="84"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Сәйкестендіру кілті жасалғаннан кейін және оны мамандандырылған бағдарламалық қамтылымдардың бастапқы кодына шифрланған түрде енгізгеннен кейін БАЖ Операторы техникалық қарап-тексеру орталықтарының жұмыс станцияларында орындауға арналған орындалатын және өзге де файлдар жиынтығына мамандандырылған бағдарламалық қамтылымдардың бастапқы кодын түпкілікті компиляциялау мен құрастыруды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z112" w:id="85"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Соңғы мамандандырылған бағдарламалық қамтылымдарды шифрланған түрде сәйкестендіру кілтімен біріктіріп компиляциялағаннан және құрастырғаннан кейін, мамандандырылған бағдарламалық қамтылымдардың орындалатын файлдарынан (оның ішінде DLL кітапханалары) хеш-сома алынады, ол кейінгі тексерулер жүргізу және диагностикалық картаның қызметтік алаңдарында пайдалану үшін мамандандырылған бағдарламалық қамтылымдарда орындалатын файлдарының нұсқасы мен жай-күйін бірдей сәйкестендіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z113" w:id="86"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. БАЖ операторы түрлендіргіштің тікелей мәнін белгілейді, ол хеш-функцияларды парольмен бірге береді және түрлі-түсті кестелерін пайдалана отырып, сөздік бойынша іріктеулерден және шабуылдардан қорғау, сондай-ақ бірдей парольдерді жасыру үшін пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түрлендіргіштің тікелей мәнін БАЖ операторы белгілейді және беруге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9563,152 +9953,152 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="87"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Мамандандырылған бағдарламалық қамтылымның белгіленген талаптарға сәйкес келмеуі анықталған кезде БАЖ операторы осы мамандандырылған бағдарламалық қамтылымнан механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесіне деректерді беру мүмкіндігін болдырмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 298</w:t>
+        <w:t xml:space="preserve">      Ескерту. 58-тармақ жаңа редакцияда - ҚР Көлік министрінің 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="88"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. БАЖ операторы көлік саласындағы уәкілетті органды мамандандырылған бағдарламалық қамтылымның белгіленген талаптарға сәйкестігі немесе сәйкес еместігі туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9940,68 +10330,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="89"/>
+    <w:bookmarkStart w:name="z63" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техникалық қарап-тексерудің диагностикалық картасы № ___ Certificate of periodic technical inspection</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18137,50 +18527,68 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік тіркеу нөмірлік белгісі:</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
@@ -18228,172 +18636,692 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қарулы Күштердің, басқа да </w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t>Қарулы Күштердің, басқа да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әскерлер мен әскери</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құралымдардың механикалық</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлік құралдары мен олардың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркемелерін қоспағанда,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>механикалық көлік құралдары</w:t>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен олардың тіркемелерін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндетті техникалық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарап- тексеруді ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және жүргізу қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -18413,89 +19341,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Диагностикалық карталарды тексеру актісі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида 2-қосымшамен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
+      Ескерту. Қағида 2-қосымшамен толықтырылды - ҚР Көлік министрінің 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 298</w:t>
+        <w:t xml:space="preserve">№ 212 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...17 lines deleted...]
-      "Міндетті техникалық қарап-тексерудің бірыңғай ақпараттық жүйесіне" (бұдан әрі – "Техникалық қарап-тексеру" БАЖ) міндетті техникалық қарап-тексеруді жүргізу нәтижелері туралы техникалық қарап-тексерудің операторлары/орталықтары/стационарлық желілері ұсынған мәліметтерге мониторинг жүргізу жөніндегі жұмыс тобының отырысы.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Міндетті техникалық қарап-тексерудің бірыңғай цифрлық жүйесіне" (бұдан әрі – "Техникалық қарап-тексеру" БАЖ) міндетті техникалық қарап-тексеруді жүргізу нәтижелері туралы техникалық қарап-тексерудің операторлары/орталықтары/стационарлық желілері ұсынған мәліметтерге мониторинг жүргізу жөніндегі жұмыс тобының отырысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс тобының отырысы барысында мынадай операторлар/орталықтар/стационарлық техникалық қарап-тексеру желілері "Техникалық қарап-тексеру" БАЖ-ға ұсынған міндетті техникалық қарап-тексеруді жүргізу нәтижелері туралы мәліметтер қаралды:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -19132,62 +20060,60 @@
       Барлығы _ _ _ ДК тексерілді, оның ішінде бұзушылықтар ____ ДК құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осыған орай, Қазақстан Республикасының техникалық қарап-тексеру саласындағы уәкілетті органына техникалық қарап-тексеру жүргізу қағидаларын бұзудың анықталған белгілері туралы ұсыныс хат жіберілетін болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Жұмыс тобының мүшелері:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Жұмыс тобының мүшелері:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -19986,71 +20912,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20142,68 +21047,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 26 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 329 бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="90"/>
+    <w:bookmarkStart w:name="z66" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың механикалық көлік құралдары мен олардың тіркемелерін қоспағанда, механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексеруден өткізу кезеңділігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшаның тақырыбы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 05.08.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20236,70 +21141,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Инвестициялар және даму министрінің 31.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="91"/>
+    <w:bookmarkStart w:name="z64" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап-тексеру техникалық қарап-тексеру орталықтарында мынадай кезеңділікпен жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әрбір 12 ай сайын – шығарылған жылын қоса алғанда, жылы 7 жылдан асатын, автомобиль көлігі саласындағы кәсіпкерлік қызметте пайдаланылмайтын М1 санаттағы, шығарылған жылын қоса алғанда, жылы 1 жылдан асатын N1-3, O1-4, L1-7, сондай-ақ қауіпті жүктерді тасымалдауға арналған және жабдықталғандарды қоспағанда арнайы және мамандандырылған көлік құралдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20374,144 +21279,144 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="92"/>
+    <w:bookmarkStart w:name="z69" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Механикалық көлік құралдары мен олардың тіркемелерінің бұдан кейінгі міндетті техникалық қарап-тексеруден өту мерзімі белгіленген кезеңділікке сәйкес бастапқы міндетті техникалық қарап-тексеруден өту күнінен бастап есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z70" w:id="93"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z70" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. М1 санатындағы көлік құралдары, егер бір жолаушы шартты массасына (75 кг) жолаушылар саны конструкциясында көзделген көбейтіндісі жолаушылармен бір мезгілде тасымалданатын жүктің есептік массасынан аспаса, N санатына белгіленген кезеңділікке сәйкес міндетті техникалық қарап-тексеруден өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20837,31 +21742,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>