--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="26d5e48" w14:textId="26d5e48">
+    <w:p w14:paraId="cd8c1aa" w14:textId="cd8c1aa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3853,51 +3853,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 31.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4133,51 +4133,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 31.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4611,51 +4611,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 31.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5377,51 +5377,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 29-тармаққа өзгеріс енгізілді - ҚР Инвестициялар және даму министрінің 31.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5491,50 +5491,130 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 29-1-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 298</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-2. БАЖ операторы техникалық қарап тексеру операторына механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап тексерудің бірыңғай ақпараттық жүйесінің қызметін механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап тексерудің бірыңғай ақпараттық жүйесінің қызметтерін көрсетуге арналған шарт негізінде ұсынылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 29-2-тармақпен толықтырылды - ҚР Көлік министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7811,51 +7891,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 43-тармаққа өзгеріс енгізілді - ҚР Инвестициялар және даму министрінің 31.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8165,51 +8245,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 46-тармаққа өзгеріс енгізілді - ҚР Инвестициялар және даму министрінің 31.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8325,51 +8405,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 31.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8859,92 +8939,220 @@
       көлік құралы туралы мәліметтердің заңдылығы болмаған кезде диагностикалық картаны қалыптастырудан және беруден автоматты түрде бас тарту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техникалық қарап-тексерудің жалған диагностикалық картасын беру фактісін автоматты түрде тануды қамтамасыз ететін функционалды жұмысын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БАЖ операторы осы Қағидалардың талаптарын бұза отырып, көлік құралына техникалық байқау жүргізу фактісі анықталған кезде механикалық көлік құралдарын және олардың тіркемелерін техникалық байқау операторына міндетті техникалық байқаудың бірыңғай ақпараттық жүйесінің қызметтерін көрсетуге жол берілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық байқаудың бірыңғай ақпараттық жүйесіне мәліметтерді ұсынбау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      техникалық қарап тексеру орталығы орналасқан жері өзгерген күннен бастап 10 жұмыс күні ішінде хабардар етпеу не уақтылы хабардар етпеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлік құралдары иелерінің құжаттарын қабылдауға арналған үй-жайда ақпараттық стендте қызмет өңірінде міндетті техникалық байқаудан өткізу кестесі болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы тармақта көрсетілген талаптардың анықталған бұзушылықтарын жою кезінде БАЖ операторына бұзушылықтарды жою фактісін дәлелдейтін материалдарды қоса бере отырып, анықталған бұзушылықтарды жою туралы ақпаратты береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БАЖ операторы анықталған бұзушылықтардың жойылғанын растағаннан кейін осы тармақтың тоғызыншы абзацында көзделген техникалық қарап тексеру операторына механикалық көлік құралдары мен олардың тіркемелерін міндетті техникалық қарап тексерудің бірыңғай ақпараттық жүйесінің қызметтері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 53-1-тармақпен толықтырылды - ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 26.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 298</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z132" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>