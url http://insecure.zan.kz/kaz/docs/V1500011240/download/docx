--- v0 (2025-11-13)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9878a2b" w14:textId="9878a2b">
+    <w:p w14:paraId="13cf73d" w14:textId="13cf73d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,77 +77,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шетелдіктер асырап алған Қазақстан Республикасының азаматтары болып табылатын балаларды Қазақстан Республикасының Сыртқы істер министрлігінде есепке қою және Қазақстан Республикасының шетелдегі мекемелерінің бақылауды жүзеге асыру қағидаларын бекіту туралы</w:t>
+        <w:t>Шетел азаматтары асырап алған Қазақстан Республикасының азаматтары болып табылатын балаларды Қазақстан Республикасының Сыртқы істер министрлігінде есепке қою және Қазақстан Республикасының шетелдегі мекемелерінің бақылауды жүзеге асыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Сыртқы істер министрінің м.а. 2015 жылғы 3 сәуірдегі № 11-1-2/130 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 30 мамырда № 11240 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -295,74 +333,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Шетелдіктер асырап алған Қазақстан Республикасының азаматтары болып табылатын балаларды Қазақстан Республикасының Сыртқы істер министрлігінде есепке қою және Қазақстан Республикасының шетелдегі мекемелерінің бақылауды жүзеге асыру </w:t>
+      1. Қоса беріліп отырған шетел азаматтары асырап алған Қазақстан Республикасының азаматтары болып табылатын балаларды Қазақстан Республикасының Сыртқы істер министрлігінде есепке қою және Қазақстан Республикасының шетелдегі мекемелерінің бақылауды жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мына бұйрықтардың күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -985,90 +1085,92 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шетелдіктер асырап алған Қазақстан Республикасының азаматтары</w:t>
-[...35 lines deleted...]
-        <w:t>шетелдегі мекемелерінің бақылауды жүзеге асыру қағидалары</w:t>
+        <w:t xml:space="preserve"> Шетел азаматтары асырап алған Қазақстан Республикасының азаматтары болып табылатын балаларды Қазақстан Республикасының Сыртқы істер министрлігінде есепке қою және Қазақстан Республикасының шетелдегі мекемелерінің бақылауды жүзеге асыру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Есепке қою</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1097,54 +1199,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Шетелдіктер асырап алған Қазақстан Республикасының азаматтары болып табылатын балаларды (бұдан әрі – балалар) Қазақстан Республикасы Сыртқы істер министрлігінде (бұдан әрi – Министрлік) есепке қою олар Қазақстан Республикасы аумағынан тысқары кеткенге дейiн Министрлікте жүзеге асырылады.</w:t>
+      1. Шетел азаматтары асырап алған Қазақстан Республикасының азаматтары болып табылатын балаларды (бұдан әрі – балалар) Қазақстан Республикасы Сыртқы істер министрлігінде (бұдан әрi – Министрлік) есепке қою олар Қазақстан Республикасы аумағынан тысқары кеткенге дейiн Министрлікте жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Балаларды есепке қою үшiн асырап алушылар, не болмаса олардың сенім білдірген адамдары (бұдан әрі - өтініш беруші), Министрлікке мынадай құжаттар ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z68" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1217,51 +1381,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда толтырылған балаларды есепке алудың жеке карточкасының екі данасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z70" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) шетелдіктердің асырауына берілген балаға – Қазақстан Республикасының азаматына (бұдан әрі – бала) берілген Қазақстан Республикасының азаматы паспортының түпнұсқасы;</w:t>
+      3) шетел азаматтарының асырауына берілген балаға – Қазақстан Республикасының азаматына (бұдан әрі – бала) берілген Қазақстан Республикасының азаматы паспортының түпнұсқасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z71" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының ішкі істер органдары берген Қазақстан Республикасынан тыс жерлерге баланың тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу туралы шешім (салыстырып-тексеру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z72" w:id="19"/>
     <w:p>
@@ -1317,90 +1481,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) баланың туу туралы куәлiгi (салыстырып-тексеру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z75" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) шетелдіктердің баланы асырап алуы туралы өтінішін қанағаттандыру туралы сотпен куәландырылған сот шешімі (салыстырып-тексеру үшін).</w:t>
+      8) шетел азаматтарының баланы асырап алуы туралы өтінішін қанағаттандыру туралы сотпен куәландырылған сот шешімі (салыстырып-тексеру үшін).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> қамтылған.</w:t>
+        <w:t>
+      Шетел азаматтарына асырап алуға берілген Қазақстан Республикасының азаматтары болып табылатын балаларды (қыздарды) есепке алу" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік қызмет) көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидалардың 2-1 қосымшасында қамтылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балаларды есепке қою осы Қағидалардың 2-тармағында көрсетілген құжаттар ұсынылған күннен бастап бес жұмыс күні ішінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1422,51 +1566,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Сыртқы істер министрінің м.а. 27.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1702,99 +1866,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде үш жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші шетелдіктерге асырап алуға берілген Қазақстан Республикасының азаматтары болып табылатын балаларды есепке қоюды жүзеге асырады не мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші шетел азаматтарына асырап алуға берілген Қазақстан Республикасының азаматтары болып табылатын балаларды есепке қоюды жүзеге асырады не мемлекеттік қызметті көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Сыртқы істер министрінің м.а. 27.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3396,893 +3580,157 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шетелдіктер асырап алған</w:t>
-[...133 lines deleted...]
-            </w:r>
+              <w:t>Шетел азаматтары асырап алған Қазақстан Республикасының азаматтары болып табылатын балаларды Қазақстан Республикасының Сыртқы істер министрлігінде есепке қою және Қазақстан Республикасының шетелдегі мекемелерінің бақылауды жүзеге асыру қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
-            </w:r>
-[...141 lines deleted...]
-              <w:t>___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
-[...25 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Сыртқы істер министрінің м.а. 27.09.2022 </w:t>
+      Ескерту. 1-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/497</w:t>
+        <w:t>№ 11-1-4/328</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...487 lines deleted...]
-                               (өтiнiш берушiнің қолы)</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4311,192 +3759,1017 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтары болып табылатын</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды Қазақстан</w:t>
+              <w:t>Сыртқы істер министрлігіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының Сыртқы істер</w:t>
+              <w:t>азамат/ша (тегі, аты, әкесінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігінде есепке қою және</w:t>
+              <w:t>аты (бар болған жағдайда),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>азаматтығы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шетелдегі мекемелерінің</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бақылауды жүзеге асыру</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>мекенжайы және телефон</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>нөмірі:_____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Баланы есепке қою туралы өтiнiш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Сыртқы істер министрінің м.а. 27.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/497</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" _______________ №___________________ __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот шешімінің негiзiнде менiң ұлымды/қызымды Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматын/шасын есепке алуыңызды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бала туралы мәлiметтер (тегі, аты, әкесінің аты (бар болған жағдайда), туған күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мен жерi):_____________________________________ паспорт № ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берген мекеме __________ берілген күні - қолданылу мерзімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________, _______________________ мекенжайы бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасында тұратын ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кіруге және тұруға рұқсаты бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасында баланың келесі жақын туыстары тұратынын хабарлаймын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болған жағдайда) және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы):_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес мен асырап алған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бала_______________________ кәмелеттiк жасқа толғанға дейiн (18 жас)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының азаматтығын сақтайтындығы және консулдық лауазымды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адам баланың тұрмыс жағдайы мен тәрбиесiнiң сәйкестiгiн тексеру мақсатында баланы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асырап алушыларға кез келген уақытта баруға құқығы бар екендiгi маған белгiлi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________ тұрғылықты жері өзгерген жағдайда, кетерден 10 (он)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс күн бұрын:________________________ мекенжайында орналасқан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының шет елдегі мекемесiне хабарлаймын. "Дербес деректер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректеріме қол жеткізуге келісімімді беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" ____________ _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               (өтiнiш берушiнің қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шетел азаматтары асырап</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алған Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасының азаматтары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болып табылатын балаларды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыртқы істер министрлігінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есепке қою және Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасының шетелдегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекемелерінің бақылауды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -5316,185 +5589,241 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шетелдіктер асырап алған</w:t>
+              <w:t>Шетел азаматтары асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>алған Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасының азаматтары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болып табылатын балаларды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтары болып табылатын</w:t>
+              <w:t>Сыртқы істер министрлігінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>балаларды Қазақстан</w:t>
+              <w:t>есепке қою және Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының Сыртқы істер</w:t>
+              <w:t>Республикасының шетелдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігінде есепке қою және</w:t>
+              <w:t>мекемелерінің бақылауды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
-[...38 lines deleted...]
-              <w:t>қағидаларына</w:t>
+              <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-1-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -5530,167 +5859,187 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шетелдіктерге асырап алуға берілген Қазақстан Республикасының азаматтары болып табылатын балаларды (қыздарды) есепке алу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+        <w:t xml:space="preserve"> Шетел азаматтарына асырап алуға берілген Қазақстан Республикасының азаматтары болып табылатын балаларды (қыздарды) есепке алу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырып жаңа редакцияда – ҚР Сыртқы істер министрінің м.а. 27.09.2022 </w:t>
+      Ескерту. Тақырып жаңа редакцияда – ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/497</w:t>
+        <w:t>№ 11-1-4/328</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-1-қосымшамен толықтырылды – ҚР Сыртқы істер министрінің 23.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-4/137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Сыртқы істер министрінің 15.06.2021 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Сыртқы істер министрінің 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6229,51 +6578,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шетелдіктерге асырап алуға берілген Қазақстан Республикасының азаматтары болып табылатын балаларды есепке алу (паспортқа қосымша бет) немесе дәлелді бас тарту.</w:t>
+Шетел азаматтарына асырап алуға берілген Қазақстан Республикасының азаматтары болып табылатын балаларды есепке алу (паспортқа қосымша бет) немесе дәлелді бас тарту.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нысаны: қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6640,51 +6989,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) балаларды есепке қою жеке карточкасының толтырылған екі данасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) шетелдіктердің асырауына берілген балаға - Қазақстан Республикасының азаматына (бұдан әрі – бала) берілген Қазақстан Республикасының азаматы паспортының түпнұсқасы;</w:t>
+3) шетел азаматтарының асырауына берілген балаға - Қазақстан Республикасының азаматына (бұдан әрі – бала) берілген Қазақстан Республикасының азаматы паспортының түпнұсқасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Қазақстан Республикасының ішкі істер органдары берген Қазақстан Республикасынан тыс жерлерге баланың тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу туралы шешім (салыстырып-тексеру үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6730,51 +7079,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) баланың туу туралы куәлiгi (салыстырып-тексеру үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8) шетелдіктердің баланы асырап алуы туралы өтінішін қанағаттандыру туралы соттың куәландырған сот шешімі (салыстырып-тексеру үшін).</w:t>
+8) шетел азаматтарының баланы асырап алуы туралы өтінішін қанағаттандыру туралы соттың куәландырған сот шешімі (салыстырып-тексеру үшін).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7113,160 +7462,224 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шетелдіктер асырап алған</w:t>
+              <w:t>Шетел азаматтары асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының азаматтары</w:t>
+              <w:t>алған Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>болып табылатын балаларды Қазақстан</w:t>
+              <w:t>Республикасының азаматтары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының Сыртқы істер</w:t>
+              <w:t>болып табылатын балаларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігінде есепке қою және</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Сыртқы істер министрлігінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шетелдегі мекемелерінің</w:t>
+              <w:t>есепке қою және Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бақылауды жүзеге асыру қағидаларына</w:t>
+              <w:t>Республикасының шетелдегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекемелерінің бақылауды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3–қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7413,160 +7826,224 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шетелдіктер асырап алған</w:t>
+              <w:t>Шетел азаматтары асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының азаматтары</w:t>
+              <w:t>алған Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>болып табылатын балаларды Қазақстан</w:t>
+              <w:t>Республикасының азаматтары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының Сыртқы істер</w:t>
+              <w:t>болып табылатын балаларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігінде есепке қою және</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Сыртқы істер министрлігінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шетелдегі мекемелерінің</w:t>
+              <w:t>есепке қою және Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бақылауды жүзеге асыру қағидаларына</w:t>
+              <w:t>Республикасының шетелдегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекемелерінің бақылауды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4–қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -7788,129 +8265,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шетелдіктер асырап алған</w:t>
+              <w:t>Шетел азаматтары асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>алған Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азаматтары болып</w:t>
+              <w:t>Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>табылатын балаларды</w:t>
+              <w:t>азаматтары болып табылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>балаларды Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сыртқы істер министрлігінде</w:t>
+              <w:t>Республикасының Сыртқы істер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есепке қою және</w:t>
+              <w:t>министрлігінде есепке қою және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8035,179 +8512,179 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балаларды есепке алу журналы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда – ҚР Сыртқы істер министрінің 15.06.2021 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда  ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/237</w:t>
+        <w:t>№ 11-1-4/328</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...53 lines deleted...]
-      Индекс: 1-БА</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұсынылады: Қазақстан Республикасы Білім және ғылым министрлігінің Балалардың құқықтарын қорғау комитетіне </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректердің нысаны интернет-ресурста орналастырылған: https://www.gov.kz/memleket/entities/mfa/documents/details/adilet/V1500011240?lang=ru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Индекс: 1-БА </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есептік кезеңі: 20___жылғы ________ ай</w:t>
-[...17 lines deleted...]
-      Ақпаратты ұсынатын тұлғалар тобы: Қазақстан Республикасы Сыртқы істер министрлігінің Консулдық қызмет департаменті</w:t>
+      Есепті кезеңі: 20___ жылғы _______ ай</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақпаратты ұсынатын тұлғалар тобы: Қазақстан Республикасы Сыртқы істер министрлігінің Консулдық қызмет департаменті </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсыну мерзімі: ай сайын, есепті айдан кейінгі айдың 5 күніне дейін</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -8956,52 +9433,52 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Орындаушы: ____________________________________________________ </w:t>
+        <w:t>
+      Орындаушы: ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болған кезде), қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9010,196 +9487,196 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қол қоюға уәкілетті лауазымды тұлға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ____________________________________________ қолы ______________ </w:t>
+        <w:t>
+      _______________________________________________ қолы _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болған кезде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
-[...122 lines deleted...]
-      6. 6-бағанда шетелдіктер асырап алғаннан кейінгі Қазақстан Республикасының азаматы болып табылатын баланың тегі, аты, әкесінің аты (бар болған кезде) көрсетіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Балаларды есепке алу журналы" нысанын толтыру бойынша түсініктеме (Индексі: 1-БА, кезеңділігі: ай сайын)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. 1-бағанда шетел азаматтарына асырауға берілген Қазақстан Республикасының азаматы болып табылатын баланы консулдық есепке алу нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. 2-бағанда шетел азаматтарына асырауға берілген Қазақстан Республикасының азаматы болып табылатын баланың асырап алынғанға дейінгі тегі, аты, әкесінің аты (бар болған кезде) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. 3-бағанда шетел азаматтарына асырауға берілген Қазақстан Республикасының азаматы болып табылатын баланың туған күні, жері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. 4-бағанда шетел азаматтары асырап алғанға дейінгі Қазақстан Республикасының азаматы болып табылатын баланың ата-анасының тегі, аты, әкесінің аты (бар болған кезде), азаматтығы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. 5-бағанда шетел азаматтары асырап алған Қазақстан Республикасының азаматы болып табылатын баланы асырап алу жүзеге асырылған мекеменің атауы, мекенжайы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. 6-бағанда шетел азаматтары асырап алғаннан кейінгі Қазақстан Республикасының азаматы болып табылатын баланың тегі, аты, әкесінің аты (бар болған кезде) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 7-бағанда Қазақстан Республикасының азаматы болып табылатын баланының шетелдік асырап алушыларының тегі, аты, әкесінің аты (бар болған кезде), азаматтығы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9209,69 +9686,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 8-бағанда Қазақстан Республикасының азаматы болып табылатын баланының шетелдік асырап алушыларының тұрғылықты мекен-жайы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. 9-бағанда шетелдіктер асырап алған Қазақстан Республикасының азаматы болып табылатын баланы асырап алу туралы шешім шығарған соттың атауы көрсетіледі.</w:t>
-[...17 lines deleted...]
-      10. 10-бағанда шетелдіктер асырап алған Қазақстан Республикасының азаматы болып табылатын балаға паспорт жасаған Қазақстан Республикасы ішкі істер органдарының атауы, паспорттың нөмірі мен берілген күні көрсетіледі.</w:t>
+      9. 9-бағанда шетел азаматтары асырап алған Қазақстан Республикасының азаматы болып табылатын баланы асырап алу туралы шешім шығарған соттың атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 10-бағанда шетел азаматтары асырап алған Қазақстан Республикасының азаматы болып табылатын балаға паспорт жасаған Қазақстан Республикасы ішкі істер органдарының атауы, паспорттың нөмірі мен берілген күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9307,220 +9784,274 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>Шетелдіктер асырап алған</w:t>
+              <w:t>Шетел азаматтары асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының азаматтары</w:t>
+              <w:t>алған Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>болып табылатын балаларды Қазақстан</w:t>
+              <w:t>Республикасының азаматтары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының Сыртқы істер</w:t>
+              <w:t>болып табылатын балаларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігінде есепке қою және</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Сыртқы істер министрлігінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шетелдегі мекемелерінің</w:t>
+              <w:t>есепке қою және Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бақылауды жүзеге асыру қағидаларына</w:t>
+              <w:t>Республикасының шетелдегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекемелерінің бақылауды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6–қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Балаларды есепке алу журналы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Қазақстан Республикасының шет елдегі мекемесінің атауы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -10312,180 +10843,244 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шетелдіктер асырап алған</w:t>
+              <w:t>Шетел азаматтары асырап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының азаматтары</w:t>
+              <w:t>алған Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>болып табылатын балаларды Қазақстан</w:t>
+              <w:t>Республикасының азаматтары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының Сыртқы істер</w:t>
+              <w:t>болып табылатын балаларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігінде есепке қою және</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Сыртқы істер министрлігінде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шетелдегі мекемелерінің</w:t>
+              <w:t>есепке қою және Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бақылауды жүзеге асыру қағидаларына</w:t>
+              <w:t>Республикасының шетелдегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекемелерінің бақылауды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7–қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Елшілігінің      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10550,92 +11145,92 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мекен-жайы және телефон нөмірі: ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Асырап алынған баланың</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>тұрғылықты жерінің өзгергені</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жаңа мекен-жайға көшуiне байланысты Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10839,55 +11434,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>