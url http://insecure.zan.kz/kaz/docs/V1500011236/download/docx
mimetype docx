--- v0 (2025-10-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0c91a72" w14:textId="0c91a72">
+    <w:p w14:paraId="5694a76" w14:textId="5694a76">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2665,404 +2665,650 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) келісімшарт бойынша әскери қызметке кіруден бас тарту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия отырысының қорытындысы бойынша төраға қабылданған шешім туралы әрбір кандидатқа хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:bookmarkStart w:name="z170" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Отырыстың қорытындысы бойынша комиссия келесі шешімдердің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) келісімшарт бойынша әскери қызметке кіруге ұсыну және лауазымға тағайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) келісімшарт бойынша әскери қызметке кіру үшін резервке енгізуге ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Қазақстан Республикасы Президентінің 2006 жылғы 25 мамырдағы № 124 Жарлығымен бекітілген Қазақстан Республикасының Қарулы Күштерiнде, басқа да әскерлерi мен әскери құралымдарында әскери қызмет өткеру қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келісімшарт бойынша әскери қызметке кіруден бас тарту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия отырысының қорытындысы бойынша төраға қабылданған шешім туралы әрбір кандидатқа хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Бас Прокурорының 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Келісімшарт бойынша әскери қызметке кіру үшін резервке енгізуге іріктеу комиссиясы ұсынған кандидаттар, тиісті </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әскери-есептік мамандығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әскери лауазымның санаты бойынша алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Резервке енгізу туралы комиссияның ұсынымдары әрбір бос лауазым үшін үшеуден аспайтын кандидатқа қатысты шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Резервке енгізу іріктеу комиссиясы шешім шығарған күннен бастап бес жұмыс күнінен кешіктірмей прокуратура органы басшысының бұйрығымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Келісімшарт бойынша әскери қызметке кіру үшін кандидаттардың резервте тұру мерзімі, ол енгізілген күннен бастап бір жыл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Комиссия отырысына дәлелді себептермен (ауырып қалған жағдайда, отбасы немесе басқа жағдайларға байланысты) келмеген кандидатпен әңгімелесу келесі отырыста өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаттың дәлелді себепсіз қорытынды отырысқа келмеуі прокуратура органдарына келісімшарт бойынша әскери қызметке қабылдаудан бас тартуға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Шешім еркін нысанда хаттама түрінде ресімделеді және оған төраға, комиссияның мүшелері мен хатшысы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отырыстың хаттамасында әрбір кандидатқа қатысты шешім көрсетіледі. Комиссия мүшесінде ерекше пікір болған жағдайда, ол міндетті түрде жазбаша көрсетіледі және отырыс хаттамасына қоса тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Прокуратура органдарына келісімшарт бойынша әскери қызметке кіру үшін азаматтар ішінен кандидаттарды кәсіби және психологиялық іріктеу жөніндегі шаралар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Прокуратура органдарына келісімшарт бойынша әскери қызметке кіру үшін азаматтар ішінен кандидаттарды іріктеу әскери лауазымға сәйкес әскери-есептік мамандық бойынша бос орын пайда болуына қарай жылына кемінде бір рет өткізіледі және келесі тәртіпте іске асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z72" w:id="68"/>
-[...15 lines deleted...]
-      2) дене шынықтыру даярлығының деңгейіне сәйкестікті анықтау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) келісімшарт бойынша әскери қызметке кіру үшін қажетті құжаттарды қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) медициналық куәландырудан өту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дене шынықтыру даярлығының деңгейіне сәйкестікті анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кәсіби даярлық деңгейін және әскери лауазымға тағайындау үшін қаралып отырған әскери-есептік мамандыққа (білімге) сәйкестікті анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) психологиялық жарамдылыққа тексерістен өту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Бас Прокурорының 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Кадр жұмысының бөлімшелері прокуратура органдарына келісімшарт бойынша әскери қызметке кіру үшін азаматтар ішінен кандидаттарды іріктеу кезінде әскери есеп, медициналық куәландыру, психологиялық даярлыққа тексеру мәселелері бойынша жергілікті әскери басқару органдарымен өзара әрекеттеседі (бұдан әрі – ЖӘБО).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z73" w:id="69"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Кандидатты іріктеуге жіберген жағдайда, кадр қызметі бөлімшесі үш жұмыс күні ішінде осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша, әскери есепке алыну (тіркелу) орны бойынша ЖӘБО-ға кандидатқа жолдама береді, кандидаттың құжаттарын міндетті арнайы тексеріс жүргізу үшін ұлттық қауіпсіздік органдарына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прокуратура органдарына келісімшарт бойынша әскери қызметке қабылданушы кандидаттарға ЖӘБО-ға жолдамаларды беру осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3111,308 +3357,350 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидатқа жолдаманы беру кезінде, құрылымдық бөлімше индексінен, Журналдың реттік нөмірінен және оны берген жылдың соңғы екі санымен қоса нөмір беріледі (мысалы, 6/1-14).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Журнал прокуратура органының мұрағатында сақталады және істердің бекітілген номенклатурасы бойынша белгіленген мерзім аяқталғаннан кейін жойылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Әскери қызмет өткеру Қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген кандидатпен ұсынылған құжаттар және кадр жұмысы бөлімшесінің жолдамасы негізінде ЖӘБО:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кандидаттың жеке ісін рәсімдейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) медициналық куәландыруды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) психологиялық жарамдылыққа тексеру жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z78" w:id="74"/>
-[...15 lines deleted...]
-      1) кандидаттың жеке ісін рәсімдейді;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Кандидатты медициналық куәландыру Халық денсаулығы және денсаулық сақтау жүйесі туралы Кодекстің 140-бабына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
-[...15 lines deleted...]
-      2) медициналық куәландыруды ұйымдастырады;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Бас Прокурорының 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. ЖӘБО-ның медициналық куәландыру қорытындылары кандидаттың жеке ісіне қосылады және бес жұмыс күні ішінде жолдама берген прокуратура органының кадр жұмысы бөлімшесіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
-[...15 lines deleted...]
-      3) психологиялық жарамдылыққа тексеру жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Әскери қызметті өткеруге денсаулық жағдайы бойынша жарамды деп танылған кандидат, ЖӘБО-дан жеке ісін кадр жұмысы бөлімшесі алғаннан кейін он бес жұмыс күні ішінде дене шынықтыру даярлығы бойынша тексеруден өтеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z81" w:id="77"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дене шынықтыру даярлығын тексеруді өткізу орны мен уақыты туралы кандидатқа кадр жұмысы бөлімшесі, ол басталғанға дейін бес жұмыс күні бұрын хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Кандидаттың дене шынықтыру даярлығын тексеру кадр жұмысы бөлімшесіне жүктеледі және дене шынықтыру даярлығы бойынша уәкілетті лауазымды тұлғаның (нұсқаушы) және іріктеу комиссиясының кем дегенде үш мүшесінің қатысуымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Дене шынықтыру даярлығының жағдайын тексеру прокуратура органдарына әскери қызметке келісімшарт бойынша қабылданатын кандидаттардың жас ерекшелік тобы ескеріліп, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес дене шынықтыру даярлығы бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кандидаттың дене шынықтыру даярлығын тексеру прокуратура органдарына келісімшарт бойынша әскери қызметке қабылданатын кандидаттар (ер, әйел) үшін дене шынықтыру даярлығын бағалау бойынша бақылау нормативтеріне сәйкес күштік, жылдамдық және шыдамдылық дейгейлерін анықтаудан және прокуратура органдарына келісімшарт бойынша әскери қызметке қабылданатын кандидаттардың дене шынықтыру жаттығуларын осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3427,128 +3715,128 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес орындау жағдайынан тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Прокуратура органдарына келісімшарт бойынша әскери қызметке қабылданатын кандидаттардың дене шынықтыру даярлығы бойынша нәтижелері мен бағалары бақылау нормативтерін тапсыру тізімдемесінде (бұдан әрі – тізімдеме) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеріске белгіленген барлық жаттығуларды кандидат бір жұмыс күні ішінде орындайды және техникалық жазба құралдары көмегімен белгіленіп отырады, бұл туралы кандидатқа ескертіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Жаттығуды жасау үшін бір мүмкіндік беріледі, ал жекелеген жағдайларда (үзіліп кетсе, құлап қалса) кандидатқа жаттығуды қайта жасауға рұқсат етіледі. Алынған бағаны жақсарту мақсатында жаттығуларды жасауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеріс барысында жаттығулар келесі ретпен орындалады: жылдамдыққа арналған жаттығулар, күш жұмсап орындалатын жаттығулар, шыдамдылықты сынауға арналған жаттығулар. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3595,248 +3883,248 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруге дәлелді себептерсіз келмеген кандидат немесе тексеру орнына ол аяқталғаннан кейін келген кандидат "қанағаттанарлықсыз" деп бағаланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаттың дене шынықтыру даярлығы деңгейінің жалпы бағасы оның үш норматив – күштік, жылдамдық және шыдамдылық деңгейі бойынша орындаған бағаларының қосындысынан тұрады және ол келесідей анықталады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "өте жақсы" – екі "өте жақсы" және бір "жақсы" деген бағалар болған жағдайда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "жақсы" – екі "жақсы" және бір "қанағаттанарлық" деген бағалар болған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "қанағаттанарлық" – егер бір "қанағаттанарлықсыз" бағасы болған жағдайда, "қанағаттанарлық" деген екі бағаға рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дене шынықтыру даярлығы бойынша нәтижелер мен бағалар кандидаттардың қолдарын қою арқылы танысатын тізімдемеде көрсетіледі. Кандидаттың қолы қойылған тізімдеме оның жеке ісіне тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Кандидат дене шынықтыру даярлығы бойынша қойылатын талаптарға сәйкес келген жағдайда, оның кәсіби дайындық деңгейі және қарастырылып отырған әскери лауазымға тағайындау үшін оның әскери-есептік мамандығына (білімге) сәйкестігі анықталады, ол мынадай іс-шаралар жүргізуді қамтиды:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
-[...15 lines deleted...]
-      2) "жақсы" – екі "жақсы" және бір "қанағаттанарлық" деген бағалар болған жағдайда;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасы заңнамасы туралы білімін компьютерлік тестілеу және логикалық ойлау (бұдан әрі – тестілеу);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z90" w:id="86"/>
-[...15 lines deleted...]
-      3) "қанағаттанарлық" – егер бір "қанағаттанарлықсыз" бағасы болған жағдайда, "қанағаттанарлық" деген екі бағаға рұқсат етіледі.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тағылымдама.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:p>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="90"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Қатардағы, сержанттық және офицерлік құрамдардың әскери лауазымдарына тағайындау үшін қарастырылатын кандидаттарды тестілеуді Бас прокуратура осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес компьютерлік тестілеу бағдарламасына сай заңнаманың өзгеру жағдайына байланысты мерзімді түрде жаңартылып отыратын, арнайы әзірленген сұрақтар бойынша кандидаттың қалауымен қазақ немесе орыс тілдерінде "он-лайн" режимінде немесе Бас прокуратураның компьютерлік тестілеу залында жүргізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z95" w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Кадр жұмысы бөлімшесі дене шынықтыру даярлығын тексерудің нәтижелерін алғаннан кейін он жұмыс күні ішінде тестілеуге жіберілетін кандидаттардың тізімін рәсімдейді және ол тестілеудің орны мен уақытын келісу үшін Бас прокуратураға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тізімде келесі мәліметтер көрсетіледі: кандидаттың тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3867,70 +4155,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас прокуратураның кадр жұмысы бөлімшесі кандидаттарға арнап логиндер мен құпиясөздер жасақтайды, тестілеуді өткізу кестесін дайындайды, осыдан кейін осы мәліметтер прокуратура органдарының кадр жұмысы бөлімшелеріне жолданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілеу өтетін күн, уақыт және орын туралы тестілеу басталғанға дейін, кемінде бес жұмыс күні бұрын кадр жұмысы бөлімшесі кандидаттарға хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="92"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Тестілеуді жүргізу объективтілігі шарттардың стандарттығы, уақыты, автоматтық есептелуі мен тестілердің мазмұнымен қамтамасыз етіледі. Тестілеу процесі аудио-бейне хаттама жасау мен техникалық байланыс құралдарын қолдану арқылы жүргізіледі, ол туралы кандидатқа ескертіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ЖСН бар, Қазақстан Республикасы азаматының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3979,70 +4267,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидат тестілеуге дәлелді себептермен келмеген жағдайда, сонымен бірге тестілеу уақытында өзін жайсыз сезінген жағдайда, бұл туралы алдын-ала тестілеу өткізудің басталуына дейін кадр жұмысы бөлімшесінің өкіліне хабарланады, осындай тұлғалардың тестіленуі осы күн ішінде басқа уақытта немесе тестілеу кестесіне сәйкес анықталатын басқа күні жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың талаптарын бұзған кандидат, сонымен бірге тестілеуге дәлелсіз себептермен келмеген кандидат қайта тестілеуге алты ай мерзім өткеннен кейін ғана жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Офицерлік құрамдағы лауазымдарға ниет білдірген кандидаттар үшін тестілеу бағдарламасы бойынша тестілерді орындауға берілетін уақыт 90 минутты (120 сұрақтар), қатардағы және сержанттық құрамдар – 90 минутты (90 сұрақтар) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тест бойынша өту мәні тестілеу бағдарламасында көрсетілген нормативтік құқықтық актілер бойынша дұрыс жауаптардың саны жалпы сұрақтардың санынан 70% кем болмауы керек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4177,1342 +4465,1410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        40. Тестілеу аяқталғаннан кейін кадр жұмысы бөлімшесінің өкілі кандидатқа тестілеудің нәтижелерін қол қою арқылы таныстырады. Кандидаттың қолы қойылған тестілеу нәтижелерінің бір данасы оның жеке ісіне тіркеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өту мәнінен кем емес баға алған кандидаттың тестілеу нәтижелері тестілеу өткен күннен бастап бір жыл ішінде жарамды болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу кезінде шекті мәндерден төмен балл алған кандидат қайта тестілеуден өтуге құқылы, бірақ алдыңғы тестілеу күнінен бастап бір айдан ерте емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Бас Прокурорының 14.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Денсаулық жағдайы бойынша прокуратура органдарында әскери қызметтен өтуге және дене шынықтыру даярлығы бойынша тиісті талаптарға жарамды деп танылған, компьютерлік тестілеу нәтижесінде өту мәнінен кем емес баға алған және прокуратура органдарына әскери қызметке кіру үшін еш кедергілердің жоқтығы туралы міндетті арнайы тексерістің қорытындысын алған кандидат тестілеу күнінен бастап бес жұмыс күні ішінде тағылымдамадан өтуге жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадр жұмысы бөлімшесі тағылымдаманың орны мен жетекшісін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Тағылымдамадан өту мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) офицерлік құрамдағы лауазымдарға кандидаттар үшін – бір ай;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:p>
-[...113 lines deleted...]
-      41. Денсаулық жағдайы бойынша прокуратура органдарында әскери қызметтен өтуге және дене шынықтыру даярлығы бойынша тиісті талаптарға жарамды деп танылған, компьютерлік тестілеу нәтижесінде өту мәнінен кем емес баға алған және прокуратура органдарына әскери қызметке кіру үшін еш кедергілердің жоқтығы туралы міндетті арнайы тексерістің қорытындысын алған кандидат тестілеу күнінен бастап бес жұмыс күні ішінде тағылымдамадан өтуге жолданады.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қатардағы және сержанттық құрамдағы лауазымдарға кандидаттар үшін – он жұмыс күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:p>
-[...33 lines deleted...]
-      42. Тағылымдамадан өту мерзімі:</w:t>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бұған дейін құқық қорғау және арнайы мемлекеттік органдарда аға және орта басшы құрамның лауазымдарында қызмет атқарған, сыныптық шендерге, әскери немесе арнайы атақтарға ие және (немесе) әскери атақтары бар офицерлік құрамдағы әскери лауазымдарда келісімшарт бойынша әскери қызмет атқарған кандидаттар үшін – он жұмыс күні болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z101" w:id="97"/>
-[...15 lines deleted...]
-      1) офицерлік құрамдағы лауазымдарға кандидаттар үшін – бір ай;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Тағылымдаманың жетекшісі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z102" w:id="98"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="101"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кандидатты тағылымдамадан өткізудің Үлгілік жоспары бойынша тағылымдаманың жеке жоспарын дайындап, бекітеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кандидатты оның функционалдық міндеттері мен прокуратура органы қызметінің ұйымдастырылуымен таныстырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тағылымдаманың жеке жоспарымен қарастырылған мәселелерді зерттеуде қажетті әдістемелік және тәжірибелік көмек көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тағылымдаманың жеке жоспарының мерзімді орындалуын қадағалайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z106" w:id="102"/>
-[...15 lines deleted...]
-      2) кандидатты оның функционалдық міндеттері мен прокуратура органы қызметінің ұйымдастырылуымен таныстырады;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Кандидат тағылымдама барысында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z107" w:id="103"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="106"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) тағылымдаманың жеке жоспарында көрсетілген іс-шараларды белгіленген мерзімде орындайды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) белгіленген күн тәртібі мен еңбек тәртібін сақтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орындалған жұмыс есебін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тағылымдама барысында алған ақпаратты жария етпейді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z111" w:id="107"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="110"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) тағылымдама жетекшісінің тапсырмалары шегінде әрекет етеді, мемлекеттік құпияларға рұқсатты талап ететін режимдік нысандарда жүргізілетін іc-шараларды, сондай-ақ оның өмірі мен денсаулығына қауіп төнген жағдайларды қоспағанда, барлық прокуратура органдарында өтетін іс-шараларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қатысады</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қызметтік мүлік пен техникалық құралдарға ұқыпты қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) киінуде іскерлік стильді ұстанады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Тағылымдама мерзімі аяқталғаннан кейін кандидат тағылымдаманың жеке жоспарын орындаудың нәтижелері баяндалатын жазбаша есеп дайындайды. Есепке кандидат дайындаған және жетекшімен расталған құжаттардың жобалары тіркеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z115" w:id="111"/>
-[...15 lines deleted...]
-      6) қызметтік мүлік пен техникалық құралдарға ұқыпты қарайды;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Тағылымдама нәтижелері бойынша жетекші кандидатқа мінездеме жазады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z116" w:id="112"/>
-[...15 lines deleted...]
-      7) киінуде іскерлік стильді ұстанады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мінездемеде теориялық білімі мен тәжірибелік жұмыс дағдыларына баға беріліп, кандидаттың адамгершілік және іскерлік қасиеттері, оның еңбек және орындаушылық тәртіпке деген көзқарасы, сондай-ақ кандидаттың жеке тұлғасын сипаттайтын басқа да деректер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тағылымдама жетекшісі кандидат тағылымдамасының мәліметтерін (есеп, сипаттама) кадр жұмысы бөлімшесіне тағылымдама аяқталғаннан кейін үш күннен кешіктірмей ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Кандидат тағылымдамадан келесі жағдайларда өтпейді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z117" w:id="113"/>
-[...95 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="116"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптардың біреуі бұзылса;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тағылымдамадан өту орнында дәлелді себептерсіз бір жұмыс күні ішінде үш немесе одан да көп сағат бойы болмаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сонымен бірге, тағылымдама жетекшісі кандидаттың тағылымдаманың жеке жоспарын бұзғаны туралы жазбаша баянат дайындайды. Оны тез арада кадр жұмысы бөлімшесіне ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тағылымдаманың жеке жоспарын бұзу туралы баянат жазылған кандидат тағылымдамадан қайта өтуге жіберілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидат дәлелді себептермен келмеген жағдайда, тағылымдаманың мерзімі ол болмаған күндеріне ұзартылады, бірақ ұзартылу мерзімі он жұмыс күнінен аспауы тиіс. Кандидат тағылымдамадан өту орнында жоғарыда аталған мерзімнен көп уақыт болмаған жағдайда, тағылымдама мәліметтері күшін жойып, тағылымдамадан қайта өту мүмкіндігі іріктеу комиссиясында қарастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Кадр жұмысы бөлімшесі тағылымдама мәліметтерін кандидаттың жеке ісіне тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Тағылымдаманың аяқталған күнінен бастап он жұмыс күні ішінде кадр жұмысы бөлімшесі кандидатты психологиялық жарамдылыққа тексеруден өтуге жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z121" w:id="117"/>
-[...15 lines deleted...]
-      2) тағылымдамадан өту орнында дәлелді себептерсіз бір жұмыс күні ішінде үш немесе одан да көп сағат бойы болмаса.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Психологиялық іріктеуге қатысты іс-шараларды, кандидаттың әскери есеп (тіркелу) орны бойынша ЖӘБО-ның психологиялық қызметінің тиісті маманы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Психологиялық іріктеу барысында кандидаттың интеллектуалдық даму деңгейі, әскери қызметтен өту үшін психологиялық жарамдылығы, ақыл-ойының орамдылығы мен шапшаңдығы, тіл тапқыштығы мен басқа қасиеттері бағаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...65 lines deleted...]
-      48. Кадр жұмысы бөлімшесі тағылымдама мәліметтерін кандидаттың жеке ісіне тіркейді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда - ҚР Бас Прокурорының 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50-1. Тізбесін уәкілетті органның басшысы бекіткен лауазымдарға келісімшарт бойынша әскери қызметке кіретін адамдарға қатысты уәкілетті органның басшысы айқындаған тәртіппен психологиялық-физиологиялық және полиграфологиялық зерттеулерді қолданып тексеру жүргізіледі. Психологиялық-физиологиялық және полиграфологиялық зерттеулер жүргізуді құрылымында әскери қызмет өткеру көзделген уәкілетті органдар ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z123" w:id="119"/>
-[...15 lines deleted...]
-      49. Тағылымдаманың аяқталған күнінен бастап он жұмыс күні ішінде кадр жұмысы бөлімшесі кандидатты психологиялық жарамдылыққа тексеруден өтуге жібереді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 50-1-тармақпен толықтырылды - ҚР Бас Прокурорының 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Психологиялық іріктеудің нәтижелері бойынша кандидаттың келісімшарт бойынша нақты әскери лауазымдарында әскери қызмет етуге жарамдылығы туралы төмендегі қорытындылардың біреуі жасалады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Психологиялық іріктеуге қатысты іс-шараларды, кандидаттың әскери есеп (тіркелу) орны бойынша ЖӘБО-ның психологиялық қызметінің тиісті маманы жүргізеді.</w:t>
-[...18 lines deleted...]
-      50. Психологиялық іріктеу барысында кандидаттың интеллектуалдық даму деңгейі, әскери қызметтен өту үшін психологиялық жарамдылығы, ақыл-ойының орамдылығы мен шапшаңдығы, тіл тапқыштығы мен басқа қасиеттері бағаланады.</w:t>
+      1) "ұсынылады";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "ұсынылмайды".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прокуратура органдарында келісімшарт бойынша әскери қызмет өткеру үшін психологиялық жарамдылық деңгейін анықтаудың нәтижелері кандидаттың жеке ісіне тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 51-тармақ жаңа редакцияда - ҚР Бас Прокурорының 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:p>
-[...33 lines deleted...]
-      1) әлеуметтік бейімделе алмау мен жүйке-психикалық тұрақсыздықтың белгілерін анықтау;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Комиссияның шешімі жоғары тұрған прокуратура органына (жоғары тұрған лауазымды тұлғаға) немесе сотқа шағымдалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z126" w:id="122"/>
-[...15 lines deleted...]
-      2) белгілі бір лауазымдық және қызметтік құзыреттерге сәйкес дағдылардың бар болуын және даму деңгейін анықтау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия шешіміне шағым беру, бұл мәселе мәні бойынша түпкілікті қаралғанға дейін кандидатқа қатысты қорытындыны іске асыруды тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Келісімшарт бойынша әскери қызметке кіруге арналған резервтен прокуратура органдарына әскери қызметке қабылдау, кадр жұмысы және ішкі қауіпсіздікті қамтамасыз ету бөлімшелерінің қорытындысы негізінде, келісімшарт жасау туралы жеке құрам бойынша бұйрық шығару және кандидатты тиісті әскери лауазымға тағайындау жолымен бос орын пайда болған жағдайда жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z127" w:id="123"/>
-[...15 lines deleted...]
-      3) белгілі бір лауазымдық және қызметтік құзыреттерді орындауға қажетті психикалық қасиеттер мен тұлғалық сипаттамалардың сәйкестілік дәрежесін анықтау.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Кадр жұмысы бөлімшесі жеке құрам бойынша бұйрық шығарғаннан  кейін оны кандидаттың әскери есепке алу орны бойынша ЖӘБО-ға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z128" w:id="124"/>
-[...15 lines deleted...]
-      51. Психологиялық іріктеудің нәтижелері бойынша кандидаттың келісімшарт бойынша нақты әскери лауазымдарында әскери қызмет етуге жарамдылығы туралы төмендегі қорытындылардың біреуі жасалады:</w:t>
+    <w:bookmarkStart w:name="z136" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Кандидаттар келесі негіздердің бірі бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z129" w:id="125"/>
-[...15 lines deleted...]
-      1) "ұсынылады";</w:t>
+    <w:bookmarkStart w:name="z137" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прокуратура органдарына келісімшарт бойынша әскери қызметке кіруден, сондай-ақ ұсынылған әскери лауазымға тағайындаудан жазбаша түрде бас тартқан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z130" w:id="126"/>
-[...15 lines deleted...]
-      2) "шартты түрде ұсынылады";</w:t>
+    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызмет орнына жолдама (ұйғарым) алу үшін кадр жұмысы бөлімшесінің шақыртуы бойынша бес күн ішінде дәлелді себепсіз келмеген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z131" w:id="127"/>
-[...15 lines deleted...]
-      3) "ұсынылмайды".</w:t>
+    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының шегінен тыс жерге тұрақты тұруға кеткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:p>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> 4. Қорытынды ережелер</w:t>
+    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) басқа құқық қорғау, әскери және арнайы органдарға қызметке кірген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z133" w:id="129"/>
-[...15 lines deleted...]
-      52. Комиссияның шешімі жоғары тұрған прокуратура органына (жоғары тұрған лауазымды тұлғаға) немесе сотқа шағымдалуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) прокуратура органдарына әскери қызметке кіруге бөгет жасайтын кандидаттарды тізімге қою туралы шешім қабылдаған кезде болмаған немесе осыған дейін белгісіз болған қосымша мәліметтер анықталған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:p>
-[...33 lines deleted...]
-      53. Келісімшарт бойынша әскери қызметке кіруге арналған резервтен прокуратура органдарына әскери қызметке қабылдау, кадр жұмысы және ішкі қауіпсіздікті қамтамасыз ету бөлімшелерінің қорытындысы негізінде, келісімшарт жасау туралы жеке құрам бойынша бұйрық шығару және кандидатты тиісті әскери лауазымға тағайындау жолымен бос орын пайда болған жағдайда жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қасақана құқық бұзушылық жасағаны үшін сот тәртібінде әкімшілік жауапкершілікке, сыбайлас жемқорлық және басқа құқық бұзушылықтар, қылмыс (теріс қылық) жасағаны үшін тәртіптік және әкімшілік жауапкершілікке тартылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z135" w:id="131"/>
-[...15 lines deleted...]
-      54. Кадр жұмысы бөлімшесі жеке құрам бойынша бұйрық шығарғаннан  кейін оны кандидаттың әскери есепке алу орны бойынша ЖӘБО-ға жібереді.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) келісімшарт бойынша әскери қызметке кіру үшін резервтегі бір жыл мерзім аяқталған жағдайда келісімшарт арқылы әскери қызметке кіру үшін резервтен алынып тасталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z136" w:id="132"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5958,68 +6314,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тұрғылықты жері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Бас Прокурорының 14.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6519,68 +6875,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(жергілікті әскери басқару </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>органының атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЖОЛДАМА № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Бас Прокурорының 14.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7118,100 +7474,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу, іріктеу комиссиясының құрылуы мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметінің Қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z152" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Прокуратура органдарына келісімшарт бойынша әскери қызметке кіретін кандидаттарды тіркеу және жолдама беру</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8120,68 +8476,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу, іріктеу комиссиясының құрылуы мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметінің Қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="144"/>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Прокуратура органдарына келісімшарт бойынша әскери қызметке кіретін кандидаттардың дене шынықтыру даярлығы бойынша жас топтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9430,68 +9786,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу, іріктеу комиссиясының құрылуы мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметінің Қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:bookmarkStart w:name="z156" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Прокуратура органдарына келісімшарт бойынша әскери қызметке кіретін кандидаттарға арналған (ерлер) дене шынықтыру дарлығын бағалау бойынша бақылау нормативтері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -13568,68 +13924,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:bookmarkStart w:name="z157" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Прокуратура органдарына келісімшарт бойынша әскери қызметке кіретін кандидаттарға арналған (әйелдер) дене шынықтыру даярлығын бағалау бойынша бақылау нормативтері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -17385,88 +17741,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу, іріктеу комиссиясының құрылуы мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметінің Қағидаларына 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="147"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Прокуратура органдарына келісімшарт бойынша әскери қызметке кіретін кандидаттардың дене шынықтыру даярлығы бойынша жаттығуларды орындау шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z160" w:id="148"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Күш дайындығы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерлер үшін турникке тартылу бастапқы тұрған қалпында аяғын жерге тигізбей, (тік) асылуы қажет. Жаттығу иегімен грифке тиген кезде жасалды деп саналады. Асылып тұрған қалпында 5 сек. артық демалуға (тоқтауға) және теңселіп барып тартылуға болмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17477,70 +17833,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әйелдер үшін денені көтеру шалқасынан жатқан қалпында қолдарының саусақтары иығында, аяқтары тік жатқан қалпы (біраз бүгуге рұқсат беріледі), бастапқы қалпына қайтқан кезде жауырын еденге тиюі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кешенді күш жаттығуы (ККЖ) ерлер мен әйелдер үшін бір минут ішінде орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="149"/>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жылдамдыққа дайындық:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерлер мен әйелдер үшін 100 метрге жүгіру стадионның жүгіру алаңында немесе кез - келген тегіс жерде төменгі қалыпта орындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17730,100 +18086,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу, іріктеу комиссиясының құрылуы мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметінің Қағидаларына 6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="150"/>
+    <w:bookmarkStart w:name="z163" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z164" w:id="151"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z164" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________ прокуратура органдарына келісімшарт бойынша әскери қызметке кіретін кандидаттың дене шынықтыру даярлығы бойынша бақылау нормативтерін тапсыру</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ТІЗІМДЕМЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19051,68 +19407,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен қызметінің Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="152"/>
+    <w:bookmarkStart w:name="z166" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Прокуратура органдарына келісімшарт бойынша әскери қызметке кіретін кандидаттарды компьютерлік тестілеуден өткізу бағдарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда - ҚР Бас Прокурорының 20.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20028,80 +20384,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүргізу, іріктеу комиссиясының құрылуы мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметінің Қағидаларына 8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="153"/>
+    <w:bookmarkStart w:name="z168" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Прокуратура органдарына келісімшарт бойынша әскери қызметке кіретін кандидаттарды тағылымдамадан өткізудің</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Үлгілік жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21451,124 +21807,124 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кандидаттың тегі, қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___"___________ 20____ ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="154"/>
+    <w:bookmarkStart w:name="z169" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: қатардағы және сержанттық құрамдағы лауазымға келісімшарт бойынша әскери қызметке кіретін кандидаттар үшін тағылымдама жоспары лауазымды болжамды ауыстыру бойынша атқарымдық міндеттері есебімен әзірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21894,31 +22250,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>