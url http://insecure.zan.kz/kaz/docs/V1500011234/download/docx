--- v0 (2025-10-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a961995" w14:textId="a961995">
+    <w:p w14:paraId="e6e9642" w14:textId="e6e9642">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -170,120 +170,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ішкі су көлігі туралы" Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 12.05.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 343</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1562,94 +1572,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасының Мемлекеттік кеме тізілімінде мемлекеттік тіркеуге жататын кемелердің командалық құрамының адамдарына диплом беру және оларды аттестаттау қағидалары (бұдан әрі – Қағидалар) "Ішкі су көлігі туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 9-бабы 1-тармағының </w:t>
+      1. Осы Қазақстан Республикасының Мемлекеттік кеме тізілімінде мемлекеттік тіркеуге жататын кемелердің командалық құрамының адамдарына диплом беру және оларды аттестаттау қағидалары (бұдан әрі – Қағидалар) "Ішкі су көлігі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 9-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – "Мемлекеттік көрсетілетін қызметтер туралы" Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және ішкі су жолдарында пайдаланылатын Қазақстан Республикасының Мемлекеттік кеме тізілімінде мемлекеттік тіркеуге жататын кемелердің командалық құрамының адамдарына диплом беру және оларды аттестаттау және "Кемелердiң командалық құрамының адамдарына диплом беру", "Кемелердің командалық құрамының адамдарын аттестаттау" мемлекеттік қызметтерді көрсету тәртібін айқындайды. </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және ішкі су жолдарында пайдаланылатын Қазақстан Республикасының Мемлекеттік кеме тізілімінде мемлекеттік тіркеуге жататын кемелердің командалық құрамының адамдарына диплом беру және оларды аттестаттау және "Кемелердiң командалық құрамының адамдарына диплом беру", "Кемелердің командалық құрамының адамдарын аттестаттау" мемлекеттік қызметтерді көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалардың қолданысы Қазақстан Республикасының ішкі су жолдарында пайдаланылатын, Қазақстан Республикасының Мемлекеттік кеме тізілімінде тіркелген кемелердің командалық құрамына қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1976,70 +2048,168 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кемелердің командалық құрамы тұлғаларының кәсіби дипломдарын ресімдеуді көрсетілетін қызметті беруші емтиханның оң нәтижесі болған жағдайда жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Кәсіптік дипломды немесе кәсіптік дипломның телнұсқасын алу үшін жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы "Кемелердің командалық құрамының адамдарына диплом беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінде көзделген құжаттарды жолдайды.</w:t>
+      8. Кәсіптік дипломды немесе кәсіптік дипломның телнұсқасын алу үшін жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы "Кемелердің командалық құрамының адамдарына диплом беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінде көзделген құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Кемелердің командалық құрамының адамдарына диплом беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде 1-мемлекеттік қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын 1-мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар баяндалған.</w:t>
+      "Кемелердің командалық құрамының адамдарына диплом беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесінде 1-мемлекеттік қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын 1-мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті портал арқылы алған кезде электрондық цифрлық қолтаңбамен куәландырылған (қол қойылған) немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы өтініш құжаттарды қабылдау күні "цифрлық үкімет" шлюзі арқылы "Е-лицензиялау "мемлекеттік деректер қоры" цифрлық жүйесіне (бұдан әрі – ЕЛ МДҚ) жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті өңдеуді көрсетілетін қызметті беруші ЕЛ МДҚ-ға өтініш келіп түскен кезден бастап жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Өтініш бергеннен кейін көрсетілетін қызметті алушыға "жеке кабинетке" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
@@ -2114,51 +2284,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12824 болып тіркелген) Кәсіби дипломды және кемелердің командалық құрамының адамдарын аттестаттаудан өткізу туралы анықтаманы беру үшін рұқсат беру талаптары мен оларға сәйкестікті растайтын құжаттар тізбесіне (бұдан әрі – Рұқсат беру талаптары) сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы мына:</w:t>
+      13. Көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы мына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке басын куәландыратын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2210,50 +2380,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүзу өтілін растайтын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғары немесе орта білімнен кейінгі білім туралы (диплом) құжаттар туралы мәліметтерді алады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Көрсетілетін қызметті алушы мен ұсынылған құжаттар сәйкес келген кезде көрсетілетін қызметті алушының "жеке кабинетіне" емтиханды өткізу орны мен уақыты көрсетіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2774,88 +3006,150 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Көрсетілетін қызметті беруші мемлекеттік қызмет 1 көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      26. Көрсетілетін қызметті беруші мемлекеттік қызмет 1 көрсету сатысы туралы деректерді цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы 1-мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
-[...17 lines deleted...]
-      Уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына жібереді.</w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы 1-мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне автоматты режимде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қазақстан Республикасының Мемлекеттік кеме тізілімінде мемлекеттік тіркеуге жататын кемелердің командалық құрамының адамдарын аттестаттау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3026,70 +3320,168 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кемелердің командалық құрамы адамдары үшін аттестаттаудан өткені туралы анықтамаларды ресімдеуді көрсетілетін қызметті беруші емтиханның оң нәтижесі болған кезде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Кемелердің командалық құрамы адамдарының аттестаттаудан өткендігі туралы анықтаманы немесе кемелердің командалық құрамы адамдарының аттестаттаудан өткендігі туралы анықтаманың телнұсқасын алу үшін жеке тұлға (бұдан әрi – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметі" веб-порталы (бұдан әрі – портал) арқылы "Кемелердің командалық құрамының адамдарын аттестаттау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттарды жолдайды:</w:t>
+      30. Кемелердің командалық құрамы адамдарының аттестаттаудан өткендігі туралы анықтаманы немесе кемелердің командалық құрамы адамдарының аттестаттаудан өткендігі туралы анықтаманың телнұсқасын алу үшін жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы "Кемелердің командалық құрамының адамдарын аттестаттау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Кемелердің командалық құрамының адамдарын аттестаттау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде 2-мемлекеттік қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын 2-мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті портал арқылы алған кезде электрондық цифрлық қолтаңбамен куәландырылған (қол қойылған) немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы өтініш құжаттарды қабылдау күні "цифрлық үкімет" шлюзі арқылы ЕЛ МДҚ жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті өңдеуді көрсетілетін қызметті беруші ЕЛ МДҚ-ға өтініш келіп түскен кезден бастап жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Өтініш бергеннен кейін көрсетілетін қызметті алушыға "жеке кабинетке" мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
@@ -3144,51 +3536,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Көрсетілетін қызметті алушы "Кемелердің командалық құрамының адамдарын аттестаттау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші тіркелген кезден бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушының, ол ұсынған құжаттар мен мәліметтердің осы Қағидалардың талаптарына және Рұқсат беру талаптарына сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы мына:</w:t>
+      35. Көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы мына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке басын куәландыратын құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3201,51 +3593,113 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       медициналық комиссияның кемедегі жұмысқа жарамдылығы туралы қорытындысы ("Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) 073/е нысаны бойынша медициналық анықтама) туралы мәліметтерді алады.</w:t>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №21579 болып тіркелген) 073/е нысаны бойынша медициналық анықтама).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Көрсетілетін қызметті алушы мен ұсынылған құжаттар сәйкес келген кезде көрсетілетін қызметті алушының "жеке кабинетіне" емтиханды өткізу орны мен уақыты көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
@@ -3690,88 +4144,150 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z82" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46. Көрсетілетін қызметті беруші 2-мемлекеттік қызметті көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      46. Көрсетілетін қызметті беруші 2-мемлекеттік қызметті көрсету сатысы туралы деректерді цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер 2-мемлекеттік қызметті көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
-[...17 lines deleted...]
-      Уәкілетті орган мемлекеттік қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс-орталығына жібереді.</w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер 2-мемлекеттік қызметті көрсету мониторингінің цифрлық жүйесіне автоматты режимде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган мемлекеттік қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық акт бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты жаңартады және бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 46-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Емтихан өткізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z84" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4612,505 +5128,687 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Өтініш берушінің ЖСН:_____________________________________________; </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өтініш берушінің ЖСН:_____________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тегі:______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аты: _____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әкесінің аты: ______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жеке басын куәландыратын құжат түрі: _______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нөмірі: ____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Серия (бар болса): _________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Берілген күні: _____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аяқталу күні: _____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Беру органы: _____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Пошта индексі: ___________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ел / облыс / аудан / елді-мекен: _____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көше атауы: _____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Үй/ғимарат нөмірі: _______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Үй индексі (бар болса): ___________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Пәтер/кеңсе нөмірі: ______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Білімі: [Жоғары/ Орта], оқу орны:___________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      диплом нөмірі: _________________, берілген күні: _______________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Емтихан тапсырылатын лауазым: [лауазым];</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Кемелер тобы: [топ];</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. 073/у нысанындағы медициналық анықтаманы беру күні:______________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Ескерту: _______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Телефон нөмірі: ________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Тегі:________________________________________________________; </w:t>
-[...431 lines deleted...]
-      (ЭЦҚ)</w:t>
+      20___жылғы "____" _____________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ЭЦҚ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5280,520 +5978,538 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...468 lines deleted...]
-      (ЭЦҚ)</w:t>
+        <w:t>
+      1. Өтініш берушінің ЖСН:__________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тегі:___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аты: __________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әкесінің аты: ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жеке басын куәландыратын құжат түрі: ____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нөмірі: ________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Серия (бар болса): _______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Берілген күні: ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аяқталу күні: ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Беру органы: ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Пошта индексі: _________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ел / Облыс / Аудан / Елді-мекен: __________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көше атауы: ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Үй/ғимарат нөмірі: _____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Үй индексі (бар болса): _________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Пәтер / кеңсе нөмірі: ____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Лауазымы:____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Кемелер тобы: ________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Кәсіби диплом нөмірі: __________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Кәсіби дипломды кім берді:______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Кәсіби диплом берілген күні: ____________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Телнұсқаны сұраудың себебі: ____________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Ескерту: ______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Телефон нөмірі: ________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "____" _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ЭЦҚ).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5926,124 +6642,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="83"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 128</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6059,123 +6737,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Мемлекеттік көрсетілетін қызмет атауы</w:t>
-[...71 lines deleted...]
-2) Кәсіби дипломның телнұсқасы.</w:t>
+"Кемелердің командалық құрамының тұлғаларын диплом беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6244,51 +6850,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары көрсетеді</w:t>
+Мемлекеттік қызметті Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары көрсетеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6321,105 +6927,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлері бойынша:</w:t>
+1) кәсіби диплом;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (ішінара автоматтандырылған).</w:t>
+2) кәсіби дипломның телнұсқасы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6452,105 +7058,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1)кәсіби дипломды беру мерзімі – 5 (бес) жұмыс күнінен кешіктірмей;</w:t>
-[...17 lines deleted...]
-2)кәсіби дипломның телнұсқасын беру мерзімі – 2 (екі) жұмыс күні.</w:t>
+"Цифрлық үкіметтің" веб-порталы арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6583,105 +7171,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлері бойынша:</w:t>
+1) Кәсіби дипломды беру мерзімі – 5 (бес) жұмыс күнінен кешіктірмей.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (ішінара автоматтандырылған).</w:t>
+2) Кәсіби дипломның телнұсқасын беру мерзімі - 2 (екі) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6714,141 +7302,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Кәсіби диплом немесе бас тарту туралы дәлелді жауап;</w:t>
+Барлық кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Кәсіби дипломның телнұсқасы немесе бас тарту туралы дәлелді жауап;</w:t>
-[...35 lines deleted...]
-"Электрондық үкіметтің" порталында мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" жіберіледі және сақталады.</w:t>
+Электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6881,87 +7433,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+көрсету нәтижесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет ақысыз негізде жеке тұлғаларға көрсетіледі.</w:t>
+1. Кәсіби диплом немесе дәлелді бас тарту туралы жауап;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Кәсіби дипломның телнұсқасы немесе бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Мемлекеттік қызмет көрсету нәтижесі және оның кіші түрлерін (бар болса) көрсетун ұсыну нысаны: электрондық.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкіметтің" веб-порталында Мемлекеттік қызмет көрсету нәтижесі және оның кіші түрлерін (бар болса) көрсету көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" жіберіледі және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6994,217 +7618,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Өтініш сағат 16.00-ден кейін келіп түскен жағдайда, демалыс (сенбі және жексенбі) және мереке күндерінен басқа, мемлекеттік қызмет келесі жұмыс күні көрсетіледі.</w:t>
-[...91 lines deleted...]
-Көлік министрлігінің интернет-ресурсында – www. gov. kz. Автомобиль көлігі және көліктік бақылау комитеті бөлімінің "мемлекеттік көрсетілетін қызметтер" кіші бөлімі; "электрондық үкіметтің" веб-порталы.</w:t>
+Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7237,251 +7731,289 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+ 1) Көрсетілетін қызметті берушінің – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 12.00-ден 13.30-ға дейін түскі үзіліспен сағат 8.00-ден 17.30-ға дейін. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Өтінім берген кезде көрсетілетін қызметті алушының: жеке басын куәландыратын; медициналық комиссияның кемедегі жұмысқа жарамдылығы туралы қорытындысы; жүзу өтілін растайтын; жоғары немесе орта білімнен кейінгі білім туралы (диплом) құжаттар туралы мәліметтер тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алынады.</w:t>
+Өтініш сағат 15.00-ден кейін келіп түскен жағдайда демалыс (сенбі және жексенбі) және мереке күндерінен басқа, мемлекеттік қызмет келесі жұмыс күні көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталына:</w:t>
+Мемлекеттік қызмет көрсетілетін қызметті алушының орналасқан жері бойынша көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шымкент қаласы, Жамбыл, Солтүстік Қазақстан, Батыс Қазақстан, Ақмола облыстары бойынша көліктік бақылау инспекциялары үшін жұмыс режимі Қазақстан Республикасының еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңнамасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) кәсіби диплом:</w:t>
+Құжаттарды қабылдау және Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса) беру сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ға дейін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша электрондық – цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+Өтініш сағат 16.00-ден кейін келіп түскен жағдайда демалыс (сенбі және жексенбі) және мереке күндерінен басқа, мемлекеттік қызмет келесі жұмыс күні көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жоғары немесе орта білімнен кейінгі білім туралы құжаттың (дипломның) электрондық көшірмесі (егер құжат 2019 жылға дейін берілсе ұсынылады);</w:t>
+Мемлекеттік қызмет көрсетілетін қызметті алушының орналасқан жері бойынша көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жүзу өтілін растайтын құжаттың электрондық көшірмесі (Қазақстан Республикасында тіркелмеген ұйымдарда жұмыс істеген жағдайда және бірыңғай есепке алу жүйесінде еңбек шарттары болмаған жағдайда ұсынылады);</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) 073/е нысаны бойынша медициналық анықтама) (Амбулаториялық-емханалық көмек ақпараттық жүйесінде болмаған жағдайда ұсынылады);</w:t>
+ 2) "Цифрлық үкімет" веб-порталы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде кодекске сәйкес мемлекеттік қызмет көрсету жөніндегі өтінішті тіркеу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) кәсіби дипломның телнұсқасы:</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-осы Қағидаларға 2-қосымшаға сәйкес ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы өтініш.</w:t>
+Көлік министрлігінің www.gov.kz интернет-ресурсында, Автомобиль көлігі және көліктік бақылау комитеті бөлімі, "Мемлекеттік көрсетілетін қызметтер" кіші бөлімі; "цифрлық үкіметтің" веб-порталы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7514,312 +8046,603 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) диплом алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігін анықтау.</w:t>
+Өтінім берген кезде: жеке басын куәландыратын; медициналық комиссияның кемедегі жұмысқа жарамдылығы туралы; жүзу өтілін растайтын; көрсетілетін қызметті алушының жоғары немесе орта білімнен кейінгі білімі (дипломы) туралы құжаттары туралы мәліметтерді "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкімет" веб-порталына:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) кәсіби диплом:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша электрондық – цифрлық қолтаңбамен (бұдан әрі-ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) Қазақстан Республикасының Мемлекеттік кеме тізілімінде мемлекеттік тіркеуге жататын кемелердің командалық құрамының адамдарын дипломдау үшін қажетті диплом берілетін және (немесе) ұсынылған материалдардың, деректер мен мәліметтердің осы Қағидаларда және рұқсат беру талаптарында және оларға сәйкестікті растайтын құжаттар тізбесінде белгіленген талаптарға, Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 19 қазандағы № 995 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12824 болып тіркелген) кәсіптік диплом және адамдар үшін аттестаттаудан өткені туралы анықтама беру үшін сәйкес келмеуі кемелердің командалық құрамы,.</w:t>
+жоғары немесе орта білімнен кейінгі білімі туралы құжаттың (дипломның) электрондық көшірмесі (егер құжат 2019 жылға дейін берілген болса); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+жүзу өтілін растайтын құжаттың электрондық көшірмесі (Қазақстан Республикасында тіркелмеген ұйымдарда жұмыс істеген жағдайда және бірыңғай есепке алу жүйесінде еңбек шарттары болмаған жағдайда ұсынылады); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Өтініш берушінің теориялық білімін тексерудің теріс нәтижесі.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+медициналық комиссияның кемедегі жұмысқа жарамдылығы туралы қорытындысының электрондық көшірмесі ("Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен бекітілген 073/у нысаны бойынша Медициналық анықтама) (мемлекеттік № 21579 нормативтік құқықтық актілерді тіркеу) (цифрлық жүйеде амбулаториялық-емханалық көмек болмаған жағдайда ұсынылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) кәсіби дипломның телнұсқасы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ осы Қағидаларға 2-қосымшаға сәйкес ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы өтініш.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау; 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) өтініш берушінің теориялық білімін тексерудің теріс нәтижесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда "цифрлық үкімет" веб-порталы арқылы электрондық нысанда мемлекеттік қызметті алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының "цифрлық үкімет" веб-порталының "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ бірыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7960,552 +8783,590 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="84"/>
+    <w:bookmarkStart w:name="z104" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...29 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Тегі:________________________________________________________; </w:t>
-[...449 lines deleted...]
-      (ЭЦҚ)</w:t>
+      Ескерту. 4-қосымша жаңа редакцияда көзделген - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өтініш берушінің ЖСН:_________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тегі:__________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аты: __________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әкесінің аты: ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жеке басын куәландыратын құжат түрі: ____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нөмірі: ________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Серия (бар болса): ______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Берілген күні: __________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аяқталу күні: __________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Беру органы: __________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Пошта индексі: ________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ел / облыс / аудан / елді мекен: ___________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көше атауы: ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Үй / ғимарат нөмірі: ____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Үй индексі (бар болса): __________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Пәтер / кеңсе нөмірі: ____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Кәсіби диплом нөмірі____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Кәсіби диплом берілген күні: _____________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Кәсіби дипломды кім берді:______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20.Лауазымы:_____________________________________________________________;21. Кемелер тобы:__________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. 073/у нысанындағы медициналық анықтаманы беру күні:_________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ескерту: ____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Телефон нөмірі: ______________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "____" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                 (ЭЦҚ).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8643,552 +9504,619 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="85"/>
+    <w:bookmarkStart w:name="z106" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Өтініш берушінің ЖСН:__________________________________________; </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өтініш берушінің ЖСН:__________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тегі:___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аты: ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әкесінің аты: ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жеке басын куәландыратын құжат түрі: _____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нөмірі: _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Серия (бар болса): _______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Берілген күні: ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аяқталу күні: ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Беру органы: ___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Пошта индексі: _________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ел / облыс / аудан / елді мекен:____________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Көше атауы:______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Үй / ғимарат нөмірі: _____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Үй индексі (бар болса): ___________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Пәтер / кеңсе нөмірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17.Лауазымы:_______________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. Кемелер      тобы:___________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Аттестаттаудан өткені туралы анықтама нөмері:_______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Аттестаттаудан өткені туралы анықтама берілген күн:__________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Аттестаттаудан өткені туралы анықтаманы кім берді:___________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Телнұсқаны сұраудың себебі: _____________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Ескерту: _______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Телефон нөмірі: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметтер көрсету кезінде цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Тегі:________________________________________________________; </w:t>
-[...449 lines deleted...]
-      (ЭЦҚ)</w:t>
+      20___жылғы "____" _____________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ЭЦҚ).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9321,124 +10249,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="86"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 21.04.2025 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 128</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9454,123 +10344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет атауы</w:t>
-[...71 lines deleted...]
-2) Аттестаттаудан өткендігі туралы анықтаманың телнұсқасы.</w:t>
+"Кемелердің командалық құрамының адамдарын аттестаттау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9639,51 +10457,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары көрсетеді</w:t>
+Мемлекеттік қызметті Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары көрсетеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9716,87 +10534,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер бойынша: "электрондық үкіметінің" веб-порталы.</w:t>
+1) Аттестаттаудан өткені туралы анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Аттестаттаудан өткені туралы анықтаманың телнұсқасы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9829,105 +10665,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсету кемелерінің командалық құрамының адамдарын аттестаттаудан өткені туралы анықтама беру мерзімі – 5 (бес) жұмыс күнінен кешіктірілмей.</w:t>
-[...17 lines deleted...]
-2) көрсету кемелерінің командалық құрамының адамдарын аттестаттаудан өткені туралы анықтаманың телнұсқасын беру мерзімі – 2 (екі) жұмыс күні.</w:t>
+"Цифрлық үкіметтің" веб-порталы арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9960,105 +10778,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер бойынша:</w:t>
+1) Көрсету кемелерінің командалық құрамының адамдарын аттестаттаудан өткені туралы анықтаманы беру мерзімі 5 (бес) жұмыс күнінен кешіктірілмейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электронды (ішінара автоматтандырылған).</w:t>
+2) Көрсету кемелерінің командалық құрамының адамдарын аттестаттаудан өткені туралы анықтаманың телнұсқасын беру мерзімі – 2 (екі) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10091,159 +10909,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Кемелердің командалық құрамының адамдары үшін аттестаттаудан өткені туралы анықтама;</w:t>
-[...71 lines deleted...]
-"Электрондық үкіметтің" веб-порталында мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" жіберіледі және сақталады.</w:t>
+Барлық кіші түрлері бойынша: электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10276,87 +11022,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет ақысыз негізде жеке тұлғаларға көрсетіледі.</w:t>
+1. Кемелердің командалық құрамының адамдары үшін аттестаттаудан өткені туралы анықтама немесе бас тарту туралы дәлелді жауап;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Кемелердің командалық құрамының адамдары үшін аттестаттаудан өткені туралы анықтаманың телнұсқасы немесе бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Мемлекеттік қызмет көрсету нәтижесі және оның кіші түрлерін (бар болса) көрсетун ұсыну нысаны: электрондық.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкіметтің" веб-порталында Мемлекеттік қызмет көрсету нәтижесі және оның кіші түрлерін (бар болса) көрсету көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" жіберіледі және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10389,163 +11225,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетілетін қызметті алушының орналасқан жері бойынша көрсетіледі.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету жөніндегі өтінішті тіркеу келесі жұмыс күні жүзеге асырылады). Мемлекеттік қызмет көрсету орындарының мекенжайлары: Көлік министрлігінің интернет-ресурсында – www. gov. kz. Автомобиль көлігі және көліктік бақылау комитеті бөлімінің "Мемлекеттік көрсетілетін қызметтер" кіші бөлімі; "электрондық үкіметтің" веб-порталы.</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10578,215 +11356,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) Көрсетілетін қызметті берушінің – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 12.00-ден 13.30-ға дейін түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Өтінім берген кезде көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар және медициналық комиссияның кемедегі жұмысқа жарамдылығы қорытындысы туралы мәліметтерді тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алынады.</w:t>
+Өтініш сағат 15.00-ден кейін келіп түскен жағдайда демалыс (сенбі және жексенбі) және мереке күндерінен басқа, мемлекеттік қызмет келесі жұмыс күні көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталы:</w:t>
+Мемлекеттік қызмет көрсетілетін қызметті алушының орналасқан жері бойынша көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) аттестаттаудан өткені туралы анықтама:</w:t>
+Шымкент қаласы, Жамбыл, Солтүстік Қазақстан, Батыс Қазақстан, Ақмола облыстары бойынша көліктік бақылау инспекциялары үшін жұмыс режимі Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кемелердің командалық құрамының адамдары үшін аттестаттаудан өткені туралы анықтама алу үшін: осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша электрондық-цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) 073/е нысаны бойынша медициналық анықтама) (Амбулаториялық-емханалық көмек ақпараттық жүйесінде болмаған жағдайда ұсынылады);</w:t>
+Құжаттарды қабылдау және Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса) беру сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ға дейін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) аттестаттаудан өткені туралы анықтаманың телнұсқасы:</w:t>
+Өтініш сағат 16.00-ден кейін келіп түскен жағдайда демалыс (сенбі және жексенбі) және мереке күндерінен басқа, мемлекеттік қызмет келесі жұмыс күні көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кемелердің командалық құрамының адамдары үшін аттестаттаудан өткені туралы анықтаманың телнұсқасын алу үшін: осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша ЭЦҚ-мен куәландырылған электрондық құжат нысанында жоғалған немесе бүлінген мән-жайлар мен себептерді баяндай отырып өтініш.</w:t>
+Мемлекеттік қызмет көрсетілетін қызметті алушының орналасқан жері бойынша көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2) "Цифрлық үкімет" веб-порталы – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде кодекске сәйкес мемлекеттік қызмет көрсету жөніндегі өтінішті тіркеу келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары: www.gov.kz Көлік министрлігінің интернет-ресурсында орналастырылған, Автомобиль көлігі және көліктік бақылау комитеті бөлімі, "Мемлекеттік көрсетілетін қызметтер" кіші бөлімі; "цифрлық үкіметтің" веб-порталы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10819,181 +11633,233 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+Өтінім берген кезде жеке басын куәландыратын құжаттар туралы мәліметтер және көрсетілетін қызметті алушының кемедегі жұмысқа жарамдылығы туралы медициналық комиссияның қорытындысы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкімет" веб-порталы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) көрсетілетін қызметті алушының және (немесе) осы Қағидаларда және рұқсат беру талаптарында белгіленген талаптарға және оларға сәйкестікті растайтын құжаттар тізбесіне сәйкес Қазақстан Республикасының Инвестициялар және даму министрінің 2015 жылғы 19 қазандағы № 995 </w:t>
+1) аттестаттаудан өткендігі туралы анықтама: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+кеме командалық құрамындағы тұлғаларға аттестаттаудан өткендігі туралы анықтама алу үшін: осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат түріндегі өтініш; кәсіби дипломның электрондық көшірмесі; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+кемеде жұмыс істеуге жарамдылығы туралы медициналық комиссияның қорытындысының электрондық көшірмесі (Қазақстан Республикасы Денсаулық сақтау вице-министрінің 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12824 болып тіркелген) кемелердің командалық құрамының адамдары үшін кәсіби диплом және аттестаттаудан өткені туралы анықтама беру үшін мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, деректер мен мәліметтердің сәйкес келмеуі;</w:t>
+              <w:t xml:space="preserve"> бекітілген 073/у нысаны бойынша медициналық анықтама) (Амбулаториялық-емханалық көмек цифрлық жүйесінде болмаған жағдайда ұсынылады);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) тестілеуде "сынақ емес" бағасын алу;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+2) аттестаттаудан өткені туралы анықтаманың телнұсқасы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кемелердің командалық құрамының адамдары үшін аттестаттаудан өткені туралы анықтаманың телнұсқасын алу үшін: осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы, жоғалту немесе бүліну жағдайлары мен себептері баяндалған өтініш.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11026,105 +11892,310 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті ЭЦҚ-сы болған жағдайда "электрондық үкіметінің" веб-порталы арқылы электрондық нысанда алады.</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау; 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі және мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде "электрондық үкіметінің" веб-порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметі, сондай-ақ Бірыңғай байланыс орталығы: 1414, 8 800 080 7777 арқылы алуға мүмкіндігі бар.</w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) өтініш берушінің теориялық білімін тексерудің теріс нәтижесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда "цифрлық үкімет" веб-порталы арқылы электрондық нысанда мемлекеттік қызметті алу мүмкіндігі бар. Көрсетілетін қызметті алушының "цифрлық үкімет" веб-порталының "жеке кабинеті", көрсетілетін қызметті берушінің цифрлық қызметтері, сондай-ақ Бірыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы қашықтықтан қол жеткізу режимінде Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11368,68 +12439,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="87"/>
+    <w:bookmarkStart w:name="z110" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Мемлекеттік кеме тізілімінде мемлекеттік тіркеуге  жататын кемелердің командалық құрамының адамдарын аттестаттаудан өткізу туралы  №___  АНЫҚТАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________ берілді (Т.А.Ә.(болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11763,68 +12834,68 @@
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="88"/>
+    <w:bookmarkStart w:name="z112" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Емтихан нәтижелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -14083,228 +15154,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оларды аттестаттау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="89"/>
+    <w:bookmarkStart w:name="z114" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тестілеуді өткізу кезінде техникалық жарақтандыру жөніндегі ең төмен техникалық талаптар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z115" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тестілеуді өткізу кезінде емтихан тапсырушы тұлғалар жеке басын куәландыратын құжатты ұсыну бойынша сәйкестендіруден өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z116" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тестілеу кезінде қолмен немесе жақтау түріндегі металл детекторлар қолданылады. Тестілеуге іске қосу кезінде металл іздегіштерді қолдану тестілеуді өткізу кезінде емтихан алушылардың қауіпсіздігін қамтамасыз ету шеңберінде, сондай-ақ олардың ғимаратқа байланыс құралдарын, электрондық-есептеу техникасын, фото -, аудио-және бейнеаппаратураны, анықтамалық материалдарды, жазбаша жазбаларды және ақпаратты сақтау мен берудің өзге де құралдарын алып келуіне жол бермеу шеңберінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z115" w:id="90"/>
-[...15 lines deleted...]
-      1. Тестілеуді өткізу кезінде емтихан тапсырушы тұлғалар жеке басын куәландыратын құжатты ұсыну бойынша сәйкестендіруден өтеді.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тестілеудің алдында емтихан алушы биометриялық сәйкестендіру арқылы жеке басын растайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z116" w:id="91"/>
-[...15 lines deleted...]
-      2. Тестілеу кезінде қолмен немесе жақтау түріндегі металл детекторлар қолданылады. Тестілеуге іске қосу кезінде металл іздегіштерді қолдану тестілеуді өткізу кезінде емтихан алушылардың қауіпсіздігін қамтамасыз ету шеңберінде, сондай-ақ олардың ғимаратқа байланыс құралдарын, электрондық-есептеу техникасын, фото -, аудио-және бейнеаппаратураны, анықтамалық материалдарды, жазбаша жазбаларды және ақпаратты сақтау мен берудің өзге де құралдарын алып келуіне жол бермеу шеңберінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тестілеу залдары жұмыс станцияларымен (кемінде Intel Core i3 процессоры, кемінде 4 Гб жедел жады), үй-жайларды кондиционерлеу жүйелерімен, диспенсермен, күту залымен жабдықталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z117" w:id="92"/>
-[...15 lines deleted...]
-      3. Тестілеудің алдында емтихан алушы биометриялық сәйкестендіру арқылы жеке басын растайды.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әрбір жұмыс станциясында тестілеу процесінің бейнежазбасын жүргізу үшін веб-камералармен жабдықталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z118" w:id="93"/>
-[...15 lines deleted...]
-      4. Тестілеу залдары жұмыс станцияларымен (кемінде Intel Core i3 процессоры, кемінде 4 Гб жедел жады), үй-жайларды кондиционерлеу жүйелерімен, диспенсермен, күту залымен жабдықталған.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тестілеу залдары заманауи цифрлық бейне және аудио бақылау жүйесімен жабдықталған. Тестілеуді өткізудің ашықтығы мен объективтілігін қамтамасыз ету үшін аудитория өткізу пункттерінде жалпы бейнебақылау жүйесімен қамтамасыз етілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z119" w:id="94"/>
-[...15 lines deleted...]
-      5. Әрбір жұмыс станциясында тестілеу процесінің бейнежазбасын жүргізу үшін веб-камералармен жабдықталған.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әрбір тестілеу залында басып шығару мүмкіндігі бар принтер орнатылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z120" w:id="95"/>
-[...15 lines deleted...]
-      6. Тестілеу залдары заманауи цифрлық бейне және аудио бақылау жүйесімен жабдықталған. Тестілеуді өткізудің ашықтығы мен объективтілігін қамтамасыз ету үшін аудитория өткізу пункттерінде жалпы бейнебақылау жүйесімен қамтамасыз етілген.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әрбір тестілеу залы басқарылатын коммутатормен және жергілікті желімен жабдықталады және ақпараттық қауіпсіздік талаптарына сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z121" w:id="96"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -14716,31 +15787,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>