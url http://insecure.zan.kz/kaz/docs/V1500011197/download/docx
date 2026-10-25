--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9bace58" w14:textId="9bace58">
+    <w:p w14:paraId="0c3c2a4" w14:textId="0c3c2a4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2470,790 +2470,778 @@
         <w:t>
       Шағын көлемді кеме зәкірде тұрған кезінде үрлемелі және ескекті шағын көлемді кемелерді қоспағанда, шағын көлемді кемеде жеке құтқару кеудешелерін кимеген адамдардың болуына рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Кеме жүргізушісі мынадай талаптардың орындалуын қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың талаптарын, "Ішкі су көлігі туралы" Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 26-23) тармақшасының</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> талаптарын орындайды;</w:t>
+        <w:t>26-23) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарын, 1972 жылғы Теңізде кемелердің соғылысуының алдын алу жөніндегі халықаралық қағидалардың талаптарын орындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүзуге шығар алдында белгіленген нормаларға сәйкес кеменің және оның механизмінің жарамдылығын, қажет жабдықтармен, құтқару құралдарымен және басқа қамтамасыз ету заттарымен жарақталуын тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отырғызу алдында жолаушылардың кемедегі тәртібі бойынша нұсқау жүргізеді, отырғызу, шығару кезінде және олардың кемеде болу кезеңіне олардың қауіпсіздігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кеменің белгіленген класына сәйкес келетін бассейндерде (аудандарда) жүзуді жүзеге асырады, жүзу аудандарындағы жүзу шарттарын, навигациялық және гидрометеожағдайларын біледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) азаматтық қорғау саласындағы уәкілетті органның аумақтық органының (бұдан әрі – азаматтық қорғаудың аумақтық органы) лауазымды адамы немесе оған құқығы бар басқа лауазымды адам берген тоқтау туралы белгіленген сигнал болған кезде кеменің қозғалысын тоқтатады және тіркеу құжаттары мен кеме жүргізуші құжаттарын тексеруге береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) суда апатқа ұшыраған адамдарға көмек көрсетеді, азаматтық қорғаудың аумақтық органына кемелердің кемелермен болған көлік оқиғасы жағдайларын және су объектілеріндегі адамдармен болған жазатайым оқиғаларды хабарлайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) зардап шеккендерге алғашқы медициналық көмек көрсетеді, зардап шеккендерді жол үстіндегі немесе өз кемесімен жақындағы медициналық ұйымға жібереді және азаматтық қорғаудың аумақтық органына көлік оқиғасына қатысы орын алған немесе осы көлік оқиғасына қандай да бір қатысы бар жағдайда өзінің тегін, мекенжайын, көрген адамдардың тегін, олардың мекенжайлары, шағын көлемді кеменің борт нөмірін (жеке басын куәландыратын құжатты ұсына отырып) хабарлайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) азаматтық қорғаудың аумақтық органы лауазымды адамдарының талаптарын, басқа да бақылау және қадағалау органдарының жүзу қауіпсіздігіне, су объектілеріндегі құқықтық тәртіпті сақтау, адамдардың өмірін және қоршаған ортаны қорғауға қатысты мәселелер бойынша талаптарын орындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) азаматтық қорғаудың аумақтық органына, табиғат қорғау және балық қорғау органдарына қоршаған ортаның ластануы, тазартылмаған ағынды сулардың шығарындыларын, балықтар мен басқа биоресурстардың жаппай қырылу жағдайлары туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 16.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қазақстан Республикасының қолданыстағы заңнамасына сәйкес осы Қағидалардың 14-тармағының 7) тармақшасында көзделген жағдайларда шағын көлемді кемені пайдалану ақысыз жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...15 lines deleted...]
-      2) жүзуге шығар алдында белгіленген нормаларға сәйкес кеменің және оның механизмінің жарамдылығын, қажет жабдықтармен, құтқару құралдарымен және басқа қамтамасыз ету заттарымен жарақталуын тексереді;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тіркеп сүйрейтін шағын көлемді кеменің кеме жүргізушісі қоршаған ортаны қадағалауды тұрақты түрде жүргізеді. Тіркеп сүйретілетін ойын-сауық жүзу құралын үздіксіз қадағалауды тіркеп сүйреу кемесіндегі жауапты адам қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...15 lines deleted...]
-      3) отырғызу алдында жолаушылардың кемедегі тәртібі бойынша нұсқау жүргізеді, отырғызу, шығару кезінде және олардың кемеде болу кезеңіне олардың қауіпсіздігін қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеп сүйрейтін шағын көлемді кеме және тіркеп сүйрелетін жүзу құралы кез келген жағдайда басқа кемелерден, жағадан және суға түсіп жатқан адамдардан кемінде 50 метр қашықтықта орналасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      4) кеменің белгіленген класына сәйкес келетін бассейндерде (аудандарда) жүзуді жүзеге асырады, жүзу аудандарындағы жүзу шарттарын, навигациялық және гидрометеожағдайларын біледі;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Кеме жүргізушісі авариясыз жүзуді қамтамасыз ететін кеме жүргізу практикасына немесе ерекше жағдайларға қатысты барлық шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Базаларды (құрылыстарды) шағын көлемді кемелердің тұрағы үшін пайдалану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. База-тұрақтың аумағы мыналармен жабдықталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...94 lines deleted...]
-      8) аумақтық бөлімшелер лауазымды адамдарының талаптарын, басқа да бақылау және қадағалау органдарының жүзу қауіпсіздігіне, су объектілеріндегі құқықтық тәртіпті сақтау, адамдардың өмірін және қоршаған ортаны қорғауға қатысты мәселелер бойынша талаптарын орындайды;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 753</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жолаушыларды отырғызу мен түсiру үшiн арнайы жабдықталған айлақтар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
-[...15 lines deleted...]
-      9) аумақтық бөлімшелерге, табиғат қорғау және балық қорғау органдарына қоршаған ортаның ластануы, тазартылмаған ағынды сулардың шығарындыларын, балықтар мен басқа биоресурстардың жаппай қырылу жағдайлары туралы хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шағын көлемді кемелерден сарқынды суларды, өңделген мұнай өнiмдерiн, құрғақ қоқыс, тағам қалдықтарын қабылдауға арналған контейнерлер мен арнайы сыйымдылықтар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
-[...15 lines deleted...]
-      15. Қазақстан Республикасының қолданыстағы заңнамасына сәйкес осы Қағидалардың 14-тармағының 7) тармақшасында көзделген жағдайларда шағын көлемді кемені пайдалану ақысыз жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аумақтарды және су акваториясын, пирстердi, бокстарды, арқандап байлау құрылғыларын, құтқару және өртке қарсы құралдарды жарықтандыру үшiн жарық беру құрылғылары. Жарық беру құрылғылары бағытты әрекетке арналған қалпақтармен жарақталады. Қараңғы түскеннен бастап айлақтардың өзектi артқы жағында айнала жарық беретiн ақ оттар әрбiр 50 метр сайын жағылады, бiрақ айлақ төсемiнен екi метр биiктiкте орналасқан кемiнде екi от болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
-[...15 lines deleted...]
-      16. Тіркеп сүйрейтін шағын көлемді кеменің кеме жүргізушісі қоршаған ортаны қадағалауды тұрақты түрде жүргізеді. Тіркеп сүйретілетін ойын-сауық жүзу құралын үздіксіз қадағалауды тіркеп сүйреу кемесіндегі жауапты адам қамтамасыз етеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - ҚР Индустрия және инфрақұрылымдық даму министрінің 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 753</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Пирстер мен айлақтар құтқару құралдарымен жабдықталады. Құтқару шеңберлерi айлақтардың өзектi артқы жағында орнатылған арнайы қалқандарда, сондай-ақ пирстердiң периметрi бойынша қоршау тiреулерде, 25 метр сайын тұтас бекiтiледi. Құтқару шеңберлерiнiң бекiтілуi олардың тез алынуын қамтамасыз етуi тиiс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
-[...15 lines deleted...]
-      Тіркеп сүйрейтін шағын көлемді кеме және тіркеп сүйрелетін жүзу құралы кез келген жағдайда басқа кемелерден, жағадан және суға түсіп жатқан адамдардан кемінде 50 метр қашықтықта орналасады.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Айлақтарда, пирстерде тұтас төсенiм болады, база-тұрақ иесi жыл сайын тексеру актiсiн жасай отырып, оның берiктiгiн тексередi. Көпiрлер, траптар, түскіштер тексеруге жатады. Тексеруден кейiн барлық құрылғылар "сыналған" деген сөзбен таңбаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
-[...15 lines deleted...]
-      17. Кеме жүргізушісі авариясыз жүзуді қамтамасыз ететін кеме жүргізу практикасына немесе ерекше жағдайларға қатысты барлық шараларды қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айлақтардың, пирстердiң, басқыштардың, көпiрлердiң екi адам өту үшін жеткiлiктi енi болуы тиiс, олар сыртқы периметрi бойынша (су жағынан) сақтандыру қоршаулармен жабдықталады. Сақтандыру қоршауы кемiнде 900 миллиметр биiктiкте бекiтiледi, қоршау тiреулер араларының қашықтығы - 1500 миллиметр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 28.12.2022 </w:t>
+        <w:t xml:space="preserve">21. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 753</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
-[...253 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Өртке қарсы құралдар жарамды жай-күйде және Қазақстан Республикасы Төтенше жағдайлар министрінің 2022 жылғы 21 ақпандағы № 55 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26867 болып тіркелген) Өрт қауіпсіздігі қағидаларының талаптарында көзделген көлемде ұсталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3272,70 +3260,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Су акваториясының шекарасы дамбалармен, понтондармен, бактермен немесе жүзбелi белгiлермен қоршалады. Жобада белгiленген шекаралардағы жағалау аумағы қоршаумен қоршалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3364,70 +3352,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Кеме қатынасы үшін ашық кеме қатынасы су жолдары тізбесіне жатқызылған ішкі су жолдарындағы жалға беру базасының су акваториясы жүзбелi белгiлермен белгiленедi, өздiгiнен жүрмейтiн жалға беру жүзбелi құралдарының оның сыртына шығуларына тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3456,90 +3444,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="81"/>
+    <w:bookmarkStart w:name="z102" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. База-тұрақтарды пайдалану осы Қағидалармен регламенттеледi, онымен барлық кеме жүргiзушiлері мен қызмет көрсететiн персонал қол қойғызып, танысуы тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z103" w:id="82"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z103" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. База-тұрақ шағын көлемді кемелердiң қауiпсiз тұруын, шағын көлемді кемелердiң, моторлардың және басқа мүлiктердiң сақталуын, профилактикалық, жөндеу, кеме көтеру, тиеу-түсiру және басқа жұмыстардың орындалу қауiпсiздiгiн; адамдарды шағын көлемді кемелерге отырғызу (түсiру) қауiпсiздiгiн қамтамасыз етедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3676,51 +3664,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="83"/>
+    <w:bookmarkStart w:name="z107" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. База-тұрақта шағын көлемді кемелердің жүзуге шығуға және қайтуына, олардың жарамдылығын, жолаушылар сыйымдылығы және жүккөтергіш көтерген нормаларын сақтау бойынша, сондай-ақ кеме жүргізушілерін ауа райы туралы хабарлауға кеме жүргізушілерінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3735,523 +3723,523 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кеме</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және кеме жүргізушінің құжаттары болуын көздейтін режим орнатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 753</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Су қоймасына шығуға база-тұрақ бойынша кезекшi рұқсат бередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z116" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағын көлемді кемеге рұқсат бере отырып, кезекшi мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z117" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кеме жүргiзушiде кеме құжаттарының (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кеме билетi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) және шағын көлемді кеменi басқару құқығына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> куәлiгiнiң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z118" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жолаушы сыйымдылығы және жүккөтергiштiгi нормаларының сақталуын, шағын көлемді кемеде жүктердiң дұрыс орналастырылуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z119" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шағын көлемді кеменiң жолаушы сыйымдылығы бойынша құтқару құралдарының болуын тексередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z120" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      База-тұрақтарда навигация кезеңiнде кезекшi-құтқару кемесi тағайындалады. Кезекшi-құтқару кемесi кезекшiлiк тәртiбiнде база-тұрақ бойынша кезекшiге бағынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z121" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Шағын көлемді кемелерді база-тұрақтан шығару мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z122" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кеме жүргізушіде шағын көлемді кемені басқару құқығына куәлігінің, жыл сайын техникалық куәландырудан өткені туралы белгі қойылған кеме билеті болмаса (палубалы шағын көлемді кемелер үшін);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:p>
-[...87 lines deleted...]
-      34. Су қоймасына шығуға база-тұрақ бойынша кезекшi рұқсат бередi.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) борт нөмірінің болмауы немесе кеме билетіндегі жазбаға сәйкес келмесе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z116" w:id="85"/>
-[...15 lines deleted...]
-      Шағын көлемді кемеге рұқсат бере отырып, кезекшi мыналарды:</w:t>
+    <w:bookmarkStart w:name="z124" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кеме жүргізушісінде кемені жүргізу құқығына құжат болмаса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z117" w:id="86"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> болуын;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кемеде, оны пайдалануға тыйым салынатын ақаулықтар болса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z118" w:id="87"/>
-[...15 lines deleted...]
-      2) жолаушы сыйымдылығы және жүккөтергiштiгi нормаларының сақталуын, шағын көлемді кемеде жүктердiң дұрыс орналастырылуын;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кеме билетінде көрсетілген құтқару, өртке қарсы және су төгетін құралдары кемеде болмаса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z119" w:id="88"/>
-[...15 lines deleted...]
-      3) шағын көлемді кеменiң жолаушы сыйымдылығы бойынша құтқару құралдарының болуын тексередi.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жолаушылар сыйымдылығы мен жүккөтергіш нормалары бұзылса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z120" w:id="89"/>
-[...15 lines deleted...]
-      База-тұрақтарда навигация кезеңiнде кезекшi-құтқару кемесi тағайындалады. Кезекшi-құтқару кемесi кезекшiлiк тәртiбiнде база-тұрақ бойынша кезекшiге бағынады.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қауіпті крен немесе дифферент тудыратын жолаушыларды (жүктерді) орналастырылса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z121" w:id="90"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="98"/>
+    <w:bookmarkStart w:name="z129" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) егер кеме осы жүктерді тасымалдауға жатпаса немесе олардың тасымалдануы жолаушылармен бірге жүргізілсе, кемеде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қауіпті заттар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z130" w:id="99"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z130" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) егер су қоймасындағы болжанатын немесе нақты қолайсыз метеожағдай осы түрдегі кемеде жүзуге қауіпті болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z131" w:id="100"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z131" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) кеме жүргізушісі мас күйінде болса жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4451,55 +4439,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4825,31 +4813,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>