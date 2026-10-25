--- v0 (2025-10-01)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8713f74" w14:textId="8713f74">
+    <w:p w14:paraId="fdbb675" w14:textId="fdbb675">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -149,81 +149,153 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       "Қазақстан Республикасының iшкi iстер органдары туралы" 2014 жылғы 23 сәуірдегі Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 25) тармақшасына сәйкес </w:t>
+      Қазақстан Республикасы Үкіметінің 2005 жылғы 22 маусымдағы № 607 қаулысымен бекітілген Қазақстан Республикасының Ішкі істер министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>299) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ішкі істер министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Азаматтық пиротехникалық заттар мен олар қолданылып жасалған бұйымдарды сатып алу, сақтау, есепке алу, пайдалану, тасымалдау, жою, әкелу, әкету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1064,141 +1136,141 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> 2014 жылғы 16 мамырдағы заңдарына сәйкес азаматтық пиротехникалық заттар мен олар қолданылып жасалған бұйымдарды (бұдан әрі – пиротехникалық заттар мен бұйымдар) сатып алу, сақтау, есепке алу, пайдалану, тасымалдау, жою, әкелу, әкету тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Осы Азаматтық пиротехникалық заттар мен олар қолданылып жасалған бұйымдарды сатып алу, сақтау, есепке алу, пайдалану, тасымалдау, жою, әкелу, әкету қағидалары (бұдан әрі – Қағидалар) "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының ішкі істер органдары туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рұқсаттар және хабарламалар туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының Заңдарына сәйкес азаматтық пиротехникалық заттар мен олар қолданылып жасалған бұйымдарды (бұдан әрі – пиротехникалық заттар мен бұйымдар) сатып алу, сақтау, есепке алу, пайдалану, тасымалдау, жою, әкелу, әкету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 19.05.2016 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 529</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1439,51 +1511,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 3-1-тармақпен толықтырылды - ҚР Ішкі істер министрінің 19.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 529</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Ішкі істер министрінің 19.02.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 133</w:t>
       </w:r>
       <w:r>
@@ -1701,51 +1773,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 3-3-тармақпен толықтырылды - ҚР Ішкі істер министрінің 19.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 529</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Ішкі істер министрінің 02.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 114</w:t>
       </w:r>
       <w:r>
@@ -1803,51 +1875,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 3-4-тармақпен толықтырылды - ҚР Ішкі істер министрінің 19.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 529</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1909,206 +1981,206 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Заңды тұлғалар қызмет көрсететін аумағында дайын пиротехникалық өнімдерді сату үшін арнайы жабдықталған үй-жай және (немесе) сақтау қоймасы орналасқан ішкі істер органына пиротехникалық заттар мен бұйымдарды сақтауға рұқсатты алу үшін № 254 бұйрығымен бекітілген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесін ұсынады</w:t>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 02.02.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды - ҚР Ішкі істер министрінің 02.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 114</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Пиротехникалық заттар мен бұйымдарды сақтауға арналған рұқсат үш жылдық мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсат беруден дәлелуі бас тарту рұқсат беру үшін белгіленген мерзімде жүзеге асырылады.</w:t>
+      Рұқсат беруден уәжді бас тарту рұқсат беру үшін белгіленген мерзімде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2137,100 +2209,120 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін көзделген негіздермен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) сақтау орны осы Қағидалардың 10-34-тармақтарының талаптарына сәйкес келмеген жағдайларда рұқсат беруден бас тартылады.</w:t>
+        <w:t xml:space="preserve">
+      2) сақтау орны осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-34-тармақтарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес келмеген жағдайларда рұқсат беруден бас тартылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 02.02.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 114</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -2593,100 +2685,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пиротехникалық заттар мен бұйымдарды сақтау үшін жарылғыш материалдардың жұмыс істеп тұрған қоймаларын пайдалануға болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z66" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Қауіптілігі ІV сыныптық пиротехникалық заттар мен бұйымдар облыстардың, республикалық маңызы бар қалалардың, астананың және Көліктегі полиция департаменттерінің (бұдан әрі - ПД, КПД) аумақтылығы бойынша берген басқа да заңды тұлғаларға оларды сақтау орны бойынша қоймалардан сатылады.</w:t>
+      20. Қауіптілігі ІV сыныптық пиротехникалық заттар мен бұйымдар астананың, облыстардың, республикалық маңызы бар қалалардың және Көліктегі Полиция департаменттерінің (бұдан әрі – ПД, КПД) аумақтылығы бойынша сақтауға рұқсат берген орны бойынша қоймалардан басқа да заңды тұлғаларға сатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 06.02.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 91</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4574,52 +4666,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Пиротехникалық заттар мен бұйымдарды тасымалдау үдерісінде мынадай қауіпсіздік талаптары орындалады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z141" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) пиротехникалық заттар мен бұйымдарды тасымалдау олардың қасиеттерінің сақталуын қамтамасыз етеді және өнімнің қауіптілік сыныбын ескере отырып, көлік түріне қолданылатын жүк тасымалдау қағидаларына сәйкес жүзеге асырылады;</w:t>
+        <w:t xml:space="preserve">
+      1) пиротехникалық заттар мен бұйымдарды тасымалдау олардың қасиеттерінің сақталуын қамтамасыз етеді және өнімнің қауіптілік сыныбын ескере отырып, көлік түріне қолданылатын жүк </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тасымалдау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z142" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пиротехникалық заттар мен бұйымдар оралған, таңбаланған, манипуляция белгілері қойылған, тауарға қажетті ілеспе құжаттары бар және тасымалдау кезінде олардың тұтынушылық қасиеттері сақталған және пайдалану бойынша құжаттама талаптарына сәйкестік қамтамасыз етілген кезде ғана оларды тасымалдауға рұқсат етіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z143" w:id="120"/>
     <w:p>
@@ -5346,75 +5478,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Пиротехникалық заттар мен бұйымдарды автомобиль көлігімен әкелу (әкету) кезінде қауіпті жүкті тасымалдаудың әкімшілік полициясы органдарымен келісілген бағыты ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z169" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес импортқа (экспортқа) арналған лицензияларды келіседі немесе импортқа (экспортқа) лицензияға келісуден бас тартады.</w:t>
+        <w:t>
+      61. Ішкі істер министрлігі "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына сәйкес импортқа (экспортқа) арналған лицензияларды келіседі немесе импортқа (экспортқа) лицензияға келісуден бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 61-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7738,55 +7912,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8112,31 +8286,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>