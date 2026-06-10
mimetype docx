--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ee97217" w14:textId="ee97217">
+    <w:p w14:paraId="07c6e7b" w14:textId="07c6e7b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -318,51 +318,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 04.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2147,54 +2147,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Автокөлік құралының икемді тіркемеде басқа автокөлік құралын сүйрететін ақылы учаскелер бойынша өтуі кезінде ақы автокөліктің екі бірлігінен де алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Ақылы учаскелерді пайдаланғаны үшін төлем ақыдан Заңның 5-2-бабында көзделген автокөлік құралдарының санаты босатылады.</w:t>
+      16. Ақылы учаскелерді пайдалану үшін төлемнен Заңның 5-2-баптарында көзделген автокөлік құралдарының санаты босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Көлік министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Бақылау аркасының ақылы учаскелерінде автокөлік құралымен жүру кезінде бақылау аркасының қиылысынан кейін ақылы учаскенің аймағы үшін, бақылау аркасын айналып өту кезінде есептеу жүргізіледі, ақылы учаскенің аймағы үшін жол ақысын есептеу келесі бақылау аркасының автокөлік құралымен өткеннен кейін жүргізіледі. Ұйымдастырушы есептеу тетіктерін өзгертуге және ұйымдастырушы белгілеген тәртіппен ақы алу жүйесін ажыратуды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2361,54 +2423,172 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Ұйымдастырушыда ақы алу жүйесінің техникалық жұмыстарын жүргізу қажеттілігі туындаған кезде ұйымдастырушы ақы алу жүйесінің жұмысын авариялық жұмыс режиміне ауыстыру құқығын өзіне қалдырады. Бұл ретте пайдаланушының шоттарымен байланысты барлық операциялар авариялық режим аяқталғаннан кейін өңделетін болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Пайдаланушының жол ақысы күнтізбелік жеті күн ішінде төленбеген жағдайда, сегізінші күні ұйымдастырушы материалдарды "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің 628-бабына сәйкес қарау үшін көліктік бақылау органдарына жібереді.</w:t>
+      25. Ұйымдастырушы ақылы жолдар (учаскелер) бойынша жол жүру берешегінің бар екендігі туралы смс-хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер пайдаланушы (жеке тұлға) ақылы жолдар (учаскелер) бойынша жол жүруден кейін күнтізбелік отыз (30) күн ішінде төлем жасамаса, ұйымдастырушы күнтізбелік отыз бірінші күні материалдарды "Әкімшілік құқық бұзушылықтар туралы" Қазақстан Республикасы Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>628-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен қарастыру үшін көлік бақылау органдарына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер пайдаланушы (заңды тұлға) ұйымдастырушы жіберген шот-фактураларға сәйкес есептік айдан кейінгі 20-шы күнге дейін төлем жасамаса, ұйымдастырушы келесі күнтізбелік күні материалдарды "Әкімшілік құқық бұзушылықтар туралы" Қазақстан Республикасы Кодексінің 628-бабында көзделген тәртіппен қарастыру үшін көлік бақылау органдарына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Көлік министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Егер автокөлік құралы ақы алу пунктіне жақындаса немесе мемлекеттік тіркеу нөмірлік белгісінсіз бақылау аркасы арқылы өтетін болса, ақы алудың бағдарламалық-аппараттық кешені бір бағытта қозғалыс жасалған ақылы учаскенің барлық аймақтары үшін жол жүру сомасын есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2421,60 +2601,104 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Ұйымдастырушы автомобиль жолының ақылы учаскесінің (аймағының) кесіндісінде жөндеуді талап ететін жол жүрісінің қауіпсіздігі мен үздіксіздігіне әсер ететін ақауды анықтаған кезде көрсетілген кесіндіде жол жүру ақысын алу анықталған ақау жойылған сәтке дейін тоқтатыла тұруға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Ұйымдастырушы осы Қағидалардың 26-тармағында көзделген жағдайда автомобиль жолдары жөніндегі уәкілетті мемлекеттік органның ішкі регламентіне сәйкес ақылы автомобиль жолдары (учаскелері) бойынша жол жүру ақысын есептеу алгоритміне өзгерістер енгізеді.</w:t>
+      28. Ұйымдастырушы осы Қағидалардың 27-тармағында көзделген жағдайда автомобиль жолдары жөніндегі уәкілетті мемлекеттік органның ішкі регламентіне сәйкес ақылы автомобиль жолдары (учаскелері) бойынша жол жүру ақысын есептеу алгоритміне өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Көлік министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2506,55 +2730,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>