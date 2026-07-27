--- v0 (2025-11-13)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a3ad7e5" w14:textId="a3ad7e5">
+    <w:p w14:paraId="b64990f" w14:textId="b64990f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,51 +103,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Инвестициялар және даму министрінің м.а. 2015 жылғы 24 ақпандағы № 165 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 22 мамырда № 11125 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Сауда мақсатында теңізде жүзу туралы" 2002 жылғы 17 қаңтардағы Қазақстан Республикасы Заңының 4-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -166,51 +281,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -229,230 +343,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Кемелерді және оларға құқықтарды мемлекеттік тіркеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Көлік комитеті (Ә.А. Асавбаев):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Көлік комитеті (Ә.А. Асавбаев):</w:t>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың заңнамада белгіленген тәртіппен Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықтың заңнамада белгіленген тәртіппен Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін, оның көшірмесін күнтізбелік он күн ішінде мерзімді баспа басылымдарында және "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін, оның көшірмесін күнтізбелік он күн ішінде мерзімді баспа басылымдарында және "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға жіберуді;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықтың Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және мемлекеттік органдардың интернет-порталында орналастырылуын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      3) осы бұйрықтың Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және мемлекеттік органдардың интернет-порталында орналастырылуын;</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларында көзделген іс-шаралар туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларында көзделген іс-шаралар туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылауды өзіме қалдырамын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылауды өзіме қалдырамын.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -998,125 +1112,240 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2015 жылғы 24 ақпандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 165 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кемелерді және оларға құқықтарды мемлекеттік тіркеу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 29.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 245</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="10"/>
+    <w:bookmarkStart w:name="z160" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Кемелерді және оларға құқықтарды мемлекеттiк тiркеу қағидалары (бұдан әрi - Қағидалар) "Сауда мақсатында теңiзде жүзу туралы" 2002 жылғы 17 қаңтардағы Қазақстан Республикасы Заңының (бұдан әрi - Заң) 4-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1131,171 +1360,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзiрленген және кемелерді және оларға құқықтарды мемлекеттік тіркеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қағидалар сауда мақсатында теңiзде жүзуге пайдаланылатын кемелерге қолданылады. Қағидалар Қазақстан Республикасының Әскери-Теңiз Күштерi мен Қазақстан Республикасы Ұлттық қауiпсiздiк комитетi Шекара қызметiнiң теңiз бөлiмдерi туын көтерiп жүзушi кемелерге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидалар барлық жеке және заңды тұлғаларға (бұдан әрі - өтініш беруші) қолданылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
-[...15 lines deleted...]
-      2. Қағидалар сауда мақсатында теңiзде жүзуге пайдаланылатын кемелерге қолданылады. Қағидалар Қазақстан Республикасының Әскери-Теңiз Күштерi мен Қазақстан Республикасы Ұлттық қауiпсiздiк комитетi Шекара қызметiнiң теңiз бөлiмдерi туын көтерiп жүзушi кемелерге қолданылмайды.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
-[...15 lines deleted...]
-      3. Қағидалар барлық жеке және заңды тұлғаларға (бұдан әрі - өтініш беруші) қолданылады.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кеменің жасалған жылы - кемені тіркеу туралы құжатта көрсетілгендей, жасалған жылынан бері өткен уақыт кезеңі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
-[...15 lines deleted...]
-      4. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қазақстандық кемемен жалданушы - белгiлi бiр мерзiмге кеме беретiн тарабы болып табылатын Қазақстан Республикасының заңды немесе жеке тұлғасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
-[...15 lines deleted...]
-      1) кеменің жасалған жылы - кемені тіркеу туралы құжатта көрсетілгендей, жасалған жылынан бері өткен уақыт кезеңі;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті орган – Қазақстан Республикасы Көлік министрлігінің Теміржол және су көлігі комитеті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1313,580 +1541,935 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Теңiз кемелерiнiң мемлекеттiк кеме тiзiлiмiнде (бұдан әрі - Мемлекеттiк кеме тiзiлiмi), Қазақстан Республикасының халықаралық кеме тізілімінде (бұдан әрі - халықаралық кеме тізілімі) және бербоут-чартер тізілімінде кемелер мен оларға құқықтарды мемлекеттiк тiркеуді Порттың теңіз әкімшілігі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы теңіз кемелерінің тізілімдерін (Мемлекеттiк кеме тiзiлiмiн, халықаралық кеме тізілімін, бербоут-чартер тiзiлiмiн) жүргiзудi Порттың теңіз әкімшілігі электрондық жеткізгіште осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Порттың теңіз әкімшілігі мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіпте мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін күнтізбелік үш күн ішінде мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілген қызметті берушіге және Бірыңғай байланыс орталығына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 02.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Көлік министрінің 16.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 283</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Кемелерді мемлекеттік тіркеуге ұсынылатын құжаттарға қойылатын талаптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құжаттар мемлекеттiк немесе орыс тiлдерiнде жасалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер Қазақстан Республикасының заңнамасы мен Қазақстан Республикасының халықаралық шарттарында өзгеше көзделмесе, ресми шетелдiк құжаттар шетелдегі Қазақстан Республикасының шет елдегі мекемелерiнде заңдастыруға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарауға белгіленген тәртіппен расталған, оларға қатысты көрсетілген талаптар орындалған нотарилады куәландарылған құжаттардың көшірмесі қабылдануы мүмкін. Егер ұсынылатын құжаттар шетел тiлiнде жасалған болса, оларға мемлекеттiк немесе орыс тілдеріндегі нотариат куәландырған аудармасы қоса беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құжаттардың мәтіндері анық, заңды тұлғалардың атаулары мен деректемелері қысқартусыз жазылған болуы тиіс;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тазарту не қосып жазу, сызылған сөздер және оларда өзге де ескертілмеген түзетулер бар құжаттар, қарындашпен орындалған құжаттар, сондай-ақ мазмұнын бiржақты түсiндiруге мүмкiндiк бермейтiн бүлiнген жерлерi бар құжаттар мемлекеттiк тiркеуге қабылдауға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Кеменің мемлекеттік тіркелуін куәландыратын құжаттың телнұсқасын беру туралы мәліметтер кеме тіркелген тиісті тізілімге енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Шақыру сигналын ауыстыру жағдайында ол туралы мәліметтер тиісті тізілімге енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...166 lines deleted...]
-      3) құжаттардың мәтіндері анық, заңды тұлғалардың атаулары мен деректемелері қысқартусыз жазылған болуы тиіс;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Теңiз кемелерiнiң мемлекеттiк кеме тiзiлiмiнде кемелерді мемлекеттiк тiркеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
-[...15 lines deleted...]
-      4) тазарту не қосып жазу, сызылған сөздер және оларда өзге де ескертілмеген түзетулер бар құжаттар, қарындашпен орындалған құжаттар, сондай-ақ мазмұнын бiржақты түсiндiруге мүмкiндiк бермейтiн бүлiнген жерлерi бар құжаттар мемлекеттiк тiркеуге қабылдауға жатпайды.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік кеме тізілімінде теңіз, жолаушылар, жүк-жолаушылар, мұнай құю, сүйрегіш кемелер, жүзбелі бұрғылау қондырғылары, құрғақ жүктер, жүзбелі крандар және техникалық флот кемелері (жер снарядтар және басқалары), сондай-ақ кіші көлемді кемеге жатпайтын кемелер тіркеуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
-[...15 lines deleted...]
-      8. Кеменің мемлекеттік тіркелуін куәландыратын құжаттың телнұсқасын беру туралы мәліметтер кеме тіркелген тиісті тізілімге енгізіледі.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. 1997 жылғы 18 қарашадағы Солтүстік Каспий бойынша өнімді бөлу туралы келісімге сәйкес Қазақстан Республикасында "Заңды тұлғаларды мемлекеттiк тiркеу және филиалдар мен өкiлдiктердi есептiк тiркеу туралы" Қазақстан Республикасының 1995 жылғы 17 сәуiрдегi Заңымен белгіленген тәртіппен тіркелген бекітілген филиалдар (мердігерлік компаниялар, оператор, агенттер) арқылы Каспий теңізінде қызметін жүзеге асыратын шетелдік заңды тұлғаның меншігіндегі, кеменің жасалған жылы бес жылдан аспайтын және Солтүстік Каспий жобасын іске асыру үшін жасалған (сатып алынған) кемелер Мемлекеттік кеме тізілімінде тіркелуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте кеменің жасалған жылы туралы осы тармақтың бірінші бөлімінің талабы Қазақстан Республикасының кеме тізілімдерінде бұрын тіркелген, сондай-ақ кейіннен меншік иесі 1997 жылғы 18 қарашадағы Солтүстік Каспий бойынша өнімді бөлу туралы келісімге сәйкес Қазақстан Республикасының 1995 жылғы 17 сәуірдегі "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен тіркелген филиалдар (мердігерлік компаниялар, оператор, агенттер) арқылы Каспий теңізінде қызметін жүзеге асыратын кез келген шетелдік заңды тұлғаның меншігіне берілген кемелерге қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік кеме тізілімінде тіркелген кемені Порттың теңіз әкімшілігі бербоут-чартер шарты бойынша беру кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мемлекеттік кеме тізілімінің "Ескерту" бағанасына меншік иесінің өтінімінің негізінде бербоут-чартер шартының қосымшасымен бербоут-чартер шартының қолданылу мерзімі көрсетілген тиісті жазбаны енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Кеме иесінің атауы және мекенжайы" бағанасына бербоут-чартер шарты бойынша кеме жалдаушының мәліметтерін енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте кемеде теңіз кемесінің Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығы туралы куәліктің түпнұсқасы болу қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Кемені Мемлекеттік кеме тізілімінде тіркеу үшін өтініш беруші "электрондық үкіметтің" www.egov.kz порталы (бұдан әрі - портал) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1901,51 +2484,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Кемелерді Теңіз кемелерінің мемлекеттік кеме тізілімінде мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесіне (бұдан әрі – 1 мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі) сәйкес құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінімді жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иесінің жеке басын куәландыратын құжаттар (жеке тұлғаларға қатысты) немесе заңды тұлғаны - меншік иесін (заңды тұлғаларға қатысты) мемлекеттік тіркеу туралы мәліметтер "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпарат жүйелерінен алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2036,70 +2618,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Кемелерді Теңiз кемелерінің мемлекеттік кеме тiзiлімiнде тіркеу, кемелерді Теңiз кемелерінің мемлекеттік кеме тiзiлімiнде қайта тіркеу, кемелерді Теңiз кемелерінің мемлекеттік кеме тiзiлімiнен алып тастау кезінде Порт теңіз әкімшілігінің әрекеттері дәйектілігінің сипаттамасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Порттың теңіз әкімшілігі кеңсесінің маманы порталда өтінішті тіркейді және оны Порт теңіз әкімшілігінің басшысына (бұдан әрі – басшы) жолдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2207,71 +2789,177 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      15-тармақ жаңа редакцияда көзделген - ҚР Көлік мин</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">истрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтылығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық емес пакетін ұсынғанда, көрсетілетін қызметті беруші аталған мерзімдерде өтінішті одан әрі қараудан уәжді түрде бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2326,51 +3014,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Кемені Мемлекеттік кеме тізіліміне енгізу осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2385,71 +3073,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Теңіз кемесінің Қазақстан Республикасының мемлекеттік туын көтеріп жүзуге құқығы туралы куәлік және Кемеге жеке меншік құқығы туралы куәліктер берумен куәландырылады, ол кеменің Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығын және кемеге меншік құқығын растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Кеме Мемлекеттік кеме тізіліміне бұрын енгізілген мәліметтерге сәйкес келмей қалған жағдайда кемені қайта тіркеу осы Қағидаларда белгіленген тәртіппен және мерзімдерде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының меншігіндегі және мемлекеттік органдар өздеріне жүктелген функцияларды орындау үшін, коммерциялық мақсаттарда пайдаланылатын кемені пайдалану да кемені қайта тіркеу үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2504,70 +3192,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2704,199 +3392,324 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - Индустрия және инфрақұрылымдық даму министрінің 31.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Кеме шетелде сатып алынған жағдайда Қазақстан Республикасының мемлекеттiк туын көтеріп жүзу құқығына уақытша куәлiк беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Кеме шетелде сатып алынған жағдайда Қазақстан Республикасының мемлекеттiк туын көтеріп жүзу құқығына уақытша куәлiк беруді Қазақстан Республикасының шетелдегі мекемелері (бұдан әрі - шетелдегі мекеме) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Қазақстан Республикасы шегінен тыс жерде сатып алынған кеме шетелдегі мекеме осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес осындай құқықты растайтын және мемлекеттiк кеме тiзiлiмiнде мемлекеттiк тiркелгенге дейiн, бiрақ бiр жылдан аспайтын уақытқа жарамды Қазақстан Республикасының Мемлекеттік туын көтеріп жүру құқығы туралы уақытша куәлікті (бұдан әрі - уақытша куәлік) берген сәттен бастап Қазақстан Республикасының Мемлекеттiк туын көтерiп жүзу құқығын пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік қызметті көрсету үшін талап етілетін алған кезде Қазақстан Республикасының консулдық лауазымды адамы құжаттарды есепке алу кітабына тиісті жазба енгізеді. Уақытша куәлік берілгені туралы әрбір жазба тіркеу нөмірімен сәйкестендіріледі. Мұндай нөмір құжаттарды қабылдаған кезде беріледі және қабылдаған құжаттардың кіріс нөміріне сәйкес келеді. Ұсынылған құжаттарды тексергеннен кейін шетелдегі мекеме уақытша куәлікті береді. Берілген уақытша куәлік туралы шетелдегі мекеме он жұмыс күні ішінде уәкілетті органға уақытша куәліктің көшірмесін қоса бере отырып, хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Уақытша куәлікті электрондық түрде алу үшін өтініш беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2911,51 +3724,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Кеме шетелде сатып алынған жағдайда Қазақстан Республикасының мемлекеттiк туын көтеріп жүзу құқығына уақытша куәлiк беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесіне (бұдан әрі – 2 мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі) сәйкес құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінімді портал арқылы, уақытша куәлікті қағаз түрінде алу үшін - Қазақстан Республикасының консулдық лауазымды адамы арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иесінің жеке басын куәландыратын құжаттар (жеке тұлғаларға қатысты) немесе заңды тұлғаны - меншік иесін (заңды тұлғаларға қатысты) мемлекеттік тіркеу туралы мәліметтер "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпарат жүйелерінен алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3028,266 +3840,266 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Қазақстан Республикасының консулдық лауазымды адамы құжаттардың қабылдауын және тіркеуін берген күні жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімді портал арқылы берген кезде өтініш берушінің "жеке кабинетіне" мемлекеттік көрсетілетін қызметтің нәтижесін алу күнін көрсете отырып өтінімді қабылдау туралы хабарлама жолданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінім қағаз нысанында берілген кезде оның көшірмесінде құжаттарды қабылдау туралы таңба қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Қазақстан Республикасының консулдық лауазымды адамы өтініш берушінің құжаттарын алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші құжаттардың толық емес пакетін ұсынғанда, Қазақстан Республикасының консулдық лауазымды адамы аталған мерзімдерде өтінішті одан әрі қараудан уәжді түрде бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - Индустрия және инфрақұрылымдық даму министрінің 31.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Өтініш беруші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттардың толық пакетін ұсынғанда Қазақстан Республикасының консулдық лауазымды адамы үш жұмыс күні ішінде құжаттарды осы Қағидалардың талаптарына сәйкес қарайды, оң қорытынды кезде уақытша куәлікті ресімдейді және өтініш берушіге жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер болған кезде Қазақстан Республикасының консулдық лауазымды адамы өтініш берушіге алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3360,70 +4172,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Уақытша куәлікті беруден бас тарту 2 мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3442,70 +4254,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3642,373 +4454,373 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - Индустрия және инфрақұрылымдық даму министрінің 31.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қазақстан Республикасының халықаралық мемлекеттік кеме тізілімінде кемелерді мемлекеттiк тiркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Халықаралық кеме тiзiлiмiнде жүктердi, жолаушыларды және олардың багаждарын халықаралық тасымалдаулар, сүйретiп жүзу үшiн пайдаланылатын кемелер, оның iшiнде бербоут-чартер бойынша пайдалануға берiлген кемелер тiркеледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер кемелер шет мемлекеттердiң кемелер тiзiлiмдерiнде тiркелген болса және халықаралық кеме тiзiлiмiнде тiркеу туралы өтiнiш берiлген күнi олардың жасалғанына жиырма жылдан асса, олар халықаралық кеме тiзiлiмiнде тiркелуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Кемеге меншiк құқығы және өзге де заттық құқықтар (бербоут-чартер бойынша жалдап алынған кемеге осы құқықтарды қоспағанда), осы құқықтарды шектеулер (ауыртпалықтар), олардың туындауы, ауысуы және тоқтатылуы халықаралық кеме тізілімінде тіркелуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік құқығына және өзге де заттық құқықтарға қатысты шектеулер (ауыртпалықтар) белгіленген кемені халықаралық кеме тізілімінде тіркеу және мұндай кемені аталған тізілімнен шығару пайдасына тиісті шектеу (ауыртпалық) белгіленген адамның жазбаша нысандағы келісімімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бербоут-чартер бойынша жалға алынған кемені халықаралық кеме тізілімінде тіркеу мерзімі осындай кемеге Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығын уақытша беру мерзімінен аспайтын болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Мына кеме халықаралық кеме тізілімінен шығарылуға жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) опат болған немесе хабарсыз жоғалып кеткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конструкциялық жағынан күйреген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қайта құру немесе кез келген басқа өзгерiстер нәтижесiнде кеме сапасын жоғалтқан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Заңның 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкес келмей қалған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оған қатысты Қазақстан Республикасының Мемлекеттік туын көтерiп жүзiп жүруге құқығын уақытша беру туралы шешiмдi уәкілетті орган жоққа шығарған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оған қатысты Қазақстан Республикасының аумақтық сулары шегiнде қызметтi жүзеге асыру фактісі айқындалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Кемені халықаралық кеме тізілімінде тіркеу үшін өтініш беруші портал арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4023,51 +4835,167 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының халықаралық мемлекеттік кеме тізілімінде кемелерді мемлекеттiк тiркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесіне (бұдан әрі – 3 мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі) сәйкес құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінімді жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      31-тармақ екінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иесінің жеке басын куәландыратын құжаттар (жеке тұлғаларға қатысты) немесе заңды тұлғаны - меншік иесін (заңды тұлғаларға қатысты) мемлекеттік тіркеу туралы мәліметтер "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпарат жүйелерінен алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4376,100 +5304,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">32. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 16.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Кемелерді Қазақстан Республикасының халықаралық кеме тiзiлімiнде тіркеу, кемелерді Қазақстан Республикасының халықаралық кеме тiзiлімiнде қайта тіркеу, кемелерді Қазақстан Республикасының халықаралық кеме тiзiлімiнен алып тастау кезінде Порт теңіз әкімшілігінің әрекеттері дәйектілігінің сипаттамасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жауапты орындаушы портал арқылы түскен өтініш берушінің мемлекеттік қызметті көрсету үшін қажетті өтінішін және құжаттарын олардың толықтығына және осы Қағидалармен белгіленген талаптардың сәйкестігіне қарайды, мемлекеттік қызмет көрсетудің нәтижесін дайындайды және басшысының қол қоюына енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4566,100 +5494,206 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">34. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 16.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z77" w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      35-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтылығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық емес пакетін ұсынғанда, көрсетілетін қызметті беруші аталған мерзімдерде өтінішті одан әрі қараудан уәжді түрде бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4714,70 +5748,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4934,498 +5968,498 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Бербоут-чартер тізілімінде теңіз кемелерін мемлекеттік тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z80" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Бербоут-чартер тізілімінде шет мемлекеттердің тізілімінде тіркелген және бербоут-чартер бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z81" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қазақстандық кеме жалдаушыға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z82" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 1997 жылғы 18 қарашадағы Солтүстік Каспий бойынша өнімді бөлу туралы келісімге сәйкес Қазақстан Республикасында "Заңды тұлғаларды мемлекеттiк тiркеу және филиалдар мен өкiлдiктердi есептiк тiркеу туралы" Қазақстан Республикасының 1995 жылғы 17 сәуiрдегi белгіленген тәртіппен тіркелген филиалдар (мердігерлік компаниялар, оператор, агенттер, қосалқы мердігерлер) арқылы Каспий теңізінде қызметін жүзеге асыратын шетелдік заңды тұлғаға ұсынылған теңіз кемелері тіркеуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z83" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Уәкілетті орган теңіз кемесіне Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығына уақытша рұқсат беру туралы шешім қабылдаған жағдайда мұндай кеме бербоут-чартер тізіліміне тіркеуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z84" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығын уақытша беру туралы шешім қабылдау үшін кеме иесі уәкілетті органға мынадай құжаттарды береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z85" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызмет алушының жеке сәйкестендіру нөмірін / бизнес-сәйкестендіру нөмірін көрсете отырып еркін нысандағы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z86" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бербоут-чартер шарты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шет мемлекеттердің құзыретті билік органдары берген, онда кеме тікелей ту ауыстырылғанға дейін тіркелген, осындай мемлекеттің туын көтеріп жүзу құқығы тоқтатыла тұрғанын немесе бұл құқық Қазақстан Республикасының бербоут-чартерлік тізілімінде кемені мемлекеттік тіркеу сәтінен бастап бұл құқық тоқтатыла тұратынын растайтын кемені Қазақстан Республикасының туын көтеріп жүзуге уақытша ауыстыруға келісу туралы, сондай-ақ кеменің ипотека ауыртпалығы және кеменің меншік иесі туралы мәліметтерді қамтитын құжат;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z80" w:id="64"/>
-[...15 lines deleted...]
-      37. Бербоут-чартер тізілімінде шет мемлекеттердің тізілімінде тіркелген және бербоут-чартер бойынша:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының Мемлекеттік туын көтеріп жүзуге кемені ауыстыруға меншік иесі және кеменің тіркелген ауыртпалығына кепіл ұстаушының жазбаша рұқсаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z81" w:id="65"/>
-[...15 lines deleted...]
-      1) қазақстандық кеме жалдаушыға;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сыныптау куәлігі немесе кеменің техникалық жарамдылығын растайтын өзге де құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z82" w:id="66"/>
-[...15 lines deleted...]
-      2) 1997 жылғы 18 қарашадағы Солтүстік Каспий бойынша өнімді бөлу туралы келісімге сәйкес Қазақстан Республикасында "Заңды тұлғаларды мемлекеттiк тiркеу және филиалдар мен өкiлдiктердi есептiк тiркеу туралы" Қазақстан Республикасының 1995 жылғы 17 сәуiрдегi белгіленген тәртіппен тіркелген филиалдар (мердігерлік компаниялар, оператор, агенттер, қосалқы мердігерлер) арқылы Каспий теңізінде қызметін жүзеге асыратын шетелдік заңды тұлғаға ұсынылған теңіз кемелері тіркеуге жатады.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кеме Солтүстік Каспий жобасын іске асыру үшін жалға алынғанын растайтын Солтүстік Каспий жобасы жөнінде оператордан хат (осы Қағидалар 37-тармағының 2) тармақшасында көрсетілген тұлғалар жалға алған кемелер үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z83" w:id="67"/>
-[...15 lines deleted...]
-      38. Уәкілетті орган теңіз кемесіне Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығына уақытша рұқсат беру туралы шешім қабылдаған жағдайда мұндай кеме бербоут-чартер тізіліміне тіркеуге жатады.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өлшеу куәлігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
-[...15 lines deleted...]
-      39. Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығын уақытша беру туралы шешім қабылдау үшін кеме иесі уәкілетті органға мынадай құжаттарды береді:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Уәкілетті органның құжаттарды қарауы он жұмыс күні ішінде жүзеге асырылады, қарау қорытындылары бойынша Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығын уақытша беру туралы рұқсат беріледі немесе мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z85" w:id="69"/>
-[...15 lines deleted...]
-      1) көрсетілетін қызмет алушының жеке сәйкестендіру нөмірін / бизнес-сәйкестендіру нөмірін көрсете отырып еркін нысандағы өтініш;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сауда мақсатында теңізде жүзу саласында Қазақстан Республикасы заңнамасымен бекітілген теңізде жүзу қауіпсіздігі талаптарына кеменің сәйкес келмеуін көрсететін негіздер болған кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
-[...15 lines deleted...]
-      2) бербоут-чартер шарты;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалар 37-тармағының 2) тармақшасында көзделген тұлғалар кемені Солтүстік Каспий жобасын іске асыру мақсатынсыз жалға алған кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z87" w:id="71"/>
-[...15 lines deleted...]
-      3) шет мемлекеттердің құзыретті билік органдары берген, онда кеме тікелей ту ауыстырылғанға дейін тіркелген, осындай мемлекеттің туын көтеріп жүзу құқығы тоқтатыла тұрғанын немесе бұл құқық Қазақстан Республикасының бербоут-чартерлік тізілімінде кемені мемлекеттік тіркеу сәтінен бастап бұл құқық тоқтатыла тұратынын растайтын кемені Қазақстан Республикасының туын көтеріп жүзуге уақытша ауыстыруға келісу туралы, сондай-ақ кеменің ипотека ауыртпалығы және кеменің меншік иесі туралы мәліметтерді қамтитын құжат;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бербоут-чартер тізілімінде тіркеу мерзімін ұзартуға жататын кемелерді, қазақстандық флоттың құрамында болмайтын мамандандырылған кемелердi, сондай-ақ реновация, жаңғырту және қайта жабдықтау рәсімінен өткен кемелерді қоспағанда, кеменің шығарылған уақыты жиырма жылдан жоғары болған кезде бас тартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z88" w:id="72"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының Мемлекеттік туын көтеріп жүзуге кемені ауыстыруға меншік иесі және кеменің тіркелген ауыртпалығына кепіл ұстаушының жазбаша рұқсаты;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Кемені бербоут-чартер тізілімінде тіркеу мерзімін ұзарту мынадай құжаттар қоса беріле отырып, оңайлатылған тәртіппен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z89" w:id="73"/>
-[...15 lines deleted...]
-      5) сыныптау куәлігі немесе кеменің техникалық жарамдылығын растайтын өзге де құжат;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кеме иесінен еркін нысандағы өтініш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z90" w:id="74"/>
-[...15 lines deleted...]
-      6) кеме Солтүстік Каспий жобасын іске асыру үшін жалға алынғанын растайтын Солтүстік Каспий жобасы жөнінде оператордан хат (осы Қағидалар 37-тармағының 2) тармақшасында көрсетілген тұлғалар жалға алған кемелер үшін);</w:t>
+    <w:bookmarkStart w:name="z98" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шет мемлекеттердің құзыретті билік органдары берген, онда кеме тікелей ту ауыстырылғанға дейін тіркелген, осындай мемлекеттің туын көтеріп жүзу құқығы тоқтатыла тұрғанын немесе бұл құқық Қазақстан Республикасының бербоут-чартерлік тізілімінде кемені мемлекеттік тіркеу сәтінен бастап бұл құқық тоқтатыла тұратынын растайтын кемені Қазақстан Республикасының туын көтеріп жүзуге уақытша ауыстыруға келісу туралы, сондай-ақ кеменің ипотека ауыртпалығы және кеменің меншік иесі туралы мәліметтерді қамтитын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z91" w:id="75"/>
-[...15 lines deleted...]
-      7) өлшеу куәлігі.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Бербоут-чартер тізілімінен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z92" w:id="76"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) опат болған немесе хабарсыз жоғалып кеткен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5590,90 +6624,206 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="84"/>
+    <w:bookmarkStart w:name="z105" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Кемені бербоут-чартер тізілімінде тіркеу үшін өтініш беруші портал арқылы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінімді жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43-тармақтың екінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иесінің жеке басын куәландыратын құжаттар (жеке тұлғаларға қатысты) немесе заңды тұлғаны - меншік иесін (заңды тұлғаларға қатысты) мемлекеттік тіркеу туралы мәліметтер "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпарат жүйелерінен алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5882,70 +7032,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="85"/>
+    <w:bookmarkStart w:name="z106" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Теңiз кемесін бербоут-чартер тiзiлімiнде тіркеу, теңiз кемесін бербоут-чартер тiзiлімiнде қайта тіркеу, теңiз кемесін бербоут-чартер тiзiлімiнен алып тастау кезінде Порт теңіз әкімшілігінің әрекеттері дәйектілігінің сипаттамасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Порттың теңіз әкімшілігі кеңсесінің маманы порталда өтінішті тіркейді және оны Порт теңіз әкімшілігінің басшысына (бұдан әрі - басшы) жолдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6053,71 +7203,177 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z112" w:id="86"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      45-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтылығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық емес пакетін ұсынғанда, көрсетілетін қызметті беруші аталған мерзімдерде өтінішті одан әрі қараудан уәжді түрде бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6162,100 +7418,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="87"/>
+    <w:bookmarkStart w:name="z113" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6412,99 +7668,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="88"/>
+    <w:bookmarkStart w:name="z114" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Жасалып жатқан кемелер тiзiлiмiнде жасалып жатқан кемеге меншiк құқығын мемлекеттік тiркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z115" w:id="89"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z115" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Жасалып жатқан кемелер тiзiлiмiнде жасалып жатқан кемеге меншiк құқығын мемлекеттік тiркеу үшін өтініш беруші портал арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6519,51 +7775,167 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Жасалып жатқан кемелер тiзiлiмiнде жасалып жатқан кемеге меншiк құқығын мемлекеттік тiркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесіне (бұдан әрі – 5 мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі) сәйкес құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінімді жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      47-тармақтың екінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иесінің жеке басын куәландыратын құжаттар (жеке тұлғаларға қатысты) немесе заңды тұлғаны - меншік иесін (заңды тұлғаларға қатысты) мемлекеттік тіркеу туралы мәліметтер "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпарат жүйелерінен алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6772,100 +8144,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">48. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 16.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="90"/>
+    <w:bookmarkStart w:name="z117" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Жасалып жатқан кемелер тiзiлiмiнде жасалып жатқан кемеге меншiк құқығын тiркеу, жасалып жатқан кемелер тiзiлiмiнде жасалып жатқан кемеге меншiк құқығын қайта тiркеу, кемені жасалып жатқан кемелер тiзiлiмiнен алып тастау кезінде Порт теңіз әкімшілігінің әрекеттері дәйектілігінің сипаттамасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жауапты орындаушы портал арқылы түскен өтініш берушінің мемлекеттік қызметті көрсету үшін қажетті өтінішін және құжаттарын олардың толықтығына және осы Қағидалармен белгіленген талаптардың сәйкестігіне қарайды, мемлекеттік қызмет көрсетудің нәтижесін дайындайды және басшысының қол қоюына енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6962,100 +8334,206 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">50. Алып тасталды - ҚР Индустрия және инфрақұрылымдық даму министрінің 16.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z124" w:id="91"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      51-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде өтінімді және ұсынылған құжаттардың толықтылығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық емес пакетін, мерзімі өтіп кеткен құжаттарды ұсынған және/немесе мемлекеттік қызметті көрсету үшін қажетті мәліметтер болмағанда, көрсетілетін қызметті беруші осы тармақтың бірінші бөлігінде көрсетілген мерзімде көрсетілетін қызметті алушыға өтінімнің және/немесе құжаттар пакетінің сәйкес келмеу себептерін және мемлекеттік қызметті көрсету тоқтатыла тұрған кезеңге сәйкес келтіру мерзімін көрсете отырып, хабарламаны жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7146,70 +8624,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="92"/>
+    <w:bookmarkStart w:name="z125" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7366,376 +8844,492 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="93"/>
+    <w:bookmarkStart w:name="z126" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Кемені шет мемлекеттің туын көтеріп жүзуге ауыстыру</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z127" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Мемлекеттік кеме тізілімінде немесе халықаралық кеме тізілімінде тіркелген меншік құқығындағы кемені бербоут-чартер бойынша шетелдік кеме жалдаушыға пайдалануға және иелік етуге ұсынған кезде осындай кеме уәкілетті органның шешімі негізінде шет мемлекеттің туын көтеріп жүзуге уақытша ауыстырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z128" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Шет мемлекеттің туын көтеріп жүзуге уақытша ауыстыру туралы шешімді уәкілетті орган мынадай құжаттар негізінде қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z129" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кеме иесінің немесе оның уәкілетті тұлғасының өтініші;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z130" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кемені шет мемлекеттің туын көтеріп жүзуге ауыстыруға ипотеканың кепіл ұстаушысының жазбаша келісімі (белгіленген және белгіленген тәртіппен тіркелген кеме ипотекасының ұстаушыларын алдын ала қанағаттандыру болмаған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z131" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шет мемлекеттің туын көтеріп жүзу құқығы ұсынылғанын немесе Қазақстан Республикасының туын көтеріп жүзу құқығы тоқтатыла тұрған сәтте осы құқық берілетінін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z132" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бербоут-чартер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z133" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Бас тарту үшін негіз болмаған кезде Мемлекеттік кеме тізілімінде немесе халықаралық кеме тізілімінде Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығы тоқтатыла тұрған күн, кемені шет мемлекеттің туын көтеруге ауыстыруға рұқсат етілетін мерзім, кемеге туын көтеріп жүзуге рұқсат берілген мемлекеттің атауы, бербоут-чартер бойынша шетелдік кеме жалдаушының аты және мекенжайы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z134" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығы тоқтатыла тұрған күні Мемлекеттік кеме тізілімінде немесе халықаралық кеме тізілімінде тіркелген күн болып есептеледі. Теңіз кемесінің Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығы туралы куәлікке белгілерді енгізу өтініш берілген күннен бастап он жұмыс күні ішінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z135" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Кемеге Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығы тоқтатыла тұру мерзімі ішінде оның бортында осы құқық тоқтатыла тұрғаны туралы белгісімен Теңіз кемесінің Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығы туралы куәлік болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z136" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығының тоқтатыла тұрған мерзім ішінде кемеге арналған құқықты, шектеулерді (ауыртпалықтарды) тіркеуді осы Қағидаларға сәйкес Мемлекеттік кеме тізілімінде жүргізу жалғастырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z127" w:id="94"/>
-[...15 lines deleted...]
-      53. Мемлекеттік кеме тізілімінде немесе халықаралық кеме тізілімінде тіркелген меншік құқығындағы кемені бербоут-чартер бойынша шетелдік кеме жалдаушыға пайдалануға және иелік етуге ұсынған кезде осындай кеме уәкілетті органның шешімі негізінде шет мемлекеттің туын көтеріп жүзуге уақытша ауыстырылуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Бербоут-чартер қолданысы тоқтатылған кезде немесе уәкілетті органның шешімінде көрсетілген мерзім өткен кезде Мемлекеттік кеме тізіліміне немесе халықаралық кеме тізіліміне кеменің меншік иесінің өтініші негізінде тиісті жазу енгізіледі және осы Қағидаларда белгіленген тәртіппен теңіз кемесінің Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығы туралы жаңа кеме куәлігі беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z128" w:id="95"/>
-[...15 lines deleted...]
-      54. Шет мемлекеттің туын көтеріп жүзуге уақытша ауыстыру туралы шешімді уәкілетті орган мынадай құжаттар негізінде қабылдайды:</w:t>
+    <w:bookmarkStart w:name="z138" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тарау. Шағын көлемді кемелерді мемлекеттік тіркеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z129" w:id="96"/>
-[...197 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="106"/>
+    <w:bookmarkStart w:name="z139" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Шағын көлемді кемелерді тіркеуді Қазақстан Республикасының Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 23 қаңтардағы № 51 "Кемені, оның ішінде шағын көлемді кемені және оған құқықтарды мемлекеттік тіркеу қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес (Қазақстан Республикасының Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде болып тіркелген № 10400) ішкі су көлігі саласындағы уәкілетті органның аумақтық бөлімшесі кеме кітапшасында жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар 9-тараумен толықтыру көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15024,50 +16618,166 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Кемелерді Теңiз кемелерінің мемлекеттік кеме тiзiлімiнде мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -20489,50 +22199,176 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күні ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24333,50 +26169,166 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Кемелерді Қазақстан Республикасының халықаралық кеме тiзiлімiнде мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -26740,68 +28692,68 @@
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="107"/>
+    <w:bookmarkStart w:name="z161" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Теңiз кемесін бербоут-чартер тiзiлiмiнде мемлекеттік тіркеуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 13-қосымша жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 02.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27836,50 +29788,166 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бербоут-чартерлік тізілімде теңіз кемесін мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -30106,50 +32174,166 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жасалып жатқан кемелер тiзiлiмiнде жасалып жатқан  кемеге меншiк құқығын мемлекеттік тiркеу"  мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -34090,50 +36274,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні / Дата ____________ Уәкілетті тұлға / Уполномоченное лицо</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар 20, 21, 22, 23, 24, 25, 26, 27, 28-қосымшалармен толықтыру көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
@@ -34153,55 +36435,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>