--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="90553fd" w14:textId="90553fd">
+    <w:p w14:paraId="ed97c75" w14:textId="ed97c75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2087,250 +2087,454 @@
         <w:t>
       2) Қазақстан Республикасының аумағы бойынша транзитпен өткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z85" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының резидент еместері жүктерді түсіру және тиеу үшін Қазақстан Республикасының аумағына уақытша әкелгенде, сондай-ақ Қазақстан Республикасының аумағынан әкеткен жағдайларда мемлекеттік тіркеуге, қайта тіркеуге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z86" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Тасымалданатын жүктердің шектеулі номенклатурасы бар маусымдылығы және шектеулі нысаналы мақсатқа арналған жылжымалы құрамды қоспағанда, қалған қызмет ету мерзімі жасалған күннен бастап белгіленген қызмет ету мерзімінен 60%-дан кем құрайтын болса, Қазақстан Республикасының аумағында алғашқы тіркелетін жылжымалы құрамды тіркеуге рұқсат етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z87" w:id="32"/>
+    <w:bookmarkStart w:name="z87" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың мақсаттары үшін тасымалданатын жүктердің шектеулі номенклатурасы, маусымдық және тар нысаналы мақсаты бар жылжымалы құрам деп жылжымалы құрам түсініледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z88" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z88" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вагон-хоппер: ыстық шекемтастарға арналған мөлшерлегіш, агломератты тасымалдауға арналған, астық тасушы, цемент тасушы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z89" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z89" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вагон-транспортер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z90" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z90" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вагон-платформа: алмалы-салмалы жабдығы бар әмбебап;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z91" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z91" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тасымалдауға арналған вагон-цистерналар: қышқылдар, фосфор, балқытылған күкірт; думпкар вагоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z92" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z92" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вагон рефрежиратор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z93" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z93" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұздақ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z94" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z94" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       термос.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z95" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z95" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жылжымалы құрамды қайта тіркеу үшін негіздер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының аумағы бойынша жеке (оның ішінде жеке кәсіпкер) және заңды тұлғаның тіркелген орнын бір қаладан басқа қалаға ауыстыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2403,130 +2607,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="41"/>
+    <w:bookmarkStart w:name="z99" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жылжымалы құрамды мемлекеттік қайта тіркеу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z100" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z100" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының шегінен тыс жерлерде одан әрі пайдалану үшін шетелдік тұлғаға сенімгерлік басқаруға не мүліктік жалдауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z101" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z101" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) күнтізбелік тоқсан күннен аспайтын мерзімге сенімгерлік басқаруға не мүліктік жалдауға (жалға алуға) берген кезде жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z102" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z102" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көлік саласындағы уәкiлеттi орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін үш жұмыс күн ішінде осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2583,168 +2787,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="45"/>
+    <w:bookmarkStart w:name="z103" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жылжымалы құрам кепілін мемлекеттік тіркеу (қайта тіркеу) тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z104" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z104" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жылжымалы құрамның кепілін тіркеу жылжымалы құрамның барлық иелері үшін тең негіздерде және шарттарда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z105" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z105" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Тіркеуші орган жылжымалы құрам кепілін мемлекеттік тіркеу үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жылжымалы мүлік кепілінің мемлекеттік тізілімін жүргізеді және кепіл ұстаушылардың мүдделерін қорғау жөнінде шаралар қабылдайды, кепілге салынған жылжымалы құрамды кепіл ұстаушының келісімінсіз иеліктен шығаруға жол бермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z106" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z106" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Жылжымалы құрам кепілін мемлекеттік тіркеу мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызметтің кепілі) болып табылады, оны алу үшін көрсетілетін қызметті алушы тіркеуші органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша портал арқылы өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кепілдің мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің нәтижесін, сондай-ақ кепілдің өзге де мәліметтерді қамтитын кепілдің мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2909,71 +3113,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="49"/>
+    <w:bookmarkStart w:name="z117" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Ұсынылған құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық болмау фактісі анықталған жағдайда тіркеуші органның жауапты құрылымдық бөлімшесі көрсетілген мерзімде өтінішті одан әрі қараудан бас тартады және тіркеуші органның уәкілетті адамының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z118" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z118" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, тіркеуші орган осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3008,51 +3212,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәлік (бұдан әрі – куәлік) не кепілдің мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәліктің телнұсқасы ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету нәтижесі тіркеуші органның уәкілетті адамының ЭЦҚ-сымен куәландырылған электрондық құжат нысанында пайдаланушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3189,51 +3393,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="51"/>
+    <w:bookmarkStart w:name="z120" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Кепілді мемлекеттік тіркеу, тіркелген кепілге өзгерістер, толықтырулар, тоқтату және жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәліктің телнұсқасын беру туралы шешімді не бас тартуды тіркеуші орган "Жылжымалы мүлік кепілін тіркеу туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3328,51 +3532,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3391,90 +3595,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="52"/>
+    <w:bookmarkStart w:name="z121" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. "Көрсетілетін қызметті алушы тіркелген кепілге өзгерістерді, толықтыруларды тіркеу және оны тоқтату үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті портал арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3493,70 +3697,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="53"/>
+    <w:bookmarkStart w:name="z122" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көлік саласындағы уәкiлеттi орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін үш жұмыс күн ішінде осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3613,188 +3817,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="54"/>
+    <w:bookmarkStart w:name="z123" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Жылжымалы құрамды Мемлекеттік тізілімнен шығару тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z124" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z124" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Жылжымалы құрам мынадай жағдайларда тізілімнен шығарылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z159" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z159" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жылжымалы құрамды есептен шығару, оның қалпына келтірусіз зақымдануы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z160" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z160" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жылжымалы құрамды тіркеген заңды тұлғаның не дара кәсіпкердің қызметі таратылған не тоқтатылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z161" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z161" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) меншік құқығын растайтын құжаттың не мүліктік жалдау (жалға алу), лизинг не мүлікті сенімгерлікпен басқару шартының қолданылуы тоқтатылған жағдайларда жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z162" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z162" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бір жеке не заңды тұлғада бірнеше тіркеуші органдарда тіркелген жылжымалы құрамның қайталануы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z163" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z163" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік қызмет көрсетілгеннен кейін ұсынылған құжаттардың дәйексіздігі және (немесе) жарамсыздығы анықталған жағдайда, көрсетілген мемлекеттік қызметті растайтын құжаттардың негізінде көрсетілетін қызметті беруші жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3813,70 +4017,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="61"/>
+    <w:bookmarkStart w:name="z128" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Жылжымалы құрамды тізілімнен шығару жылжымалы құрамның мемлекеттік тіркелген, қайта тіркеу орны бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылжымалы құрамды тізілімнен шығарған кезде меншік иесі және/немесе иеленуші мемлекеттік корпорация, портал арқылы тіркеуші органға өтінішті, жылжымалы құрамды еркін нысанда есептен шығару туралы актіні не жылжымалы құрамның зақымданғаны және/немесе жоғалғаны туралы құжатты не мүліктік жалдау (жалға алу), лизинг шартын, немесе меншік құқығының тоқтатылғанын растайтын құжатты (сатып-алу, сыйға тарту, мұрагерлік шартын) ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3913,108 +4117,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="62"/>
+    <w:bookmarkStart w:name="z129" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Тіркеуші орган жылжымалы құрамды шығару туралы мәліметтерді Тізілімге енгізеді және өтініш берушіге тиісті хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z130" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z130" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z131" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z131" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4387,68 +4591,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="65"/>
+    <w:bookmarkStart w:name="z136" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымалы құрамның мемлекеттік тізілімі, тартқыш және мотор-вагонды жылжымалы құрамның мемлекеттік тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -7179,65 +7383,2677 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="66"/>
+    <w:bookmarkStart w:name="z137" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнайы жылжымалы құрамның мемлекеттік тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көліктік бақылау инспекциясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куәліктің нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік иесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалға алушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалға алу мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатынау өңірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зауыт нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түгендеу нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салынған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативтік қызмет мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы жөндеу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Келесі жөндеу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық жай-күйі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КЖ-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КЖ-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жарамды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+есептен шығарылған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмысқа жарамсыз жай-күйде күтіп тұр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дейін жарамды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркелген орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z138" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жүк жылжымалы құрамының мемлекеттік тізілімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -7294,51 +10110,2857 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Куәліктің нөмірі</w:t>
+Куәлік нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік иесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншік түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалға алушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалға алу мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатынау өңірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зауыт нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түгендеу нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жасалған күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативтік қызмет ету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы ДЖ күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы жөндеу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КЖ-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КЖ-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Келесі жөндеу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық жай-күйі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс жарамсыз күйде күтіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дейін жарамды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркелген орыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жарамды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+есептен шығарылған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z139" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жолаушылар жылжымалы құрамының мемлекеттік тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көліктік бақылау инспекциясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куәлік нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8225,199 +13847,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салынған күні</w:t>
+Жасалған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативтік қызмет мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Келесі жөндеу күні</w:t>
+Соңғы ДЖ күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Техникалық жай-күйі</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8436,202 +14021,202 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жарамды</w:t>
+КЖ-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-есептен шығарылған</w:t>
+КЖ-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚМҰКЖ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚККЖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9184,4323 +14769,50 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...4271 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13569,854 +14881,858 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зауыт нөмірі</w:t>
+Келесі жөндеу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Түгендеу нөмірі</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық жай-күйі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Жасалған күні</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмысқа жарамсыз күйде күтіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Нормативтік қызмет мерзімі</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дейін жарамды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Соңғы ДЖ күні</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Соңғы күні</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркелген орыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...46 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жарамды</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КЖ-1</w:t>
+есептен шығарылған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-11</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14596,1182 +15912,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z140" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кестенің жалғасы</w:t>
-[...1111 lines deleted...]
-        <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (КЖ-1) - 1 көлемдегі күрделі жөндеу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28935,68 +29139,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 07.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 560</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="70"/>
+    <w:bookmarkStart w:name="z146" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымалы құрамды мемлекеттік тіркеу (қайта тіркеу) туралы КУӘЛІК № ________ Осы куәлік "Теміржол көлігі туралы" Қазақстан Республикасының Заңына сәйкес  ______________________________________________________________________  _______________________________________________________________________  құқығындағы (жылжымалы құрамына құқығы көрсетілсін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29438,68 +29642,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="71"/>
+    <w:bookmarkStart w:name="z148" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымалы мүлік кепілінің мемлекеттік тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -31833,68 +32037,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің немесе оның өкілінің қолы: ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің электрондық поштасының мекенжайы (бар болса): ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="72"/>
+    <w:bookmarkStart w:name="z150" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кепіл болып табылатын жүк және жолаушы жылжымалы құрамның сипаттамасы және тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -32850,68 +33054,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="73"/>
+    <w:bookmarkStart w:name="z151" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кепіл болып табылатын тартымды-моторвагонды және арнайы жылжымалы құрамның сипаттамасы және тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -36233,68 +36437,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тіркеуші органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="74"/>
+    <w:bookmarkStart w:name="z156" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымалы құрамның кепілін мемлекеттік тіркеу туралы куәлік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" ___________ № _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37754,68 +37958,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (көрсетілетін қызметті алушының мекенжайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="75"/>
+    <w:bookmarkStart w:name="z165" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын алу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 10-1-қосымшамен толықтырылды - ҚР Көлік министрінің 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39600,55 +39804,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39974,31 +40178,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>