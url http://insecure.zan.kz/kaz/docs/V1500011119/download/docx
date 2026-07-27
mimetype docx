--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ed97c75" w14:textId="ed97c75">
+    <w:p w14:paraId="39b1190" w14:textId="39b1190">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2087,454 +2087,404 @@
         <w:t>
       2) Қазақстан Республикасының аумағы бойынша транзитпен өткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z85" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының резидент еместері жүктерді түсіру және тиеу үшін Қазақстан Республикасының аумағына уақытша әкелгенде, сондай-ақ Қазақстан Республикасының аумағынан әкеткен жағдайларда мемлекеттік тіркеуге, қайта тіркеуге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z86" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Шет мемлекеттен әкелінген (әкелінетін) және Қазақстан Республикасының аумағында тіркелетін жылжымалы құрамды мемлекеттік тіркеуге (қайта тіркеуге) жол берілмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тартқыш және арнайы жылжымалы құрам, қалған қызмет ету мерзімі жасалған күннен бастап белгіленген қызмет ету мерзімінен 60 %-ынан кем емес, жасалған күнінен бастап есептелетін, Қазақстан Республикасында өндірілмейтін арнайы жол техникасын қоспағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүк және жолаушылар жылжымалы құрам, мынадай жылжымалы құрамды қоспағанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – жасалған күнінен бастап бір жылдан аспайтын қызмет мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – тасымалданатын жүктердің шектеулі номенклатурасы, маусымдық және тар нысаналы мақсаты бар жылжымалы құрам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақшаның мақсаттары үшін тасымалданатын жүктердің шектеулі номенклатурасы, маусымдық және тар нысаналы мақсаты бар жылжымалы құрам деп жылжымалы құрам түсініледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вагон-хоппер: ыстық шекемтастарға арналған мөлшерлегіш, агломератты тасымалдауға арналған, цемент тасушы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вагон-транспортер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вагон-платформа: алмалы-салмалы жабдығы бар әмбебап;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тасымалдауға арналған вагон-цистерналар: қышқылдар, фосфор, балқытылған күкірт, тағамдық майлар, азық-түлік өнімдер және ауыз су;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      думпкар вагоны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вагон рефрижератор;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұздақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      термос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 15-тармағының 2) тармақшасының қолданысы 2030 жылғы 31 желтоқсанды қоса алғанға дейін белгіленеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">ҚР Көлік министрінің м.а. 04.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 04.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...177 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="39"/>
+    <w:bookmarkStart w:name="z95" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жылжымалы құрамды қайта тіркеу үшін негіздер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының аумағы бойынша жеке (оның ішінде жеке кәсіпкер) және заңды тұлғаның тіркелген орнын бір қаладан басқа қалаға ауыстыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2607,130 +2557,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="40"/>
+    <w:bookmarkStart w:name="z99" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жылжымалы құрамды мемлекеттік қайта тіркеу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z100" w:id="41"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z100" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының шегінен тыс жерлерде одан әрі пайдалану үшін шетелдік тұлғаға сенімгерлік басқаруға не мүліктік жалдауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z101" w:id="42"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z101" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) күнтізбелік тоқсан күннен аспайтын мерзімге сенімгерлік басқаруға не мүліктік жалдауға (жалға алуға) берген кезде жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z102" w:id="43"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z102" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көлік саласындағы уәкiлеттi орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін үш жұмыс күн ішінде осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2787,168 +2737,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="44"/>
+    <w:bookmarkStart w:name="z103" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жылжымалы құрам кепілін мемлекеттік тіркеу (қайта тіркеу) тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z104" w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z104" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жылжымалы құрамның кепілін тіркеу жылжымалы құрамның барлық иелері үшін тең негіздерде және шарттарда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z105" w:id="46"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z105" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Тіркеуші орган жылжымалы құрам кепілін мемлекеттік тіркеу үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жылжымалы мүлік кепілінің мемлекеттік тізілімін жүргізеді және кепіл ұстаушылардың мүдделерін қорғау жөнінде шаралар қабылдайды, кепілге салынған жылжымалы құрамды кепіл ұстаушының келісімінсіз иеліктен шығаруға жол бермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z106" w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z106" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Жылжымалы құрам кепілін мемлекеттік тіркеу мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызметтің кепілі) болып табылады, оны алу үшін көрсетілетін қызметті алушы тіркеуші органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша портал арқылы өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кепілдің мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің нәтижесін, сондай-ақ кепілдің өзге де мәліметтерді қамтитын кепілдің мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3113,71 +3063,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="48"/>
+    <w:bookmarkStart w:name="z117" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Ұсынылған құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық болмау фактісі анықталған жағдайда тіркеуші органның жауапты құрылымдық бөлімшесі көрсетілген мерзімде өтінішті одан әрі қараудан бас тартады және тіркеуші органның уәкілетті адамының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z118" w:id="49"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z118" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, тіркеуші орган осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3212,51 +3162,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәлік (бұдан әрі – куәлік) не кепілдің мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәліктің телнұсқасы ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету нәтижесі тіркеуші органның уәкілетті адамының ЭЦҚ-сымен куәландырылған электрондық құжат нысанында пайдаланушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3393,51 +3343,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="50"/>
+    <w:bookmarkStart w:name="z120" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Кепілді мемлекеттік тіркеу, тіркелген кепілге өзгерістер, толықтырулар, тоқтату және жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәліктің телнұсқасын беру туралы шешімді не бас тартуды тіркеуші орган "Жылжымалы мүлік кепілін тіркеу туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3532,51 +3482,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3595,90 +3545,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="51"/>
+    <w:bookmarkStart w:name="z121" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. "Көрсетілетін қызметті алушы тіркелген кепілге өзгерістерді, толықтыруларды тіркеу және оны тоқтату үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті портал арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3697,70 +3647,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="52"/>
+    <w:bookmarkStart w:name="z122" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көлік саласындағы уәкiлеттi орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін үш жұмыс күн ішінде осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3817,188 +3767,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="53"/>
+    <w:bookmarkStart w:name="z123" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Жылжымалы құрамды Мемлекеттік тізілімнен шығару тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z124" w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z124" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Жылжымалы құрам мынадай жағдайларда тізілімнен шығарылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z159" w:id="55"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z159" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жылжымалы құрамды есептен шығару, оның қалпына келтірусіз зақымдануы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z160" w:id="56"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z160" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жылжымалы құрамды тіркеген заңды тұлғаның не дара кәсіпкердің қызметі таратылған не тоқтатылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z161" w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z161" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) меншік құқығын растайтын құжаттың не мүліктік жалдау (жалға алу), лизинг не мүлікті сенімгерлікпен басқару шартының қолданылуы тоқтатылған жағдайларда жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z162" w:id="58"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z162" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бір жеке не заңды тұлғада бірнеше тіркеуші органдарда тіркелген жылжымалы құрамның қайталануы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z163" w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z163" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік қызмет көрсетілгеннен кейін ұсынылған құжаттардың дәйексіздігі және (немесе) жарамсыздығы анықталған жағдайда, көрсетілген мемлекеттік қызметті растайтын құжаттардың негізінде көрсетілетін қызметті беруші жояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4017,70 +3967,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="60"/>
+    <w:bookmarkStart w:name="z128" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Жылжымалы құрамды тізілімнен шығару жылжымалы құрамның мемлекеттік тіркелген, қайта тіркеу орны бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылжымалы құрамды тізілімнен шығарған кезде меншік иесі және/немесе иеленуші мемлекеттік корпорация, портал арқылы тіркеуші органға өтінішті, жылжымалы құрамды еркін нысанда есептен шығару туралы актіні не жылжымалы құрамның зақымданғаны және/немесе жоғалғаны туралы құжатты не мүліктік жалдау (жалға алу), лизинг шартын, немесе меншік құқығының тоқтатылғанын растайтын құжатты (сатып-алу, сыйға тарту, мұрагерлік шартын) ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4117,108 +4067,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="61"/>
+    <w:bookmarkStart w:name="z129" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Тіркеуші орган жылжымалы құрамды шығару туралы мәліметтерді Тізілімге енгізеді және өтініш берушіге тиісті хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z130" w:id="62"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z130" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z131" w:id="63"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z131" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4591,68 +4541,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="64"/>
+    <w:bookmarkStart w:name="z136" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымалы құрамның мемлекеттік тізілімі, тартқыш және мотор-вагонды жылжымалы құрамның мемлекеттік тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -7383,68 +7333,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="65"/>
+    <w:bookmarkStart w:name="z137" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнайы жылжымалы құрамның мемлекеттік тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -9995,68 +9945,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="66"/>
+    <w:bookmarkStart w:name="z138" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жүк жылжымалы құрамының мемлекеттік тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -12801,68 +12751,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="67"/>
+    <w:bookmarkStart w:name="z139" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жолаушылар жылжымалы құрамының мемлекеттік тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -15912,70 +15862,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="68"/>
+    <w:bookmarkStart w:name="z140" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (КЖ-1) - 1 көлемдегі күрделі жөндеу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29139,68 +29089,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 07.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 560</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="69"/>
+    <w:bookmarkStart w:name="z146" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымалы құрамды мемлекеттік тіркеу (қайта тіркеу) туралы КУӘЛІК № ________ Осы куәлік "Теміржол көлігі туралы" Қазақстан Республикасының Заңына сәйкес  ______________________________________________________________________  _______________________________________________________________________  құқығындағы (жылжымалы құрамына құқығы көрсетілсін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29642,68 +29592,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="70"/>
+    <w:bookmarkStart w:name="z148" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымалы мүлік кепілінің мемлекеттік тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -32037,68 +31987,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің немесе оның өкілінің қолы: ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің электрондық поштасының мекенжайы (бар болса): ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="71"/>
+    <w:bookmarkStart w:name="z150" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кепіл болып табылатын жүк және жолаушы жылжымалы құрамның сипаттамасы және тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -33054,68 +33004,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="72"/>
+    <w:bookmarkStart w:name="z151" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кепіл болып табылатын тартымды-моторвагонды және арнайы жылжымалы құрамның сипаттамасы және тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -36437,68 +36387,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тіркеуші органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="73"/>
+    <w:bookmarkStart w:name="z156" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымалы құрамның кепілін мемлекеттік тіркеу туралы куәлік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" ___________ № _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37958,68 +37908,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (көрсетілетін қызметті алушының мекенжайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="74"/>
+    <w:bookmarkStart w:name="z165" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын алу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 10-1-қосымшамен толықтырылды - ҚР Көлік министрінің 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39804,55 +39754,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>