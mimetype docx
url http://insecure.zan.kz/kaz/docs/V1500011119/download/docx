--- v2 (2026-07-27)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="39b1190" w14:textId="39b1190">
+    <w:p w14:paraId="d5c650c" w14:textId="d5c650c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1103,130 +1103,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z61" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Жылжымалы құрамды және оның кепілін мемлекеттік тіркеу (қайта тіркеу), сондай-ақ Мемлекеттік жылжымалы құрам тізілімінен алып тастау және "Жылжымалы құрамды және оның кепілін мемлекеттік тіркеу (қайта тіркеу), сондай-ақ Мемлекеттік жылжымалы құрам тізілімінен алып тастау" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Темір жол көлігі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      1. "Жылжымалы құрамды және оның кепілін мемлекеттік тіркеу (қайта тіркеу), сондай-ақ Мемлекеттік жылжымалы құрам тізілімінен алып тастау және "Жылжымалы құрамды және оның кепілін мемлекеттік тіркеу (қайта тіркеу), сондай-ақ Мемлекеттік жылжымалы құрам тізілімінен алып тастау" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Темір жол көлігі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және Жылжымалы құрамды және оның кепілін мемлекеттік тіркеу, қайта тіркеу, сондай-ақ Мемлекеттік жылжымалы құрам тізілімінен алып тастау тәртібін және жылжымалы құрамды және оның кепілін мемлекеттік тіркеу, қайта тіркеу, сондай-ақ Мемлекеттік жылжымалы құрам тізілімінен алып тастау мемлекеттік қызмет көрсетуді айқындайды.</w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі - Мемлекеттік көрсетілетін қызметтер туралы Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және Жылжымалы құрамды және оның кепілін мемлекеттік тіркеу, қайта тіркеу, сондай-ақ Мемлекеттік жылжымалы құрам тізілімінен алып тастау тәртібін және жылжымалы құрамды және оның кепілін мемлекеттік тіркеу, қайта тіркеу, сондай-ақ Мемлекеттік жылжымалы құрам тізілімінен алып тастау мемлекеттік қызмет көрсетуді айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 30.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 199</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1587,51 +1607,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Жылжымалы құрамды тіркеген көрсетілетін қызметті алушы оны мемлекеттік тіркелген, қайта тіркелген күннен бастап пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z73" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Жылжымалы құрамды мемлекеттік тіркеу (қайта тіркеу) мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) болып табылады, оны алу үшін көрсетілетін қызметті алушы "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы береді тіркеуші органға осы Қағидаларға </w:t>
+      10. Жылжымалы құрамды мемлекеттік тіркеу (қайта тіркеу) мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) болып табылады, оны алу үшін көрсетілетін қызметті алушы "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы береді тіркеуші органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш (бұдан әрі – өтініш) және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1702,125 +1722,161 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порталда көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес демалыс және мереке күндері жұмыс уақыты аяқталғаннан кейін жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      Мемлекеттік қызметті портал арқылы алған кезде электрондық цифрлық қолтаңбамен куәландырылған (қол қойылған) немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы өтініш құжаттарды қабылдау күні "цифрлық үкімет" шлюзі арқылы көліктік деректер қорының ақпараттық талдамалық және тасымалдау қауіпсіздігі динамикасының мониторингілеу жүйесіне (бұдан әрі – КДҚ АТЖ) жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тіркеуші орган құжаттарды алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      Өтінішті өңдеуді көрсетілетін қызметті беруші КДҚ АТЖ-ға өтініш келіп түскен сәттен бастап жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басты куәландыратын құжаттар, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде мемлекеттік тіркеу туралы, жылжымалы құрамды мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді, "электрондық үкіметтің" төлем шлюзі арқылы төленген жағдайда лицензиялық алымның бюджетке төленгені туралы растауды көрсетілетін қызметті беруші "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпарат жүйелерінен алады.</w:t>
+      Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес демалыс және мереке күндері жұмыс уақыты аяқталғаннан кейін жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеуші орган құжаттарды алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттардың мәліметтерін, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде мемлекеттік тіркеу туралы, жылжымалы құрамды мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаларды, "цифрлық үкіметтің" төлем шлюзі арқылы төленген жағдайда лицензиялық алымның бюджетін төлегенін Растауды көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 07.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 560</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2633,128 +2689,108 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) күнтізбелік тоқсан күннен аспайтын мерзімге сенімгерлік басқаруға не мүліктік жалдауға (жалға алуға) берген кезде жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z102" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
+      18. Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге, "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс-орталығына жібереді.</w:t>
+        <w:t>
+      Көлік саласындағы уәкiлеттi орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін үш жұмыс күн ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге, "цифрлық үкiметтiң" цифрлық инфрақұрылымының операторына және Бірыңғай байланыс-орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Көлік министрінің м.а. 30.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 199</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2831,71 +2867,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жылжымалы мүлік кепілінің мемлекеттік тізілімін жүргізеді және кепіл ұстаушылардың мүдделерін қорғау жөнінде шаралар қабылдайды, кепілге салынған жылжымалы құрамды кепіл ұстаушының келісімінсіз иеліктен шығаруға жол бермейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z106" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Жылжымалы құрам кепілін мемлекеттік тіркеу мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызметтің кепілі) болып табылады, оны алу үшін көрсетілетін қызметті алушы тіркеуші органға осы Қағидаларға </w:t>
+      21. Жылжымалы құрам кепілін мемлекеттік тіркеу мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік кепіл қызметі) болып табылады, оны алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық үкімет" порталы (бұдан әрі – портал) арқылы не көрсетілетін қызметті берушінің кеңсесі арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша портал арқылы өтініш береді.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кепілдің мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің нәтижесін, сондай-ақ кепілдің өзге де мәліметтерді қамтитын кепілдің мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2907,180 +2943,198 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кепілдің мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде жазылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде көрсетілетін қызмет алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, кепілдің мемлекеттік қызметін көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде көрсетілетін қызмет алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, кепілдің мемлекеттік қызметін көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік ақпараттық жүйелерде қамтылған, жеке басын растайтын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы мәліметті тіркеу органының қызметкері "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      Мемлекеттік қызметті портал арқылы алған кезде электрондық цифрлық қолтаңбамен куәландырылған (қол қойылған) немесе бір реттік парольмен куәландырылған электрондық құжат нысанындағы өтініш құжаттарды қабылдау күні "цифрлық үкімет" шлюзі арқылы көліктік деректер қорының ақпараттық талдамалық және тасымалдау қауіпсіздігі динамикасының мониторингілеу жүйесіне (бұдан әрі – КДҚ АТЖ) жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы ұсынылған құжаттардың дұрыстығы және (немесе) растығы үшін жауапты болады.</w:t>
+      Өтінішті өңдеуді көрсетілетін қызметті беруші КДҚ АТЖ-ға өтініш келіп түскен сәттен бастап жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес демалыс және мереке күндері жұмыс уақыты аяқталғаннан кейін жүгінген кезде өтініштерді қабылдау және кепілдің мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      Жеке басты куәландыратын құжат туралы мәліметтерді, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы Мемлекеттік цифрлық жүйелердегі анықтамаларды тіркеуші органның қызметкері "цифрлық үкімет"шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш демалыс (сенбі және жексенбі) және мереке күндерінен басқа сағат 16:00-ден кейін келіп түскен жағдайда "Жылжымалы құрамды мемлекеттік тіркеу (қайта тіркеу)" мемлекеттік көрсетілетін қызмет келесі жұмыс күнінде көрсетіледі.</w:t>
+      Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес демалыс және мереке күндері жұмыс уақыты аяқталғаннан кейін жүгінген кезде өтініштерді қабылдау және кепілдің мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Өтініш демалыс (сенбі және жексенбі) және мереке күндерінен басқа сағат 16:00-ден кейін келіп түскен жағдайда "Жылжымалы құрам кепілін мемлекеттік тіркеу" мемлекеттік көрсетілетін қызмет келесі жұмыс күнінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Тіркеуші органның жауапты құрылымдық бөлімшесі құжаттарды алған сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Көлік министрінің 15.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 269</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3099,71 +3153,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Ұсынылған құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық болмау фактісі анықталған жағдайда тіркеуші органның жауапты құрылымдық бөлімшесі көрсетілген мерзімде өтінішті одан әрі қараудан бас тартады және тіркеуші органның уәкілетті адамының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z118" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, тіркеуші орган осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 3-тармағынада көрсетілген мерзімде ұсынылған құжаттардың анықтығын және көрсетілетін қызметті алушының және (немесе) ұсынылған құжаттар мен мәліметтердің осы Қағидалардың 8-қосымшасының 8-тармағында белгіленген талаптарға сәйкестігін тексереді және осы Қағидаларға </w:t>
+      23. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, тіркеуші орган ұсынылған құжаттардың дұрыстығын және көрсетілетін қызметті алушының және (немесе) ұсынылған құжаттар мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкестігін тексереді, портал арқылы мемлекеттік қызмет көрсету 1 (бір) жұмыс күнін құрайды, көрсетілетін қызметті беруші құжаттар топтамасын қабылдаған және тіркеген күннен бастап көрсетілетін қызметті берушінің кеңсесі арқылы берген кезде құжаттарды қараудың және мемлекеттік көрсетілетін қызмет нәтижесін берудің жалпы мерзімі 2 (екі) жұмыс күнін құрайды және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәлік (бұдан әрі – куәлік) не кепілдің мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3178,89 +3212,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәліктің телнұсқасы ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету нәтижесі тіркеуші органның уәкілетті адамының ЭЦҚ-сымен куәландырылған электрондық құжат нысанында пайдаланушының "жеке кабинетіне" жіберіледі.</w:t>
+      Өтініш пен құжаттарды кеңседе қабылдау күні мемлекеттік қызметті және оның кіші түрлерін бар болса көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Көлік министрінің 15.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 269</w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3663,128 +3697,108 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z122" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
+      26. Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге, "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс-орталығына жібереді.</w:t>
+        <w:t>
+      Көлік саласындағы уәкiлеттi орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін үш жұмыс күн ішінде осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге, "цифрлық үкiметтiң" цифрлық инфрақұрылымының операторына және Бірыңғай байланыс-орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 30.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 199</w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4194,51 +4208,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының 2) тармағына сәйкес мемлекеттік қызметті тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабы 2) тармағына сәйкес мемлекеттік қызметті тікелей көрсететін көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4278,61 +4292,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Индустрия және инфрақұрылымдық даму министрінің 28.02.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 111</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -16083,566 +16097,200 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік жылжымалы құрам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тізілімінен алып тастау</w:t>
+              <w:t xml:space="preserve">тізілімінен алып тастау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Көлік министрінің м.а. 30.05.2024 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 199</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________</w:t>
+      облысы (қаласы) бойынша</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      облысы (қаласы) бойынша</w:t>
+        <w:t>________________________________________________________________________________ (тегі, аты, әкесінің аты (болған жағдайда) (көрсетілетін қызметті алушы туралы мәліметтер  автоматты түрде "Жеке тұлғалар" мемлекеттік дерек қоры немесе "Заңды тұлғалар" мемлекеттік   дерек қоры арқылы автоматты түрде көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
-[...393 lines deleted...]
-      (басшының қолы) (тегі, аты, әкесінің аты (бар болса)</w:t>
+      Тіркеуді (қайта тіркеуді), Мемлекеттік тізілімнен құқыққа тиесілі жылжымалы құрамды алып тастауды (керек емесін сызып тастауды) сұраймын ____________________________________________________________________ ____________________________________________________________________  (меншік, мүліктік жалға беру, жалға алу немесе лизинг) шарттың мерзімі __________ (шарт мерзімі өткеннен кейін жылжымалы құрам тізілімнен шығарылады) Бірлік ___ санында Мекенжайы:______________ қаласы, ____________________ көшесі, жеке сәйкестендіру нөмірі, бизнес сәйкестендіру нөмірі: _________________________ Байланыс телефондары (факс), _______________ Тізбе _____ парақта қоса беріледі. Цифрлық жүйелерде қамтылатын Заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін. Өтініш беруші ______________________/_____________________ (басшының қолы) (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26783,799 +26431,633 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жылжымалы құрамды және</w:t>
+              <w:t>Жылжымалы құрамды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның кепілін мемлекеттік тіркеу</w:t>
+              <w:t>және оның кепілін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(қайта тіркеу), сондай-ақ</w:t>
+              <w:t xml:space="preserve">мемлекеттік тіркеу(қайта </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік жылжымалы құрам</w:t>
+              <w:t xml:space="preserve">тіркеу), сондай-ақ жылжымалы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тізілімінен алып тастау</w:t>
+              <w:t>құрамның мемлекеттік тізілімінен шығару</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда – ҚР Көлік министрінің 15.08.2025 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 269</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...131 lines deleted...]
-              <w:t>Жылжымалы құрамды мемлекеттік тіркеу (қайта тіркеу)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жылжымалы құрамды мемлекеттік тіркеу (қайта тіркеу)" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің кіші түрінің атаулары</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Жылжымалы құрамды мемлекеттік тіркеу;</w:t>
-[...35 lines deleted...]
-3) Жылжымалы құрамды Мемлекеттік тізілімнен шығару.</w:t>
+Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атаулары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары</w:t>
+1) Жылжымалы құрамды мемлекеттік тіркеу; 2) Жылжымалы құрамды мемлекеттік қайта тіркеу; 3) Жылжымалы құрамды Мемлекеттік тізілімнен шығару.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері (қол жеткізу арналары)</w:t>
+              <w:t xml:space="preserve">
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталы</w:t>
+"Цифрлық үкіметтің" веб-порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27608,200 +27090,218 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27834,143 +27334,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (Салық кодексі) белгіленген мөлшерлемелер бойынша және тәртіппен жергілікті бюджетке төленеді:</w:t>
+              <w:t>
+Мемлекеттік қызмет жеке және заңды тұлғаларға ақылы және тегін негізде көрсетіледі. Жүк, жолаушылар, арнайы жылжымалы құрамды мемлекеттік тіркеу ақылы негізде көрсетілетін тартқыш, сондай-ақ моторвагонды жылжымалы құрамды мемлекеттік тіркеуді қоспағанда, тегін негізде жүзеге асырылады. Тіркеу алымы Қазақстан Республикасының салық кодексінде белгіленген мөлшерлемелер бойынша және тәртіппен жергілікті бюджетке төленеді:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) тіркеу үшін – алым төленетін күні қолданыстағы 0,25 айлық есептік көрсеткіш (бұдан әрі – АЕК);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27980,351 +27478,407 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) қайта тіркеу үшін – алымды төлеу күні қолданыста болған 0,25 АЕК.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алым сомасын төлеу қолма-қол және қолма-қол емес нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы немесе "электрондық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
-[...53 lines deleted...]
-Жылжымалы құрамды Мемлекеттік тізілімнен шығару тегін негізде жүзеге асырылады.</w:t>
+Алым сомасын төлеу қолма-қол және қолма-қол емес нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы немесе "цифрлық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетудің мекенжайы көрсетілетін қызметті берушінің – www. gov. kz интернет-ресурсында Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің бөлімінің "Мемлекеттік көрсетілетін қызметтер" бөлігінде орналастырылған. Жылжымалы құрамды Мемлекеттік тізілімнен шығару тегін негізде жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+1) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесі және оның кіші түрлерін (бар болса) көрсетун беру келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) көрсетілетін қызметті берушіде – Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 13:00-ден 14:30-ға дейінгі түскі үзіліспен сағат 9:00-ден 18:30-ға дейін.</w:t>
-[...17 lines deleted...]
-Өтініш демалыс (сенбі және жексенбі) және мереке күндерінен басқа сағат 16:00-ден кейін келіп түскен жағдайда "Жылжымалы құрамды мемлекеттік тіркеу (қайта тіркеу)" мемлекеттік көрсетілетін қызмет келесі жұмыс күнінде көрсетіледі.</w:t>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 12:00-ден 13:30-ға дейінгі түскі үзіліспен сағат 8:00-ден 17:30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Өтінішті қабылдау және Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса) беру сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 16.30-ға дейін жүзеге асырылады. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш демалыс (сенбі және жексенбі) және мереке күндерінен басқа сағат 15.00-ден кейін келіп түскен жағдайда, мемлекеттік қызмет келесі жұмыс күні көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Батыс Қазақстан, Жамбыл, Солтүстік Қазақстан, Ақмола облыстары және Шымкент қаласы бойынша көліктік бақылау инспекциялары үшін жұмыс режимі Қазақстан Республикасының еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңнамасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды қабылдау және Мемлекеттік қызметті көрсету нәтижесі және оның кіші түрлерін (бар болса) беру сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ға дейін жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш демалыс (сенбі және жексенбі) және мереке күндерінен басқа сағат 16.00-ден кейін келіп түскен жағдайда мемлекеттік қызмет келесі жұмыс күні көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28388,69 +27942,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) меншік құқығын растайтын құжаттың электрондық көшірмесі (оның ішінде егер ол бұрын мемлекеттік тіркеу органдарында тіркелген болса, жылжымалы құрамның мемлекеттік тізілімінен шығару туралы хабарламаның болуы);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) жылжымалы құрамның әрбір бірлігіне дайындаушы зауыттың техникалық паспортының (формулярының) электрондық көшірмесі.</w:t>
-[...17 lines deleted...]
-Жылжымалы құрамды мемлекеттік қайта тіркеу үшін:</w:t>
+4) жылжымалы құрамның әрбір бірлігіне дайындаушы зауыттың техникалық паспортының (формулярының) электрондық көшірмесі. Жылжымалы құрамды мемлекеттік қайта тіркеу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының ЭЦҚ куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28460,182 +27996,200 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталда электрондық толтырылып және ЭЦҚ-мен куәландырылған мемлекеттік тіркеуге жататын жылжымалы құрам паркінің тізбесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) жылжымалы құрамды қайта тіркеу үшін негіздемені растайтын құжаттың электрондық көшірмесі.</w:t>
-[...17 lines deleted...]
-Жылжымалы құрамды Мемлекеттік тізілімнен шығару үшін:</w:t>
+3) жылжымалы құрамды қайта тіркеу үшін негіздемені растайтын құжаттың электрондық көшірмесі. Жылжымалы құрамды Мемлекеттік тізілімнен шығару үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының ЭЦҚ куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) еркін нысандағы жылжымалы құрамды есептен шығару туралы акт не жылжымалы құрамның зақымданғаны және/немесе жоғалғаны туралы құжат не мүліктік жалдау (жалға алу), лизинг шарты не меншік құқығының тоқтатылғанын растайтын құжат (сатып алу-сату, сыйға тарту, мұрагерлік шарты).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы мәліметтерді, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкер ретінде тіркеу туралы анықтамаларды, төлемді растайтын құжатты көрсетілетін қызметті беруші "цифрлық үкімет"шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28645,51 +28199,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсетуүшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28760,51 +28314,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33979,1343 +33533,1206 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жылжымалы құрамды және</w:t>
+              <w:t xml:space="preserve">Жылжымалы құрамды және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның кепілін мемлекеттік тіркеу</w:t>
+              <w:t xml:space="preserve">оның кепілін мемлекеттік тіркеу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(қайта тіркеу), сондай-ақ</w:t>
+              <w:t xml:space="preserve">(қайта тіркеу), сондай-ақ </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік жылжымалы құрам</w:t>
+              <w:t xml:space="preserve">жылжымалы құрамның </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тізілімінен алып тастау</w:t>
+              <w:t xml:space="preserve">мемлекеттік тізілімінен шығару </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 8-қосымша жаңа редакцияда – ҚР Көлік министрінің 15.08.2025 </w:t>
+      Ескерту. 8-қосымша жаңа редакцияда – ҚР Көлік министрінің 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 269</w:t>
+        <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...131 lines deleted...]
-              <w:t>Жылжымалы құрам кепілін мемлекеттік тіркеу</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жылжымалы құрам кепілін мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің кіші түрінің атаулары</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Жылжымалы құрам кепілін мемлекеттік тіркеу;</w:t>
-[...53 lines deleted...]
-4) Жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәліктің телнұсқасын беру.</w:t>
+Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атаулары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің аумақтық органдары</w:t>
+1) Жылжымалы құрам кепілін мемлекеттік тіркеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Жылжымалы құрам кепілін өзгерту, толықтыруды мемлекеттік тіркеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Жылжымалы құрамның тіркелген кепілін тоқтату;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәліктің телнұсқасын беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталы.</w:t>
+"Цифрлық үкіметтің" веб-порталы/Көрсетілетін қызметті берушінің кеңсесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 (бір) жұмыс күні.</w:t>
+1. Цифрлық үкіметтің" веб-порталы арқылы - 1 (бір) жұмыс күні</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Көрсетілетін қызметті берушінің кеңсесі арқылы 2 (екі) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+Электрондық (ішінара цифрландырылған)/ қағаз нысанда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік тіркеу, өзгерістер, толықтырулар кезінде-жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәлік немесе дәлелді бас тарту;</w:t>
-[...35 lines deleted...]
-жылжымалы құрам кепілін мемлекеттік тіркеу туралы телнұсқа беру кезінде-жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәліктің телнұсқасы немесе дәлелді бас тарту.</w:t>
+Мемлекеттік тіркеу, өзгерістер, толықтырулар кезінде-жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәлік немесе дәлелді бас тарту; тіркелген кепіл тоқтатылған кезде – кепілді тіркеуден шығару туралы хабарлама немесе дәлелді бас тарту; жылжымалы құрам кепілін мемлекеттік тіркеу туралы телнұсқа беру кезінде-жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәліктің телнұсқасы немесе дәлелді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...38 lines deleted...]
-Алым сомасын төлеу "электрондық үкіметтің" төлем шлюзі арқылы қолмақол емес нысанда жүзеге асырылады. Мемлекеттік қызмет көрсетудің мекенжайы көрсетілетін қызметті берушінің - www. gov. kz интернет-ресурсында Көлік министрлігі Автомобиль көлігі және көліктік бақылау комитетінің бөлімінің "Мемлекеттік органның қызметтері" бөлігінде орналастырылған.</w:t>
+              <w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35324,147 +34741,185 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, құжаттарды қабылдау тәулік бойы жүзеге асырылады (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Өтініш демалыс (сенбі және жексенбі) және мереке күндерінен басқа сағат 16:00-ден кейін келіп түскен жағдайда "Жылжымалы құрамды мемлекеттік тіркеу (қайта тіркеу)" мемлекеттік көрсетілетін қызмет келесі жұмыс күнінде көрсетіледі.</w:t>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті берушіде – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 12:00-ден 13:30-ға дейінгі түскі үзіліс пен сағат 8:00-ден 17:30-ға дейін. Ақмола, Батыс Қазақстан, Жамбыл, Солтүстік Қазақстан облыстары және Шымкент қаласы бойынша көліктік бақылау инспекциялары үшін жұмыс режимі Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш демалыс (сенбі және жексенбі) және мереке күндерінен басқа сағат 16:00-ден кейін келіп түскен кезде "Жылжымалы құрам кепілін мемлекеттік тіркеу" мемлекеттік қызметі келесі жұмыс күнінде көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35510,220 +34965,380 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Өзгерістерді, толықтыруларды мемлекеттік тіркеу және тіркелген кепілдің тоқтатылуы үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- осы Қағидаларға 11-қосымшаға сәйкес ЭЦҚ-мен куәландырылған нысан бойынша өзгерістер мен толықтырулар енгізу туралы өтініш;</w:t>
-[...91 lines deleted...]
-Мемлекеттік ақпараттық жүйелерде қамтылған, жеке басын растайтын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы мәліметті тіркеу органының қызметкері "электрондық үкіметтің" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+- ЭЦҚ-мен куәландырылған осы Қағидаларға 11-қосымшаға сәйкес нысан бойынша өзгерістер мен толықтырулар енгізу туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәліктің телнұсқасын беру үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- ЭЦҚ-мен куәландырылған осы Қағидаларға 10-1-қосымшаға сәйкес телнұсқа беру туралы өтініш.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш портал арқылы жіберілген кезде жылжымалы құрам кепілін мемлекеттік тіркегені үшін алымды бюджетке төлеу, жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәліктің телнұсқасын беру және жылжымалы мүлікті тоқтату "цифрлық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжат туралы мәліметтерді, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы Мемлекеттік цифрлық жүйелердегі анықтамаларды тіркеуші органның қызметкері "цифрлық үкімет"шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Жылжымалы құрам кепілін мемлекеттік тіркеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы Қағидаларға 7-қосымшаға сәйкес ЭЦҚ-мен куәландырылған кепілді тіркеу туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өзгерістерді, толықтыруларды мемлекеттік тіркеу және тіркелген кепілдің тоқтатылуы үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- ЭЦҚ-мен куәландырылған осы Қағидаларға 11-қосымшаға сәйкес нысан бойынша өзгерістер мен толықтырулар енгізу туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәліктің телнұсқасын беру үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- ЭЦҚ-мен куәландырылған осы Қағидаларға 10-1-қосымшаға сәйкес телнұсқа беру туралы өтініш.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш портал арқылы жіберілген кезде жылжымалы құрам кепілін мемлекеттік тіркегені үшін алымды бюджетке төлеу, жылжымалы құрам кепілін мемлекеттік тіркеу туралы куәліктің телнұсқасын беру және жылжымалы мүлікті тоқтату "цифрлық үкіметтің" төлем шлюзі арқылы жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжат туралы мәліметтерді, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы Мемлекеттік цифрлық жүйелердегі анықтамаларды тіркеуші органның қызметкері "цифрлық үкімет"шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің кеңсесі арқылы өтініш берген кезде осы Қағидаларға 7-қосымшаға сәйкес кепілді тіркеу туралы өтініш, осы Қағидаларға 11-қосымшаға сәйкес нысан бойынша өзгерістер мен толықтырулар енгізу туралы өтініш, кепіл шарты туралы мәліметтерді көрсете отырып, мәміле тараптары қол қойған осы Қағидаларға 10-1-қосымшаға сәйкес телнұсқа беру туралы өтініш, сондай-ақ кепіл шарты туралы мәліметтерді жеке басын куәландыратын, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, дара кәсіпкерді мемлекеттік тіркеу туралы, сондай-ақ тұлғаның өкілі - оның өкілеттігін растайтын құжат, сондай-ақ тұлға өкілінің жеке басын куәландыратын құжат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35848,71 +35463,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысанда және қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -37760,666 +37393,503 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-1-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Нысан</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 10-1-қосымшамен толықтырылды - ҚР Көлік министрінің 15.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі аты әкесінің аты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ______________________________</w:t>
+        <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (бар болса) (бұдан әрі – Т. А. Ә.)</w:t>
+       (бар болса) (бұдан әрі – Т. А. Ә.) немесе көрсетілетін қызметті алушының ұйымның атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      немесе көрсетілетін қызметті </w:t>
+        <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      алушының ұйымның атауы</w:t>
+      (көрсетілетін қызметті алушының мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын алу туралы өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________</w:t>
+      Мен,________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">                                                          (Т.А.Ә. (ол болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мен,________________________________________________________________</w:t>
+      __________________________________________________________________________(жеке тұлғаның паспорт деректері (жеке куәлігінің деректері) және тұратын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                                            (Т.А.Ә. (ол болған кезде)</w:t>
+        <w:t>жері)______________________________________ тұратын мекенжайы бойынша</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________________</w:t>
+        <w:t>____________________________________________________________ негізінде  (өкілеттіктерді куәландыратын құжаттың деректемелері)__________________________________________________ атынан әрекет ететін (заңды тұлғаның атауы мен деректемелері)____________________________________________________________________________________________________________________________________________________                        (уәкілетті өкіл толтырады)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-         (жеке тұлғаның паспорт деректері (жеке куәлігінің деректері) және тұратын</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      жері)______________________________________ тұратын мекенжайы бойынша</w:t>
+        <w:t>Жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________ негізінде</w:t>
+        <w:t>№ ____________куәлік, "___" ___________ 20___жыл.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (өкілеттіктерді куәландыратын құжаттың деректемелері)</w:t>
+      Телнұсқаның берілу себебі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      __________________________________________________ атынан әрекет ететін</w:t>
+        <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-       (заңды тұлғаның атауы мен деректемелері)</w:t>
+        <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________________</w:t>
+        <w:t>Өтінішке қоса беремін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-                                     (уәкілетті өкіл толтырады)</w:t>
+        <w:t>_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________________</w:t>
+        <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Жылжымалы мүлік кепілін тіркеу туралы куәліктің телнұсқасын беруді сұраймын.</w:t>
+        <w:t>Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № ____________куәлік, "___" ___________ 20___жыл.</w:t>
-[...161 lines deleted...]
-      20____жылғы "___" ___________ _______  (ЭЦҚ)</w:t>
+      20____жылғы "___" ___________ _______ (ЭЦҚ)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -39754,55 +39224,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>