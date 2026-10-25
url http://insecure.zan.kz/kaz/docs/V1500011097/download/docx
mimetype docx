--- v0 (2025-10-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d52d499" w14:textId="d52d499">
+    <w:p w14:paraId="403cb1a" w14:textId="403cb1a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3772,99 +3772,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төтенше жағдайларда халықтың тіршілігін қамтамасыз ету іс-шараларын жүргізуді өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АҚМЖ, оның кіші жүйелерінің және буындарының жұмыс істеуінің осы немесе басқа режимін енгізу туралы шешімді нақты жағдайды ескере отырып, азаматтық қорғау саласындағы уәкілетті орган басшылығы, аумақтық органдармен (облыстардың (республикалық маңызы бар қалалардың, астананың департаменттерімен, облыстық маңызы бар қалалардың басқармаларымен, азаматтық қорғау саласындағы уәкілетті органның аудандық төтенше жағдайлар бөлімдерімен) келісу бойынша АҚМЖ түрлі деңгейдегі басшы органдары қабылдайды.</w:t>
+      АҚМЖ, оның кіші жүйелерінің және буындарының жұмыс істеуінің осы немесе басқа режимін енгізу туралы шешімді нақты жағдайды ескере отырып, азаматтық қорғау саласындағы уәкілетті орган басшылығы, аумақтық органдармен (астананың, облыстардың, республикалық маңызы бар қалалардың департаменттерімен, облыстық маңызы бар қалалардың басқармаларымен, азаматтық қорғау саласындағы уәкілетті органның аудандық төтенше жағдайлар бөлімдерімен) келісу бойынша АҚМЖ түрлі деңгейдегі басшы органдары қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 324</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 249</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4288,55 +4308,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4662,31 +4682,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>