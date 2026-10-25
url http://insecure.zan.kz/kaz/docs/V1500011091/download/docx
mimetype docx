--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f548baa" w14:textId="f548baa">
+    <w:p w14:paraId="c24de23" w14:textId="c24de23">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,120 +112,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің м.а. 2015 жылғы 27 ақпандағы № 18-03/157 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 20 мамырда № 11091 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасының Заңының 9-бабы 1-тармағының </w:t>
-[...9 lines deleted...]
-        <w:t>57) тармақшасына</w:t>
+      "Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің мәселелері" Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология және табиғи ресурстар министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>231) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 27.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 74</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -981,110 +981,110 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Аң аулау қағидалары (бұдан әрi – Қағидалар) "Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану туралы" Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзiрлендi және Қазақстан Республикасының аумағында аң аулау тәртібін және мерзімін белгілейді.</w:t>
+      1. Осы Аң аулау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология және табиғи ресурстар министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>231) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасының аумағында аң аулау тәртібі мен мерзімдерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 27.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 74</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1223,51 +1223,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әуесқойлық (спорттық) аң аулау, оның ішінде ұлттық аң аулау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Заңның </w:t>
+      4. "Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану туралы" Қазақстан Республикасының Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аң аулау құқығына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z150" w:id="18"/>
     <w:p>
@@ -1402,99 +1402,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген нысан бойынша аңшылық шаруашылығы субъектісінің жолдамасын алған жағдайрда жеке тұлғалар ие болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шетелдіктер үшін Қазақстан Республикасының аумағында аң аулау құқығы аңшылық шаруашылығы субъектісімен жасасқан аң аулауды ұйымдастыру шарты, жануарлар дүниесін пайдалануға рұқсат, жолдама алу, сондай-ақ ішкі істер органдары аңшылық атыс қаруы мен оның патрондарын Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан әкетуге берген қорытынды негізінде туындайды.</w:t>
+      Шетелдік азаматтарға Қазақстан Республикасының аумағында аң аулау құқығы аңшылық шаруашылығы субъектісімен жасасқан аң аулауды ұйымдастыру шарты, жануарлар дүниесін пайдалануға рұқсат, жолдама алу, сондай-ақ ішкі істер органдары аңшылық атыс қаруы мен оның патрондарын Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан әкетуге берген қорытынды негізінде туындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 01.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3023,51 +3043,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) күйзелiстi және дәрменсiз жағдайдағы жануарларды (дауылдан, су тасқынынан, өрттен бас сауғалағандарды, су тоғандарынан өту кезiнде, көктайғақ кезiнде, аштықтан әлсiрегендердi, жусанды паналаған суда жүзетiн құстарды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z128" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) қозғалтқышы іске қосылған авиа-, авто-, мотокөлік құралдарын, қарда жүретін техниканы, шағын көлемді кемелерді, түнде көру аспаптарын, лазерлік нысана көрсеткіштерді, жарық беру және дыбыс шығару аспаптарын қолдана отырып, әуесқойлық (спорттық) мақсатта;</w:t>
+      10) қозғалтқышы іске қосылған авиа-, авто-, мотокөлік құралдарын, қарда жүретін техниканы, шағын көлемді кемелерді, түнде көру аспаптарын (инфрақызыл, электрондық-оптикалық және жылу сәулелі аспаптарды, көздеуіштер мен қондырмаларды қоса алғанда), лазерлік нысана көрсеткіштерді, әртүрлі диапазондағы жарық беретін және дыбыстық электрлік аспаптарды, пилотсыз әуе кемелерін қолдана отырып әуесқойлық (спорттық) мақсатта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z129" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) алкогольден немесе есiрткiден масаң болу немесе өзге түрде улану жағдайларында;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z130" w:id="54"/>
     <w:p>
@@ -3263,51 +3283,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) өздiгiнен атылатын қаруларды, қысқыштарды, қаусырмаларды, қапсырмаларды, кескiштердi қолданып; тұзақтар құрып, аулау орларын қазып; адам байқамайтын айқындаушы белгілерінсіз ірі қақпандарды, шатырларды, бастырмаларды, iлмектердi, найзаларды, құс желiмін орнату жолымен, түтін салып, жылтыр мұзға, қатқыл мұзға, терең қарға және топырағы жабысқақ сортаңға, шабылған қамысқа айдап шығарып, қоңыр аюды, тұяқты жануарларды және құстарды аулау кезiнде қақпанды қолданып, қоршауға алып, тағамен аулап;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z140" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) торларды қолданып; су құю арқылы iннен шығарып (уәкiлеттi органның ведомствосымен келісу бойынша жануарларды интродукциялау, реинтродукциялау, будандастыру немесе еріксіз ұстау үшін оларды аулауды қоспағанда);</w:t>
+      22) торларды қолдана отырып; су құю арқылы іннен шығарып (уәкілетті органның ведомствосымен келісу бойынша жануарларды ен салу, сақиналау және сынамалар алу үшін аулап, кейіннен мекендеу ортасына шығаруды, интродукциялау, реинтродукциялау, будандастыру немесе еріксіз ұстау үшін аулауды қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z141" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) дала кеміргіштерін құрту кезінде, сондай-ақ жануарлардың құтыру эпизоотиясы және басқа да аурулары болған жағдайларда улы химикаттар және басқа да химиялық препараттар қолдануды қоспағанда, жарғыш құрылғыларды, улы химикаттарды және басқа да химиялық препараттарды қолданып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z142" w:id="66"/>
     <w:p>
@@ -3443,210 +3463,248 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) әуесқойлық (спорттық) мақсатта суырға калибрі бес бүтін оннан алты миллиметрлік бүйірден (сақиналы) тұтандырғыш патронды ойықты қару қолданып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z149" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) тыныштық сақтау аймақтарында және өсiмiн молайту учаскелерінде аң аулауға тыйым салынады.</w:t>
+      31) тыныштық сақтау аймақтарында және өсiмiн молайту учаскелерінде аң аулауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z155" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) саңырау құрды үйірілу орнында қорықшының қатысуынсыз аулауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 01.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...23 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+        <w:t>
+      19. Жануарлар популяцияларын сақтау, олардың өсімін молайту үшін қолайлы жағдайларды қамтамасыз ету және шаруашылық пайда алу мақсатында Қазақстан Республикасында осы Қағидаларға 11-қосымшаға сәйкес аң аулауды жүргізу мерзімдері (бұдан әрі – аң аулауды жүргізу мерзімдері) белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ведомствоның аумақтық бөлімшелері аң аулауды ашу туралы және оны осы Қағидаларға 11-қосымшада көрсетілген аң аулауды жүргізудің белгіленген мерзімдерінен күнтізбелік 15 күнге дейін неғұрлым ерте немесе неғұрлым кеш мерзімге ауыстыру туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының ерекше қорғалатын табиғи аумақтар саласындағы заңнамасында белгіленген ерекше қорғалатын табиғи аумақтарда аң аулауды қоспағанда, Қазақстан Республикасының жергілікті атқарушы органдары өңірдің табиғи-климаттық жағдайларына байланысты уәкілетті орган ведомствосының аумақтық бөлімшелерімен келісу бойынша маусымның жалпы ұзақтығын сақтай отырып, аң аулаудың басталу және аяқталу мерзімдерін аң аулау қағидаларында белгіленген мерзімдерден бұрынырақ және (немесе) кешірек мерзімдерге (он бес күнтізбелік күнге дейін) ауыстыру туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – ҚР Ауыл шаруашылығы министрінің 02.11.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 446</w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3790,80 +3848,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="75"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аң аулау хаттамасы </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hunting protokol</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Экология, геология және табиғи ресурстар министрінің 01.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5132,68 +5190,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="76"/>
+    <w:bookmarkStart w:name="z98" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Асканий бұғысының мүйізіне арналған олжалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аңшы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9085,68 +9143,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="77"/>
+    <w:bookmarkStart w:name="z100" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құдыр бас сүйегіне арналған олжалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аңшы _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10044,68 +10102,68 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="78"/>
+    <w:bookmarkStart w:name="z102" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Марал мүйізіне арналған олжалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аңшы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13594,68 +13652,68 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="79"/>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қабанның азу тісіне арналған олжалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аңшы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15174,68 +15232,68 @@
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="80"/>
+    <w:bookmarkStart w:name="z106" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сібір елігінің мүйізіне арналған олжалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аңшы ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17834,68 +17892,68 @@
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="81"/>
+    <w:bookmarkStart w:name="z108" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бұлан мүйізіне арналған олжалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аңшы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20218,68 +20276,68 @@
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="82"/>
+    <w:bookmarkStart w:name="z110" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сібір тау текесіне арналған олжалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аңшы ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21992,80 +22050,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="83"/>
+    <w:bookmarkStart w:name="z112" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жыртқыш аңдар: қоңыр аю, қасқыр, сілеусінбас сүйектеріне</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>арналған олжалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аңшы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22905,68 +22963,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="84"/>
+    <w:bookmarkStart w:name="z114" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ауланған жануарларды есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (кәсіпшілік журнал)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23739,68 +23797,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аң аулау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="85"/>
+    <w:bookmarkStart w:name="z116" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аң аулауды өткізу мерзiмдерi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 27.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25617,70 +25675,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 қарашадан бастап 1 наурызға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="86"/>
+    <w:bookmarkStart w:name="z154" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * – Қазақстан Республикасының Қызыл кітабына енгізілген түрлерден басқа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25772,55 +25830,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26146,31 +26204,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>