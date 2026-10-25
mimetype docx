--- v1 (2026-03-15)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5fe926e" w14:textId="5fe926e">
+    <w:p w14:paraId="12f30fb" w14:textId="12f30fb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,71 +151,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z151" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына және Қазақстан Республикасы Үкіметінің 2014 жылғы 19 қыркүйектегі № 994 қаулысымен бекітілген Қазақстан Республикасы Энергетика министрлігі туралы ереженің 15-тармағының </w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының 2) тармақшасына және Қазақстан Республикасы Үкіметінің 2014 жылғы 19 қыркүйектегі № 994 қаулысымен бекітілген Қазақстан Республикасы Энергетика министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>294) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -230,71 +250,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Энергетика министрінің 25.11.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 415</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1058,160 +1078,160 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z78" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Электр қондырғыларының техникалық жай -күйін және оларды пайдалану қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар басшыларының, мамандарының техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексерулер жүргізу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
+      1. Осы Электр қондырғыларының техникалық жай-күйін және оларды пайдалану қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар басшыларының, мамандарының техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексерулер жүргізу қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына және Қазақстан Республикасы Үкіметінің 2014 жылғы 19 қыркүйектегі № 994 қаулысымен бекітілген Қазақстан Республикасының Энергетика министрлігі туралы ереженің 15-тармағының </w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының 2) тармақшасына және Қазақстан Республикасы Үкіметінің 2014 жылғы 19 қыркүйектегі № 994 қаулысымен бекітілген "Қазақстан Республикасы Энергетика министрлігі туралы ереженің" 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>294) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және "Электр қондырғыларының техникалық жай-күйін және оларды пайдалану қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар басшыларының, мамандарының техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексеру" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің 25.11.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 415</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z79" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2928,54 +2948,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Басшылардың біліміне біліктілік тексеру жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z97" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Басшылардың біліміне біліктілік тексеруді Қазақстан Республикасы Энергетика министрлігінің Атомдық және энергетикалық қадағалау мен бақылау комитеті (бұдан әрі – мемлекеттік көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
+      19. Басшылардың біліміне біліктілік тексеруді Қазақстан Республикасы Энергетика министрлігінің Мемлекеттік энергетикалық қадағалау және бақылау комитеті (бұдан әрі – көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z98" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Жыл сайын, 1 желтоқсанға дейінгі мерзімде ұйымдар мемлекеттік көрсетілетін қызметті берушіге келесі күнтізбелік жылға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3046,172 +3128,172 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Білімді біліктілік тексеруден өту үшін жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> келтірілген "Электр қондырғыларының техникалық жай-күйін және оларды пайдалану қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар басшыларының, мамандарының техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексеру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі) 8-тармағында көрсетілген мемлекеттік қызметті көрсету үшін қажетті құжаттарды білімді біліктілік тексеру мерзімі аяқталатын күнге дейін күнтізбелік 30 (отыз) күннен кешіктірмей "электрондық үкіметтің" www.egov.kz, www.elіcense.kz веб-порталы арқылы жолдайды.</w:t>
+        <w:t xml:space="preserve"> келтірілген "Электр қондырғыларының техникалық жай-күйін және оларды пайдалану қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар басшыларының, мамандарының техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексеру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі) 8-тармағында көрсетілген мемлекеттік қызметті көрсету үшін қажетті құжаттарды білімді біліктілік тексеру мерзімі аяқталатын күнге дейін күнтізбелік 30 (отыз) күннен кешіктірмей "цифрлық үкіметтің" www.egov.kz, www.elіcense.kz веб-порталы арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басты куәландыратын құжаттардың мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
-[...53 lines deleted...]
-      Көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттарды тапсырған кезде портал арқылы көрсетілетін қызметті алушының "жеке кабинетінде" көрсетілетін сұрау салуы туралы мәртебе өтініштің қабылданғанын растау болып табылады.</w:t>
+      Жеке басты куәландыратын құжаттардың мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінде келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталда электрондық сұрау салуды қабылдау көрсетілетін қызметті алушының "жеке кабинетінде" жүзеге асырылады. Құжаттар көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған құжаттардың электрондық көшірмелері түрінде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттарды тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетінде" көрсетілетін сұрау салуды қабылдау туралы мәртебе портал арқылы өтініштің қабылданғанын растау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Энергетика министрінің 09.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 4</w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3300,176 +3382,484 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z142" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22-1. Көрсетілетін қызметті берушінің кеңсесінде тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде жауапты орындаушы ұсынылған құжаттардың толық болуын тексереді.</w:t>
+      22-1. Құжаттар көрсетілетін қызметті берушінің кеңсесінде тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде жауапты орындаушы ұсынылған құжаттарды тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер өтініш берушілердің тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарымен белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар, сот қарайтын мәселелер шешілгенге дейін немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен мемлекеттік қызметті көрсету мүмкін болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттардың толық топтамасын ұсынбаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы құжаттар топтамасын толық емес ұсынған кезде, көрсетілетін қызметті беруші өтінішті осы Қағидаларға </w:t>
+      Мемлекеттік қызмет көрсету процесі мынадай: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)осы тармақтың бірінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда – тиісті тұлғаның құқық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)осы тармақтың бірінші бөлігінің 3) тармақшасында көзделген жағдайда – мемлекеттік орган ұстанымды айқындағанға дейін, сот актісі заңды күшіне енгенге дейін немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)осы тармақтың бірінші бөлігінің 4) тармақшасында көзделген жағдайларда – 2 (екі) жұмыс күнінен аспайтын мерзімге тоқтатыла тұрады. Бұл ретте осы тармақтың бірінші бөлігінің 3) тармақшасында белгіленген мерзім мемлекеттік қызмет көрсетудің жалпы мерзіміне қосылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасымен мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұрады. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының өтінішінде және (немесе) көрсетілетін қызметті алушы ұсынған құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттардың толық топтамасын ұсынбаған жағдайларда көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама жіберген күннен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қайта ұсынуды көрсетілетін қызметті алушы анықталған кемшіліктер жойылғаннан кейін көрсетілетін қызметті беруші өтініш берушіге мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама жіберген күннен бастап 2 (екі) жұмыс күнінен аспайтын мерзімде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы анықталған кемшіліктерді жойған жағдайда мемлекеттік қызметті алуға өтінішті және (немесе) құжаттарды қабылдаған күн көрсетілетін қызметті алушының алғашқы жүгінген күні деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 3) тармақшасында көрсетілген мерзімде анықталған кемшіліктер жойылмаған жағдайда көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұсынылған құжаттар толық болған кезде көрсетілетін қызметті берушінің жауапты орындаушысы 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушының тестілеуден өту күні, уақыты және орны туралы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша хабарлама беру үшін қажетті осы Қағидаларда белгіленген талаптарға сәйкестігін талдауды немесе Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша одан әрі қараудан бас тарту туралы дәлелді жауапты көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
-[...17 lines deleted...]
-      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған және қолданылу мерзімі өткен құжаттар болмаған кезде көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушының "жеке кабинетіне" осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша тестілеуден өту күні, уақыты және орны туралы хабарлама немесе осы тармақтың екінші бөлігінде көзделген мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден дәлелді бас тарту жолдайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден уәжді бас тартуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 22-1-тармақпен толықтырылды – ҚР Энергетика министрінің 09.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 438</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Энергетика министрінің 09.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 4</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z143" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3597,583 +3987,603 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-3. Білімді біліктілік тексеру көрсетілетін қызметті алушыға хабарлама келіп түскен күннен бастап 5 (бес) жұмыс күні ішінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тестілеу көрсетілетін қызметті беруші мен көрсетілетін қызметті берушінің аумақтық құрылымдық бөлімшелері ұсынған орындарда автоматтандырылған компьютерлік тәсілмен мемлекеттік немесе орыс тілдерінде көрсетілетін қызметті алушының таңдауы бойынша жүргізіледі. Білімді біліктілік тексеруден өтуі қажет шетелдік тұлғалар (резидент еместер) оны осы Қағидаларға сәйкес жалпы негізде өтеді.</w:t>
+      Тестілеу көрсетілетін қызметті беруші мен көрсетілетін қызметті берушінің аумақтық құрылымдық бөлімшелері ұсынған орындарда көрсетілетін қызметті алушының таңдауы бойынша мемлекеттік немесе орыс тілдерінде автоматтандырылған компьютерлік тәсілмен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімін біліктілік тексеруден өтуі қажет шетел азаматтары (бейрезиденттер) оны осы Қағидаларға сәйкес жалпы негіздерде өтеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 22-3-тармақпен толықтырылды – ҚР Энергетика министрінің 09.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 438</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-4. Көрсетілетін қызметті алушы жеке басын куәландыратын құжатты немесе цифрлық құжаттар сервисінен электрондық құжатты (сәйкестендіру үшін) көрсеткен кезде тестілеуге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу кезінде көрсетілетін қызметті алушылар өзара сөйлеспейді, қандай да бір қосымша ақпараттық материалдарды (анықтамалық, арнайы әдебиетті), байланыс құралдарын және электрондық жеткізгіштегі жазбаларды пайдаланбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеуден өту тәртібін бұзу фактісі анықталған кезде көрсетілетін қызметті алушыны тестілеу тоқтатылады. Осы бұзушылық фактісі бойынша осы Қағидаларға 8-қосымшаға сәйкес нысан бойынша тестілеуден өту тәртібін бұзу туралы акт ресімделеді және көрсетілетін қызметті алушыға тестілеудің теріс нәтижесі беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 22-4-тармақпен толықтырылды – ҚР Энергетика министрінің 09.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 438</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Энергетика министрінің 04.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-5. Білімді біліктілік тексеру тестілеу нысанында жүргізіледі. Тестілеу уақыты екі сағатты құрайды. Тест сұрақтарының саны 100 сұрақты құрайды. Тестілеу сұрақтары осы Қағидаларға 8-1-қосымшаға сәйкес нысан бойынша ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білімді біліктілік тексеруге жататын адамның біліктілігін растаған тестілеу нәтижесін мойындауға негіз болып табылатын дұрыс жауаптардың шекті деңгейі тестілерде қамтылған сұрақтар санының 70 пайызын құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеуге бөлінген уақыт өткен соң бағдарлама автоматты түрде жабылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеудің дұрыс жауаптарын есептеу енгізілген компьютерлік бағдарламаның көмегімен автоматты түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер дұрыс жауаптардың саны шекті деңгейден тең немесе жоғары болса, онда көрсетілетін қызметті алушыға монитордағы компьютерлік бағдарлама тестілеудің оң нәтижесі туралы "тестілеуден өтті" деген хабарлама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер дұрыс жауаптардың саны шекті деңгейден төмен болса, онда компьютерлік бағдарлама мониторда тестілеудің теріс нәтижесі туралы "тестілеуден өтпеді" деген хабарлама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 22-5-тармақпен толықтырылды – ҚР Энергетика министрінің 09.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 438</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="34"/>
-[...52 lines deleted...]
-      Тестілеуден өту тәртібін бұзу фактісі анықталған кезде көрсетілетін қызметті алушыны тестілеу тоқтатылады. Осы бұзушылық фактісі бойынша осы Қағидаларға 8-қосымшаға сәйкес нысан бойынша тестілеуден өту тәртібін бұзу туралы акт ресімделеді және көрсетілетін қызметті алушыға тестілеудің теріс нәтижесі беріледі.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-6. Мемлекеттік қызмет көрсетуден бас тартылған жағдайда тыңдау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу қорытындысы бойынша көрсетілетін қызметті беруші мынадай шешімдердің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы электр энергетикасы саласындағы техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидалары бойынша білімін біліктілік тексеруден сәтті өтіп, электр қауіпсіздігі бойынша рұқсат беру тобы берілді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы электр энергетикасы саласындағы техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидалары бойынша білімін біліктілік тексеруден өтпеген және электр қауіпсіздігі бойынша рұқсат беру тобы берілмеген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 22-4-тармақпен толықтырылды – ҚР Энергетика министрінің 09.12.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 22-6-тармақпен толықтырылды – ҚР Энергетика министрінің 09.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 438</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Энергетика министрінің 04.03.2022 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 89</w:t>
-[...355 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z148" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4578,156 +4988,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші басшыға қатысты білімді кезектен тыс біліктілік тексеру жауапкершілігі шектеулі серіктестіктің құрылтайшысымен немесе акционерлік қоғамның директорлар кеңесімен белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z103" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      25. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
+        <w:t xml:space="preserve">
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне автоматты режимде түседі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актіні бекіткен күннен бастап 3 (үш) жұмыс күні ішінде Бірыңғай байланыс орталығына енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат жібереді және www.gov.kz Қазақстан Республикасының мемлекеттік органдары интернет-ресурстарының бірыңғай платформасында "Энергетика министрлігі" деген бөлімде орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Энергетика министрінің 26.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 327-н/қ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z104" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4991,153 +5381,153 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның, орталық мемлекеттік органның, облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің шағымды қарау мерзімі қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
-[...53 lines deleted...]
-      Шағымды қарау мерзімі ұзартылған жағдайда көрсетілетін қызметті берушінің шағымдарды қарау бойынша өкілеттіктер берілген лауазымды тұлғасы шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы жазбаша нысанда электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның, орталық мемлекеттік органның, астананың, облыстың, республикалық маңызы бар қаланың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының, қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің шағымды қарау мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды тұлғасы шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімін ұзарту туралы жазбаша нысанда (шағым қағаз жеткізгіште беру кезінде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда – ҚР Энергетика министрінің 09.12.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 438</w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z108" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5554,181 +5944,168 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Электр қондырғыларының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникалық жай-күйін және</w:t>
+              <w:t xml:space="preserve">техникалық жай-күйін және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оларды пайдалану қауіпсіздігін</w:t>
+              <w:t xml:space="preserve">оларды пайдалану қауіпсіздігін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бақылау үшін электр және</w:t>
+              <w:t xml:space="preserve">бақылау үшін электр және жылу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жылу энергиясын өндіруді,</w:t>
+              <w:t xml:space="preserve">энергиясын өндіруді, беруді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беруді жүзеге асыратын </w:t>
+              <w:t xml:space="preserve">жүзеге асыратын ұйымдар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымдар басшыларының, </w:t>
+              <w:t xml:space="preserve">басшыларының, мамандарының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мамандарының техникалық </w:t>
+              <w:t xml:space="preserve">техникалық пайдалану </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайдалану қағидалары</w:t>
+              <w:t xml:space="preserve">қағидалары мен қауіпсіздік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен қауіпсіздік техникасы</w:t>
+              <w:t xml:space="preserve">техникасы қағидаларын білуіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларын білуіне біліктілік</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">тексерулер жүргізу </w:t>
+              <w:t xml:space="preserve">біліктілік тексерулер жүргізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5775,128 +6152,141 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Энергетика министрінің 25.11.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 415</w:t>
+        <w:t>№ 347-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...35 lines deleted...]
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.gov.kz/memleket/entities/kaenk.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасы Энергетика министрлігінің Мемлекеттік энергетикалық қадағалау және бақылау комитетіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.gov.kz/memleket/entities/kaenk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Электр қондырғыларының техникалық жай-күйін және оларды пайдалану қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар басшыларының, мамандарының техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексерулерден өтуге жататын басшылардың тізімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5959,71 +6349,78 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: электр, жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар және жүйелік оператор.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      БСН </w:t>
-      </w:r>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі 1 желтоқсаннан кешіктірмей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5562600" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
@@ -6160,51 +6557,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болған кезде)</w:t>
+Тегі, аты, әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7138,51 +7535,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орындаушы ______________________________________ _________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефон </w:t>
+      тегі, аты және әкесінің аты (бар болса) қолы, телефон </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басшы немесе оның міндетін атқарушы адам ____________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7192,51 +7589,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________ ___________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (бар болған жағдайда)       қолы</w:t>
+      тегі, аты және әкесінің аты (бар болса) қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7272,422 +7669,380 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Электр қондырғыларының</w:t>
+              <w:t xml:space="preserve">"Электр қондырғыларының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникалық жай-күйін және</w:t>
+              <w:t xml:space="preserve">техникалық жай-күйін және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оларды пайдалану қауіпсіздігін</w:t>
+              <w:t xml:space="preserve">оларды пайдалану қауіпсіздігін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бақылау үшін электр және</w:t>
+              <w:t xml:space="preserve">бақылау үшін электр және жылу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жылу энергиясын өндіруді,</w:t>
+              <w:t xml:space="preserve">энергиясын өндіруді, беруді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беруді жүзеге асыратын</w:t>
+              <w:t xml:space="preserve">жүзеге асыратын ұйымдар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымдар басшыларының,</w:t>
+              <w:t xml:space="preserve">басшыларының, мамандарының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мамандарының техникалық</w:t>
+              <w:t xml:space="preserve">техникалық пайдалану </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайдалану қағидалары мен</w:t>
+              <w:t xml:space="preserve">қағидалары мен қауіпсіздік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қауіпсіздік техникасы </w:t>
+              <w:t xml:space="preserve">техникасы қағидаларын білуіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларын білуіне біліктілік </w:t>
+              <w:t xml:space="preserve">біліктілік тексерулерден өтуге </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тексерулерден өтуге жататын </w:t>
+              <w:t xml:space="preserve">жататын басшылардың тізімі" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшылардың тізімі"</w:t>
+              <w:t xml:space="preserve">әкімшілік деректерді өтеусіз </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік деректерді өтеусіз</w:t>
+              <w:t xml:space="preserve">негізде жинауға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">негізде жинауға </w:t>
-[...25 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме "Электр қондырғыларының техникалық жай-күйін және оларды пайдалану қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар басшыларының, мамандарының техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексерулерден өтуге жататын басшылардың тізімі" (индекс 1-ББТБТ, кезеңділігі жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z156" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Р/с №" 1-бағанында білуін біліктілік тексеруге жататын басшының реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Тегі, аты, әкесінің аты (бар болса)" 2-бағанында білуін біліктілік тексеруге жататын басшының тегі, аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Жеке сәйкестендіру нөмірі" 3-бағанында білуін біліктілік тексеруге жататын басшының жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z159" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Алдағы өткен білімді біліктілік тексеру күні" 4-бағанында білуін біліктілік тексеруге жататын басшының алдағы өткен оң білімді біліктілік тексеру күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z160" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Лауазымы" 5-бағанында білуін біліктілік тексеруге жататын басшының лауазымы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z161" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Лауазымға қабылдау туралы бұйрықтың № және күні" 6-бағанында білуін біліктілік тексеруге жататын басшының лауазымға қабылдау туралы бұйрықтың нөмірі мен күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z162" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Рұқсат тобы" 7-бағанында білуін біліктілік тексеруге жататын басшының электр қауіпсіздігі бойынша рұқсат тобы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7721,280 +8076,211 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Электр қондырғыларының</w:t>
+              <w:t xml:space="preserve">Электр қондырғыларының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникалық жай-күйін және</w:t>
+              <w:t xml:space="preserve">техникалық жай-күйін және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оларды пайдалану қауіпсіздігін</w:t>
+              <w:t xml:space="preserve">оларды пайдалану қауіпсіздігін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бақылау үшін электр және жылу</w:t>
+              <w:t xml:space="preserve">бақылау үшін электр және жылу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">энергиясын өндіруді, беруді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жүзеге асыратын ұйымдар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшыларының,</w:t>
+              <w:t xml:space="preserve">басшыларының, мамандарының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мамандарының техникалық</w:t>
+              <w:t xml:space="preserve">техникалық пайдалану </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайдалану қағидалары мен</w:t>
+              <w:t xml:space="preserve">қағидалары мен қауіпсіздік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қауіпсіздік техникасы </w:t>
+              <w:t xml:space="preserve">техникасы қағидаларын білуіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларын білуіне біліктілік </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">тексерулер жүргізу </w:t>
+              <w:t xml:space="preserve">біліктілік тексерулер жүргізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...54 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -8011,76 +8297,125 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="64"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасы Энергетика министрлігінің Мемлекеттік энергетикалық қадағалау және бақылау комитетіне.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.gov.kz/memleket/entities/kaenk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8160,70 +8495,77 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: электр, жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар және жүйелік оператор.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: басшының қабылданған (шығарылған) күнінен бастап күнтізбелік 15 күннің ішінде.</w:t>
-[...18 lines deleted...]
-      </w:r>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: басшының қабылданған не шығарылған күнінен бастап күнтізбелік 15 күннің ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5562600" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
@@ -8260,52 +8602,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Жинау әдісі - электронды түрде.</w:t>
+        <w:t xml:space="preserve">
+      Жинау әдісі - электронды түрде. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -8323,87 +8665,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болған кезде)</w:t>
+Тегі, аты, әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9099,211 +9459,408 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атауы _____________________________________________________________</w:t>
-[...143 lines deleted...]
-      тегі, аты және әкесінің аты (бар болған жағдайда)       қолы</w:t>
+      Атауы ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы _____________________________________ ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болса) қолы, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болса) қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9365,249 +9922,217 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басшылар туралы ақпарат"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік деректерді өтеусіз</w:t>
+              <w:t>әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">негізде жинауға </w:t>
+              <w:t>өтеусіз негізде жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме "Қабылданған (шығарылған) басшылар туралы ақпарат" (индекс 1-ҚША, кезеңділігі білуін біліктілік тексеруге жататын басшының жұмысқа қабылдау немесе шығару кезінде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z165" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Р/с №" 1-бағанында жұмысқа қабылданған немесе шығарылған басшының реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Тегі, аты, әкесінің аты (бар болса)" 2-бағанында жұмысқа қабылданған немесе шығарылған басшының тегі, аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Жеке сәйкестендіру нөмірі" 3-бағанында жұмысқа қабылданған немесе шығарылған басшының жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z168" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Лауазымы" 4-бағанында жұмысқа қабылданған немесе шығарылған басшының лауазымы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z169" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Қабылдау (шығару) туралы бұйрықтың № және күні" 5-бағанында жұмысқа қабылданған немесе шығарылған басшының лауазымға қабылдау немесе шығару туралы бұйрықтың нөмірі мен күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қабылданған (шығарылған) басшылар туралы ақпарат </w:t>
+      6. "Рұқсат тобы" 6-бағанында жұмысқа қабылданған немесе шығарылған басшының электр қауіпсіздігі бойынша рұқсат тобы көрсетіледі. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9985,286 +10510,266 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Электр қондырғыларының</w:t>
+              <w:t xml:space="preserve">Электр қондырғыларының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникалық жай-күйін және</w:t>
+              <w:t xml:space="preserve">техникалық жай-күйін және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оларды пайдалану қауіпсіздігін</w:t>
+              <w:t xml:space="preserve">оларды пайдалану қауіпсіздігін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бақылау үшін электр және жылу</w:t>
+              <w:t xml:space="preserve">бақылау үшін электр және жылу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>энергиясын өндіруді, беруді</w:t>
+              <w:t xml:space="preserve">энергиясын өндіруді, беруді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асыратын ұйымдар</w:t>
+              <w:t xml:space="preserve">жүзеге асыратын ұйымдар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшыларының, мамандарының</w:t>
+              <w:t xml:space="preserve">басшыларының, мамандарының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникалық пайдалану</w:t>
+              <w:t xml:space="preserve">техникалық пайдалану </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидалары мен қауіпсіздік</w:t>
+              <w:t xml:space="preserve">қағидалары мен қауіпсіздік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникасы қағидаларын білуіне</w:t>
+              <w:t xml:space="preserve">техникасы қағидаларын білуіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>біліктілік тексерулер жүргізу</w:t>
+              <w:t xml:space="preserve">біліктілік тексерулер жүргізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="72"/>
+    <w:bookmarkStart w:name="z125" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Электр қондырғыларының техникалық жай-күйін және оларды пайдалану қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар басшыларының, мамандарының техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексеру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+        <w:t xml:space="preserve"> "Электр қондырғыларының техникалық жай-күйін және оларды пайдалану қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар басшыларының, мамандарының техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексеру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда – ҚР Энергетика министрінің 09.01.2023 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 4</w:t>
+        <w:t>№ 347-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi); өзгеріс енгізілді - ҚР Энергетика министрінің 25.11.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10315,87 +10820,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Энергетика министрлігінің Атомдық және энергетикалық қадағалау мен бақылау комитеті (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+Электр қондырғыларының техникалық жай-күйін және оларды пайдалану қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар басшыларының, мамандарының техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексеру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10427,88 +10932,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызметті көрсету тәсілдері </w:t>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-www.egov.kz, www.elіcense.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал).</w:t>
+Қазақстан Республикасы Энергетика министрлігінің Мемлекеттік энергетикалық қадағалау және бақылау комитеті (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10540,88 +11045,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+              <w:t xml:space="preserve">
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 (он) жұмыс күні.</w:t>
+www.egov.kz, www.elіcense.kz "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10654,87 +11159,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+10 (он) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10767,87 +11272,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Техникалық пайдалану қағидаларын және электр энергетикасы саласындағы қауіпсіздік техникасы қағидаларын білуіне біліктілік тексеруден өту нәтижесі, көрсетілетін қызметті алушыны кері қайтарып алуға қанағаттандырылған өтініш (өтінішті қарауды тоқтату туралы хабарлама) не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген жағдайлар мен негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+Электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10880,87 +11385,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет тегін көрсетіледі.</w:t>
+Техникалық пайдалану қағидаларын және электр энергетикасы саласындағы қауіпсіздік техникасы қағидаларын білуіне біліктілік тексеруден өту нәтижесі, осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген жағдайлар мен негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10993,125 +11498,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-2) портал – тәулік бойы, техникалық жұмыстарды жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызмет алушы жұмыс уақыты аяқталған соң, Кодекске сәйкес демалыс және мереке күндері жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
+Мемлекеттік қызмет тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11144,123 +11611,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті берушінің – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда сағат 8.00-ден 17.30-ға дейін, түскі асқа үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
-[...35 lines deleted...]
-Жеке басты куәландыратын құжаттардың мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+2) портал – тәулік бойы, техникалық жұмыстарды жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызмет алушы жұмыс уақыты аяқталған соң, Кодекске сәйкес демалыс және мереке күндері жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11293,260 +11762,427 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының энергетикалық ұйымдарында персоналмен жұмыс істеу қағидаларының талаптарына сәйкес келмеуі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10830 болып тіркелген);</w:t>
+1) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
+2) ұйымның білімді біліктілік тексеруден өтуге жолдамасы немесе көрсетілетін қызметті алушыны лауазымға қабылдау немесе ауыстыру туралы өкімдік құжаттың (бұйрықтың) электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылуы;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+Жеке басты куәландыратын құжаттардың мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігі анықталған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қазақстан Республикасы Энергетика министрінің 2015 жылғы 18 наурыздағы № 210 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Электр қондырғыларының техникалық жай-күйін және оларды пайдалану қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар басшыларының, мамандарының техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексерулер жүргізу қағидалары (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11026 болып тіркелген) мен Қазақстан Республикасы Энергетика министрінің 2015 жылғы 26 наурыздағы № 234 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының энергетикалық ұйымдарында персоналмен жұмыс істеу қағидаларының талаптарына сәйкес келмеуі (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10830 болып тіркелген);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) болған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) көрсетілетін мемлекеттік қызметті тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11729,51 +12365,220 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Электр қондырғыларының</w:t>
+              <w:t xml:space="preserve">"Электр қондырғыларының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">техникалық жай-күйін және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оларды пайдалану қауіпсіздігін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бақылау үшін электр және жылу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">энергиясын өндіруді, беруді </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жүзеге асыратын ұйымдар </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">басшыларының, мамандарының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">техникалық пайдалану </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидалары мен қауіпсіздік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">техникасы қағидаларын білуіне </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">біліктілік тексеру" мемлекеттік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызмет көрсетуге қойылатын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізгі талаптар тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11794,51 +12599,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникалық жай-күйін және</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11859,1080 +12664,243 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оларды пайдалану қауіпсіздігін</w:t>
-[...779 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>(мемлекеттік органның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мемлекеттік органның атауы)</w:t>
+              <w:t xml:space="preserve">(тегі, аты, әкесінің аты (ол бар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>болса))</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(тегі, аты, әкесінің аты (ол болған кезде))</w:t>
-[...12 lines deleted...]
-              <w:t>№ _____ Күні: 20 __ жылғы "___" _____</w:t>
+              <w:t>№ _____ Күні: 20 __ жылғы "___"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сізден мені электр қауіпсіздігі бойынша _______________ рұқсат тобын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+        (рұқсат тобын көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________ үшін электр қондырғыларының техникалық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+        (алу, арттыру немесе растау)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жай-күйін және оларды пайдалану қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар басшыларының техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда – ҚР Энергетика министрінің 26.08.2025 </w:t>
-[...146 lines deleted...]
-      __________________ біліктілік</w:t>
+      ____________________________ біліктілік </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бастапқы, кезекті, кезектен тыс)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12941,221 +12909,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тексеруден өтуіме рұқсат беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Осы өтінішпен 3 (үш) жыл мерзімге мемлекеттік қызмет көрсетуге қойылатын негізгі</w:t>
-[...169 lines deleted...]
-        <w:t>электрондық көшірмесі.</w:t>
+        <w:t>
+      Осы өтінішпен 3 (үш) жыл мерзімге мемлекеттік қызмет көрсетуге қойылатын негізгі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      талаптар тізбесінің 9-тармағында көзделген жинақталатын деректер тізбесімен ұсынылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттың дұрыстығын растаймын және жеке деректерді жинауға және өңдеуге, сондай-ақ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рұқсаты шектеулі жеке деректерге қол жеткізуге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның білімді біліктілік тексеруден өтуге немесе көрсетілетін қызметті алушыны лауазымға қабылдау немесе ауыстыру туралы 20 ___ жылғы "___" ________ № ___</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13191,51 +13080,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                                                              Қолы ___________</w:t>
+              <w:t>(ұйымның білімді біліктілік тексеруден өтуге жолдамасының немесе көрсетілетін қызметті алушыны лауазымға қабылдау немесе ауыстыру туралы өкімдік құжаттың (бұйрықтың) электрондық көшірмесінің нөмірі) жолдамасы немесе өкімдік құжаттың (бұйрықтың) электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13483,126 +13372,177 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z127" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 [МО атауы (мемлекеттік тілде)] </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-МО реквизиттері мемлекеттік тілде </w:t>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МО реквизиттері мемлекеттік тілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -13638,2416 +13578,129 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[МО атауы (орыс тілінде)] </w:t>
+              <w:t>
+[МО атауы (орыс тілінде)]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МО реквизиттері орыс тілінде</w:t>
-            </w:r>
-[...244 lines deleted...]
-[Қол қоюшының тегі, аты, әкесінің аты (бар болған жағдайда)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...378 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Хабарлама</w:t>
-[...1654 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16061,616 +13714,391 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+Нөмірі: [РҚ нөмірі]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сұрақ</w:t>
+[Өтініш берушінің атауы]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілген күні: [РҚ берілген күні]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[МО атауы], Сіздің [Өтініш берген күн] № [Өтініш нөмірі], өтінішіңізді қарастырып хабарлайды ______________________.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Бас тарту себебі].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:p>
-[...56 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...63 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Қол қоюшының лауазымы]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жауап нұсқасы</w:t>
-[...261 lines deleted...]
-жауап нұсқасы</w:t>
+[Қол қоюшының тегі, аты, әкесінің аты (бар болса)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7264400" cy="1905000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7264400" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16860,51 +14288,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9-қосымша</w:t>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -16931,104 +14359,265 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="77"/>
+    <w:bookmarkStart w:name="z128" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Апелляцияға өтініш</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+        <w:t xml:space="preserve"> Хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 9-қосымша алып тасталды - ҚР Энергетика министрінің 04.03.2022 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 89</w:t>
+        <w:t>№ 347-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Энергетика министрлігінің Мемлекеттік энергетикалық қадағалау және бақылау комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________ (тегі, аты, әкесінің аты (бар болса))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылданған өтінішіне сәйкес білімді біліктілік тексеру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тестілеу күні: _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тестілеу уақыты: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тестілеу мекенжайы: ________________________ бойынша өткізілетінін хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Энергетика министрлігінің Мемлекеттік энергетикалық қадағалау және бақылау комитетінің автоматтандырылған тіркеу жүйесі электр қондырғыларының техникалық жай-күйін және оларды пайдалану қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар басшыларының техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексерулерден "цифрлық үкімет" порталы арқылы өту үшін берді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                    Қолы ______________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                            20 __ жылғы "____" _______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17220,51 +14809,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10-қосымша</w:t>
+              <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -17291,104 +14880,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="78"/>
+    <w:bookmarkStart w:name="z130" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Апелляциялық комиссия отырысының хаттамасы</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> Өтінішті қарауды тоқтату туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің 20___жылғы "___" ________ № ___ өтінішіңіздің негізінде Сіздің өтінішіңізді қарау тоқтатылғаны туралы хабарлаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қол қоюшының лауазымы____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (болған жағдайда) _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ жылғы "____" _______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17424,220 +15047,207 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Электр қондырғыларының</w:t>
+              <w:t xml:space="preserve">Электр қондырғыларының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникалық жай-күйін және</w:t>
+              <w:t xml:space="preserve">техникалық жай-күйін және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оларды пайдалану қауіпсіздігін</w:t>
+              <w:t xml:space="preserve">оларды пайдалану қауіпсіздігін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бақылау үшін электр және</w:t>
+              <w:t xml:space="preserve">бақылау үшін электр және жылу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жылу энергиясын өндіруді,</w:t>
+              <w:t xml:space="preserve">энергиясын өндіруді, беруді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беруді жүзеге асыратын</w:t>
+              <w:t xml:space="preserve">жүзеге асыратын ұйымдар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымдар басшыларының,</w:t>
+              <w:t xml:space="preserve">басшыларының, мамандарының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мамандарының техникалық</w:t>
+              <w:t xml:space="preserve">техникалық пайдалану </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайдалану қағидалары мен</w:t>
+              <w:t xml:space="preserve">қағидалары мен қауіпсіздік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қауіпсіздік техникасы</w:t>
+              <w:t xml:space="preserve">техникасы қағидаларын білуіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларын білуіне </w:t>
+              <w:t xml:space="preserve">біліктілік тексерулер жүргізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>біліктілік тексерулер</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүргізу қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>11-қосымша</w:t>
+              <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -17664,104 +15274,842 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="79"/>
+    <w:bookmarkStart w:name="z132" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Электр энергетикасы саласындағы техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексеруден өту нәтижесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+        <w:t xml:space="preserve"> Тестілеуден өту тәртібін бұзу туралы акт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 11-қосымша жаңа редакцияда - ҚР Энергетика министрінің 04.03.2022 </w:t>
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 89</w:t>
+        <w:t>№ 347-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20 ___ жылғы "____" __________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____ сағ. ______ мин. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Энергетика министрлігінің Мемлекеттік энергетикалық қадағалау және бақылау комитетінің (бұдан әрі – Комитет) өкілі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электр қондырғыларының техникалық жай-күйін және оларды пайдалану қауіпсіздігін бақылау үшін электр және жылу энергиясын өндіруді, беруді жүзеге асыратын ұйымдар басшыларының, мамандарының техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексерулер жүргізу қағидаларының 22-4-тармағын бұзу фактісін анықтады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұзудың қысқаша сипаттамасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет өкілінің қолы: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актімен таныстым: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (басшының қолы, тегі, аты, әкесінің аты (бар болса))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда көрсетілген бұзушылыққа жол берген басшы осы актіге қол қоюдан бас тартқан кезде тиісті жазба жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жоғарыда көрсетілген бұзушылыққа жол берген басшының осы актіге қол қоюдан бас тарту фактісін растайтын өзге адамның қолы, тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Электр қондырғыларының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">техникалық жай-күйін және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оларды пайдалану қауіпсіздігін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бақылау үшін электр және жылу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">энергиясын өндіруді, беруді </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жүзеге асыратын ұйымдар </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">басшыларының, мамандарының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">техникалық пайдалану </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидалары мен қауіпсіздік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">техникасы қағидаларын білуіне </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">біліктілік тексерулер жүргізу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z150" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тестілеу сұрағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 8-1-қосымшамен толықтырылды – ҚР Энергетика министрінің 09.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 438</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -17775,697 +16123,616 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тестілеу күні</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұрақ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="254000" cy="279400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="254000" cy="279400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жауап нұсқасы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="254000" cy="279400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="254000" cy="279400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жауап нұсқасы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="254000" cy="279400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="254000" cy="279400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жауап нұсқасы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="254000" cy="279400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="254000" cy="279400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...35 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дұрыс жауап саны</w:t>
-[...105 lines deleted...]
-            </w:pPr>
+жауап нұсқасы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...169 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18499,220 +16766,207 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Электр қондырғыларының</w:t>
+              <w:t xml:space="preserve">Электр қондырғыларының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>техникалық жай-күйін және</w:t>
+              <w:t xml:space="preserve">техникалық жай-күйін және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оларды пайдалану қауіпсіздігін</w:t>
+              <w:t xml:space="preserve">оларды пайдалану қауіпсіздігін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бақылау үшін электр және</w:t>
+              <w:t xml:space="preserve">бақылау үшін электр және жылу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жылу энергиясын өндіруді,</w:t>
+              <w:t xml:space="preserve">энергиясын өндіруді, беруді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беруді жүзеге асыратын </w:t>
+              <w:t xml:space="preserve">жүзеге асыратын ұйымдар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымдар басшыларының, </w:t>
+              <w:t xml:space="preserve">басшыларының, мамандарының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мамандарының техникалық </w:t>
+              <w:t xml:space="preserve">техникалық пайдалану </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайдалану қағидалары</w:t>
+              <w:t xml:space="preserve">қағидалары мен қауіпсіздік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен қауіпсіздік техникасы</w:t>
+              <w:t xml:space="preserve">техникасы қағидаларын білуіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларын білуіне біліктілік</w:t>
+              <w:t xml:space="preserve">біліктілік тексерулер жүргізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тексерулер жүргізу </w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>12-қосымша</w:t>
+              <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -18739,68 +16993,1945 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="80"/>
+    <w:bookmarkStart w:name="z134" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Апелляцияға өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымша алып тасталды - ҚР Энергетика министрінің 04.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Электр қондырғыларының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">техникалық жай-күйін және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оларды пайдалану қауіпсіздігін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бақылау үшін электр және жылу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">энергиясын өндіруді, беруді </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жүзеге асыратын ұйымдар </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">басшыларының, мамандарының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">техникалық пайдалану </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидалары мен қауіпсіздік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">техникасы қағидаларын білуіне </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">біліктілік тексерулер жүргізу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z136" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Апелляциялық комиссия отырысының хаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымша алып тасталды - ҚР Энергетика министрінің 04.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Электр қондырғыларының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">техникалық жай-күйін және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оларды пайдалану қауіпсіздігін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бақылау үшін электр және жылу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">энергиясын өндіруді, беруді </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жүзеге асыратын ұйымдар </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">басшыларының, мамандарының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">техникалық пайдалану </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидалары мен қауіпсіздік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">техникасы қағидаларын білуіне </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">біліктілік тексерулер жүргізу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z138" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Электр энергетикасы саласындағы техникалық пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне біліктілік тексеруден өту нәтижесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 11-қосымша жаңа редакцияда - ҚР Энергетика министрінің 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тестілеу күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тест сұрақтарының саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымдағы лауазым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекті мәні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дұрыс жауап саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нәтиже</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу қорытындылары және (немесе) тыңдау нәтижелері бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________ электр энергетикасы саласындағы техникалық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалану қағидалары мен қауіпсіздік техникасы қағидаларын білуіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________ біліктілік тексеруден өтті/өткен жоқ және электр</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бастапқы, мерзімді немесе кезектен тыс)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қауіпсіздігі бойынша ___________________ рұқсаттама топ берілді/берілген жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (рұқсаттама тобын көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қол қоюшының лауазымы____________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (бар болса) ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электр қондырғыларының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық жай-күйін және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларды пайдалану қауіпсіздігін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бақылау үшін электр және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылу энергиясын өндіруді,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">беруді жүзеге асыратын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымдар басшыларының, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мамандарының техникалық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдалану қағидалары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен қауіпсіздік техникасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларын білуіне біліктілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тексерулер жүргізу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z140" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Білімді біліктілік тексерудің  № ХАТТАМАСЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 12-қосымша жаңа редакцияда - ҚР Энергетика министрінің 25.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19938,31 +20069,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>