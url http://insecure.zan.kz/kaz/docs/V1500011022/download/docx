--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7549dd2" w14:textId="7549dd2">
+    <w:p w14:paraId="29e3062" w14:textId="29e3062">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -730,100 +730,100 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z1761" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Маңғыстау облысы бойынша департаменті (бұдан әрі – Департамент) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің (бұдан әрі – ҰҚК) аумақтық органы болып табылады. Барлау, қарсы барлау, жедел-іздестіру қызметі, терроризм актілерінің және жеке адамға, қоғам мен мемлекетке қауіп төндіретін өзге де аса қауіпті қылмыстардың жолын кесу, сыбайлас жемқорлық құқық бұзушылықтарды анықтау, жолын кесу, ашу және тергеп-тексеру, мемлекеттік құпияларды қорғау салаларында басшылықты жүзеге асырады және Маңғыстау облысының аумағында мемлекеттік құпияларды қорғау бойынша уәкілетті орган болып табылады.</w:t>
+      1. Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Маңғыстау облысы бойынша департаменті (бұдан әрі – Департамент) Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің (бұдан әрі – ҰҚК) мынадай салаларда: барлау, қарсы барлау, жедел-іздестіру қызметі, терроризм актілерінің және жеке адамға, қоғам мен мемлекетке қауіп төндіретін өзге де аса қауіпті қылмыстардың жолын кесу, сыбайлас жемқорлық құқық бұзушылықтарды анықтау, жолын кесу, ашу және тергеп-тексеру, аса маңызды цифрлық объектілердің киберқауіпсіздігі бөлігінде цифрландыру саласындағы мемлекеттік бақылау, мемлекеттік құпияларды қорғау салаларында басшылықты жүзеге асыратын аумақтық органы және Маңғыстау облысының аумағында мемлекеттік құпияларды қорғау бойынша уәкілетті орган болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.02.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 11/қе</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1762" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1497,99 +1497,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сыбайлас жемқорлық құқық бұзушылықтарды анықтау, жолын кесу, ашу және тергеп-тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) Қазақстан Республикасының заңдарымен және Қазақстан Республикасы Президентінің актілерімен қарастырылған өзге де мақсаттарды орындау.</w:t>
+      11) аса маңызды цифрлық объектілердің киберқауіпсіздігі бөлігінде цифрландыру саласындағы мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасының заңдарында және Қазақстан Республикасы Президентінің актілерінде көзделген өзге мақсаттарды орындау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1790" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2078,51 +2116,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының аумағында мемлекеттік құпияларды қорғау туралы белгіленген қағидаларды немесе Қазақстан Республикасының заңнамасын бұза отырып пайдаланылатын радиоэлектрондық хабар тарату құралдарын пайдаланудың жолын кесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z1814" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік органдар мен ұйымдардың ақпараттық жүйелерінен көрсетілген мемлекеттік органдармен – бірлескен нормативтік құқықтық актілерде, ал ұйымдармен келісімдерде белгіленген тəртіппен берілетін электрондық ақпараттық ресурстарды қоса алғанда, ұлттық қауiпсiздiк органдарына жүктелген мiндеттердi орындауға қажеттi ақпаратты мемлекеттiк органдардан және ұйымдардан өтеусiз жəне заңнамалық актiлерде коммерциялық, банктiк жəне заңмен қорғалатын өзге де құпияны құрайтын мəлiметтердi жария етуге белгiленген талаптарды сақтай отырып алу;</w:t>
+      мемлекеттік органдар мен ұйымдардың цифрлық жүйелерінен көрсетілген мемлекеттік органдармен – бірлескен нормативтік құқықтық актілерде, ал ұйымдармен келісімдерде белгіленген тәртіппен берілетін цифрлық ресурстарды қоса алғанда, ұлттық қауіпсіздік органдарына жүктелген міндеттерді орындауға қажетті ақпаратты мемлекеттік органдардан және ұйымдардан өтеусіз жəне заңнамалық актілерде коммерциялық, банктік жəне заңмен қорғалатын өзге де құпияны құрайтын мəлiметтердi жария етуге белгіленген талаптарды сақтай отырып алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z1815" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент қызметкерлері мен жұмыскерлерін қызметтік іссапарларға, оның ішінде Қазақстан Республикасынан тыс жерлерге жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z1816" w:id="61"/>
     <w:p>
@@ -2278,51 +2316,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жабдықталған орындарда қару, оқ-дәрілер, қорғау мен қорғаныстың арнайы құралдарын сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z1824" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жедел-іздестіру қызметінің міндеттерін шешуді қамтамасыз ететін жедел есепке алу мен ақпараттық жүйелерді құру және пайдалану.</w:t>
+      жедел-іздестіру қызметінің міндеттерін шешуді қамтамасыз ететін жедел есепке алу мен цифрлық жүйелерді құру және пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент қызметкерлеріне арнайы тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2368,52 +2406,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында көзделген жағдайларда уәкілетті органдардан, лауазымды адамдардан және квазимемлекеттік сектор субъектілерінен ревизиялар, салықтық және басқа да тексерулер, аудит және бағалау жүргізуді талап ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Қазақстан Республикасының заңнамасына сәйкес өзіне жүктелген міндеттерді шешуді қамтамасыз ететін ақпараттық жүйелерді пайдалану, заңнамада белгіленген тәртіппен әкімшілік құқық бұзушылықтар туралы істер бойынша сотқа дейінгі тергеп-тексеру, іс жүргізу барысында зерттеуді ұйымдастыру; </w:t>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес өзіне жүктелген міндеттерді шешуді қамтамасыз ететін цифрлық жүйелерді пайдалану, заңнамада белгіленген тәртіппен әкімшілік құқық бұзушылықтар туралы істер бойынша сотқа дейінгі тергеп-тексеру, іс жүргізу барысында зерттеуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұстап алынған және қамауға алынған адамдарды айдауылмен алып жүру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1825" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2806,51 +2844,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокурордың қадағалау функцияларын жүзеге асыруға байланысты жазбаша талаптарын орындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z1845" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қаржылық мониторинг жөніндегі уәкілетті органның сұрау салуы бойынша Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасына сәйкес өзінің ақпараттық жүйелерінен мәліметтер беру;</w:t>
+      қаржылық мониторинг жөніндегі уәкілетті органның сұрау салуы бойынша қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы Қазақстан Республикасының заңнамасына сәйкес өзінің цифрлық жүйелерінен мәліметтер беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z1846" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде көзделген тәртіппен және мерзімдерде жеке және заңды тұлғалардың өтініштерін қабылдау және қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z1847" w:id="92"/>
     <w:p>
@@ -3095,51 +3133,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1848" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3648,91 +3706,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Департаментті жауынгерлік, техникалық, материалдық, кадрлық, қаржылық, ғылыми, ақпараттық, құқықтық, әлеуметтік-тұрмыстық, әскери-медициналық (медициналық) және басқа да қамтамасыз ету түрлерін ұйымдастыру, оның ішінде қызметкерлер мен жұмыскерлерді тамақтандыру, ғимараттар мен құрылысжайларды күрделі салу және реконструкциялау, жөндеу, тұрғын үй және казармалық-тұрғын үй құрылысы, жөндеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z1873" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) Департаментте архив ісін ұйымдастыру, осы мақсаттарда ақпараттық жүйелерді құру және пайдалану;</w:t>
+      25) Департаментте архив ісін ұйымдастыру, осы мақсаттарда цифрлық жүйелерді құру және пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z1874" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) психологиялық-әлеуметтанушылық және психологиялық-физиологиялық зерттеулер жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z1875" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) полиграфологиялық зерттеулер жүргізу және олардың нәтижелерін ұлттық қауіпсіздік органдарының ақпараттық жүйесінде есепке алуды жүзеге асыру;</w:t>
+      27) полиграфологиялық зерттеулер жүргізу және олардың нәтижелерін ұлттық қауіпсіздік органдарының цифрлық жүйесінде есепке алуды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z1876" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) әскери-дәрігерлік сараптама, сондай-ақ наркологиялық тестілеу жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z1877" w:id="123"/>
     <w:p>
@@ -3992,110 +4050,170 @@
         <w:t>
       40) Маңғыстау облысы аумағында мемлекеттік құпияларды қорғау жөніндегі құқықтық, әкімшілік, экономикалық, техникалық, бағдарламалық және криптографиялық шаралар жүйесінің орындалуын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z1889" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) киберкеңістікте мемлекеттің ақпаратын, коммуникацияларын және стратегиялық инфрақұрылым объектілерін киберқорғау жөніндегі іс-шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z1890" w:id="136"/>
+    <w:bookmarkStart w:name="z1912" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41-1) аса маңызды цифрлық объектілердің киберқауіпсіздігі бөлігінде цифрландыру саласындағы мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z1913" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41-2) аса маңызды цифрлық объектілердің киберқауіпсіздігі бөлігінде Қазақстан Республикасының цифрландыру саласындағы заңнамасының талаптарын бұзушылықтар анықталған кезде нұсқамалар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z1914" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41-3) аса маңызды цифрлық объектілердің киберқауіпсіздігі бөлігінде Қазақстан Республикасының цифрландыру саласындағы заңнамасының талаптарын бұзушылықтар анықталған кезде нұсқамаларды орындау үшін жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z1890" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) мемлекеттік органдар мен ұйымдарға мемлекеттік құпияларды құрайтын мәліметтерді қорғау мәселелері бойынша практикалық және әдістемелік көмек көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z1891" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z1891" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) қарсы барлау, жедел-іздестіру қызметін жүзеге асыратын барлық органдардың міндеттерді шешу мүддесінде байланыс желісін пайдалануға байланысты қарсы барлау, арнаулы жедел-іздестіру іс-шараларын техникалық жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z1892" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z1892" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) ғимараттардың, объектілердің күзетін, сондай-ақ өткізу және ішкі объектілік режимді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45) сыбайлас жемқорлық құқық бұзушылық фактісі туралы хабарлаған немесе Қазақстан Республикасының заңнамасында белгіленген тәртіппен сыбайлас жемқорлыққа қарсы іс-қимылға өзге де жолмен жәрдем көрсететін (көрсеткен) адамдарды қорғау және көтермелеу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4207,455 +4325,475 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1893" w:id="139"/>
+    <w:bookmarkStart w:name="z1893" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент бастығының мәртебесі мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z1894" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z1894" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты оның бастығы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z1895" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z1895" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департаменттің бастығы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z1896" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z1896" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент бастығының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z1897" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z1897" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент бастығының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z1898" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1898" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз орынбасарларының өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z1899" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z1899" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Департаменттің құрамына кіретін құрылымдық бөлімшелер басшыларының өкілеттігін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z1900" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z1900" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Департамент қызметкерлері мен жұмыскерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z1901" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z1901" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының нормативтік құқықтық және құқықтық актілеріне сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z1902" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z1902" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департамент бастығы болмаған кезде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z1903" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z1903" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент бастығы ҰҚК басшылығына Департаменттің құрылымы және штаты бойынша ұсыныстар ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z1904" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1904" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z1905" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z1905" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлікке ие бола алады. Департаментінің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z1906" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z1906" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаментке бекітіп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z1907" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1907" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңнамада өзгеше белгіленбесе, Департаменттің өзіне бекітіп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетінше иеліктен шығаруға немесе оған өзге тәсілмен билік етуге құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z1908" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1908" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z1909" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1909" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4981,31 +5119,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>