--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="20d148d" w14:textId="20d148d">
+    <w:p w14:paraId="0f1071d" w14:textId="0f1071d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1872,71 +1872,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 04.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 761</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1974,71 +1974,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 04.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 761</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2556,71 +2556,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 04.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 761</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2718,71 +2718,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 04.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 761</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3040,71 +3040,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 04.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 761</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3497,421 +3497,795 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  3. Автокөлік құралдарының жол берілетін біліктік жүктемелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z24" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      14. Автокөлік құралдарының жол берілетін біліктік жүктемелерінің салмақтары қосындысы төменде келтірілген мәндерден (тоннамен) аспауы тиіс:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Автокөлік құралдарының жол берілетін біліктік жүктемелерінің салмақтары қосындысы төменде келтірілген мәндерден (тоннамен) аспауы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z89" w:id="52"/>
-[...15 lines deleted...]
-      1) дара білік                                                            10,0;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дара білік 10,5 (11,5);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z90" w:id="53"/>
+    <w:bookmarkStart w:name="z113" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосарланған біліктер үшін біліктердің арасындағы мынадай арақашықтықтарда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z91" w:id="54"/>
-[...15 lines deleted...]
-      1 метрге дейін                                                      12,0;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 метрге дейін 11,5 (12,5);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z92" w:id="55"/>
-[...15 lines deleted...]
-      1 метрден қоса алғанда 1,3 метрге дейін                                    14,0;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 метрден 1,3 метрге дейін (қоса алғанда) 14,0 (16,0);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z93" w:id="56"/>
-[...15 lines deleted...]
-      1,3 метрден қоса алғанда 1,8 метрге дейін                              16,0;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1,3 метрден 1,8 метрге дейін (қоса алғанда) 17,0 (18,0);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z94" w:id="57"/>
-[...15 lines deleted...]
-      1,8 метрден қоса алғанда 2 метрге дейін                                    18,0;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1,8 метрден 2,5 метрге дейін (қоса алғанда) 18,0 (20,0);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z95" w:id="58"/>
-[...15 lines deleted...]
-      әр жетекші білік екі қатарлы доңғалақпен жабдықталып және әр білікке түсетін жүктеме 9,5 тоннадан аспаған жағдайда салмақты 1 тоннаға асыруға жол беріледі;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) үштік білік үшін біліктердің арасындағы мынадай арақашықтықтарда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z96" w:id="59"/>
-[...15 lines deleted...]
-      3) үштік білік үшін біліктердің арасындағы мынадай арақашықтықтарда:</w:t>
+    <w:bookmarkStart w:name="z119" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 метрге дейін (қоса алғанда) 17,0 (18,0);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z97" w:id="60"/>
-[...15 lines deleted...]
-      1 метрге дейін                                                      18,0;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 метрден 1,3 метрге дейін (қоса алғанда) 20,0 (21,0);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z98" w:id="61"/>
-[...15 lines deleted...]
-      1 метрден қоса алғанда 1,3 метрге дейін                                    21,0;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1,3 метрден 1,8 метрге дейін (қоса алғанда) 23,5 (24,0);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z99" w:id="62"/>
-[...15 lines deleted...]
-      1,3 метрден қоса алғанда 1,8 метрге дейін                              24,0;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1,8 метрден 2,5 метрге дейін (қоса алғанда) 25,0 (26,0);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z100" w:id="63"/>
-[...15 lines deleted...]
-      1,8 метрден қоса алғанда 2 метрге дейін                                    27,0;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) үш біліктен көп немесе тәуелсіз біліктер тобының әр білігіне түсетін жүктеме біліктердің арасындағы мынадай арақашықтықтарда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z101" w:id="64"/>
-[...15 lines deleted...]
-      4) үш біліктен көп немесе тәуелсіз біліктер тобының әр білігіне түсетін жүктеме біліктердің арасындағы мынадай арақашықтықтарда:</w:t>
+    <w:bookmarkStart w:name="z124" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 метрге дейін 5,5 (6,0);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z102" w:id="65"/>
-[...15 lines deleted...]
-      1 метрге дейін                                                      6,0;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 метрден 1,3 метрге дейін (қоса алғанда) 6,5 (7,0);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z103" w:id="66"/>
-[...15 lines deleted...]
-      1 метрден қоса алғанда 1,3 метрге дейін                                    7,0;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1,3 метрден 1,8 метрге дейін (қоса алғанда) 7,5 (8,0);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z104" w:id="67"/>
-[...15 lines deleted...]
-      1,3 метрден қоса алғанда 1,8 метрге дейін                              8,0;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1,8 метрден 2,5 метрге дейін (қоса алғанда) 8,5 (9,0);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z105" w:id="68"/>
-[...15 lines deleted...]
-      1,8 метрден қоса алғанда 2 метрге дейін                                    9,0.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сонымен бірге, бір қатарлы дөңгелегі (көлік құралының бір шиналы дөңгелегі) бар осьтерге арналған мәндер жақшасыз берілген, жақшаның ішінде екі қатарлы дөңгелегі (көлік құралының екі шиналы дөңгелегі) бар осьтерге арналған мәндер жазылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 04.11.2016 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Көлік министрінің 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Осы автокөлік құралының ең жақын білігіне дейін 2,0 метрден асатын арақашықтықта орналасқан білік автокөлік құралының дара білігі деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z129" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. Жақын орналасқан осьтер тобы - конструкциялық жағынан арбаға біріктірілген және (немесе) біріктірілмеген, ең жақын осьтер арасындағы қашықтық 2,5 метрге дейінгі (қоса алғанда) топтастырылған осьтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z130" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құрамында бір қатарлы және екі қатарлы дөңгелекті осьтері бар жақын орналасқан осьтер тобын құрамында бір қатарлы дөңгелекті осі бар жақын орналасқан осьтер тобы ретінде қарастыру керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z131" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жақын орналасқан екі қатар және үш қатар жақын орналасқан осьтер топтары үшін бір оське түсетін рұқсат етілетін жүктеме, 3-тармақшада көрсетілген жағдайларды қоспағанда, осьтер тобына түсетін жүктемені топтағы осьтердің тиісті санына бөлу арқылы айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z132" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер осьтер тобына түсетін жүктеме осьтердің тиісті тобына түсетін рұқсат етілетін жүктемеден аспайтын болса және осьтер тобындағы әрбір оське түсетін жүктеме бір қатарлы немесе екі қатарлы дөңгелектері бар тиісті жеке-дара оське түсетін жүктемеден аспайтын болса, екі қатар және үш қатар жақын орналасқан осьтер тобы үшін жүктемені осьтер бойынша біркелкі бөлмеуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z133" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осьтер топтарында осьаралық қашықтықтың мәндері әртүрлі болған кезде осьтер арасындағы әрбір қашықтыққа арифметикалық орташалау әдісімен алынған мән беріледі (топтағы барлық осьаралық қашықтықтың қосындысы топтағы осьаралық қашықтықтың санына бөлінеді).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 15-1-тармақпен толықтырылды - ҚР Көлік министрінің 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Автомобильдің немесе құрамдастырылған көлік құралдарының жетекші білігіне немесе жетекші біліктеріне берілетін салмақ автомобильдің немесе құрамдастырылған көлік құралының жиынтық салмағының 25%-нан кем болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z27" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Салмақтық жүктемелер уәкілетті мемлекеттік органның шешім бойынша жол төсемінің көтергіш қабілеті төмен учаскелерінде ауа-райы климаттық жағдайларға байланысты азайтылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z28" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Автокөлік құралдарының салмақтық және (немесе) габариттік параметрлерін анықтаған кезде өлшеу жабдығының белгіленген ауытқуларын, оның ішінде оны пайдалану барысындағы ауытқуларын ескереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z106" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өлшеу жабдығының ауытқуы тасымалдаушының пайдасына шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Инвестициялар және даму министрінің 04.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 761</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3924,270 +4298,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="69"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z29" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  4. Қазақстан Республикасының аумағында айналымға шығарылатын автокөлік құралдарының зиянды (ластайтын) заттары шығарылымдарының жол берілетін нормативтері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z30" w:id="75"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z30" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Қазақстан Республикасының аумағында айналымға шығарылатын автокөлік құралдарының зиянды (ластайтын) заттары шығарылымдарының жол берілетін нормативтері төменде келтірілген мәндерге сәйкес келуі тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6321,127 +6513,127 @@
         </w:rPr>
         <w:t>
       2) автокөлік құралдарының және (немесе) олардың қозғалтқыштары шығарылған ел "Қытай" бойынша 4-экологиялық класс М</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> санаты бойынша 2012 жылғы қаңтардан бастап және кейінірек, ал басқа санаттағы автокөлік құралдары (-) сызықша үшін белгіленген тәртіпке сәйкес анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="76"/>
+    <w:bookmarkStart w:name="z31" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасындағы бастапқы тіркелуге арналған М</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> санатты автокөлік құралдарының шекті конструктивтік параметрлері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z32" w:id="77"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z32" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Кеден одағының "Дөңгелектік көлік құралдарының қауіпсіздігі туралы" 018/011 техникалық регламентімен белгіленген міндетті талаптарға сәйкестікті бағалау (дәлелдеу) туралы құжаты (Кеден одағының көлік құралының типін мақұлдау, Кеден одағының көлік құралы конструкциясының қауіпсіздігі туралы куәлігі) немесе ұлттық заңнама шеңберінде берілген қолданыстағы Қазақстан Республикасының сәйкестік сертификаты жоқ М</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> санатты автокөлік құралдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұғаттауға қарсы тежеу жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6519,55 +6711,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6893,31 +7085,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>