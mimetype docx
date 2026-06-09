--- v0 (2025-10-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="32d5ded" w14:textId="32d5ded">
+    <w:p w14:paraId="7267bd5" w14:textId="7267bd5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,26044 +93,26985 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының мемлекеттік орман инспекциясы мен мемлекеттік орман күзетінің лауазымды адамдарын айырым белгілері бар нысанды киіммен (погонсыз) қамтамасыз етудің заттай нормаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 31 наурыздағы № 18-02/292 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 8 мамырда № 11007 тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 31 наурыздағы № 18-02/292 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 8 мамырда № 11007 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2003 жылғы 8 шілдедегі Қазақстан Республикасы Орман кодексінің 13-бабының </w:t>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология және табиғи ресурстар министрлігі туралы ереженің 14-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармағының</w:t>
+        <w:t>193) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 18-16) тармақшасына сәйкес </w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Мыналар:</w:t>
+        <w:t>№ 48-Ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықтың </w:t>
+      1. Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының мемлекеттік орман инспекциясының лауазымды адамдарын айырым белгілері бар (погонсыз) нысанды киіммен қамтамасыз етудің заттай нормалары;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...11 lines deleted...]
-      2) осы бұйрықтың </w:t>
+        <w:t xml:space="preserve">
+      2) осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының мемлекеттік орман күзетінің лауазымды адамдарын айырым белгілері бар (погонсыз) нысанды киіммен қамтамасыз етудің заттай нормалары бекітілсін.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарында және «Әділет» ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
+      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесінің мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрық оның алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А. Мамытбеков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛГЕН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қаржы министрі   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________ Б. Сұлтанов   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2015 жылғы "___" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрық оның алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауыл шаруашылығы министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 31 наурыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 18-02/292 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z5" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-          <w:i/>
+          <w:b/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Қазақстан Республикасы</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасының мемлекеттік орман инспекциясының</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>лауазымды адамдарын айырым белгілері бар (погонсыз) нысанды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>киіммен қамтамасыз етудің заттай нормалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысанды киім (погонсыз) заттарының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем бірлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір адамға шаққанда зат саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кию мерзімі, (жыл)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерлер киім-кешегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салтанатты-мерекелік киім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті фуражка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи қаракөлден тігілген бөрік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті, жүн матадан тігілген қаракөл жағалы қысқы пальто</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылы астары бар қою жасыл түсті маусымдық ерлер плащы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүн матадан тігілген қою жасыл түсті екі қаусырма өңірлі костюм, жүн матадан тігілген балағы сыртқа шығарып қойылатын шалбар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиынтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзын жеңді ақ түсті жейде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқа жеңді ақ түсті жейде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақ түсті мойыншалғы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті галстук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті жылы былғары қолғап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті былғары классикалық туфли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті былғары қысқа қонышты жылы қысқы етік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті былғары белбеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күнделікті киетін қысқы нысанды киім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи қаракөлден тігілген бөрік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті, жартылай жүн матадан тігілген бір қаусырма өңірлі костюм, балағы сыртқа шығарып қойылатын шалбар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көк түсті ұзын жеңді жейде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ашық жасыл түсті галстук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаракөл жағалы ашық жасыл түсті қысқы күрте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ашық жасыл түсті қысқы жылы шалбар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қысқы жылы іш киім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзын қонышты, қара түсті, қысқы жылы бәтеңке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ашық жасыл түсті мойыншалғы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теріден тігілген биялай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүн шұлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Далалық киім нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камуфляж түсті кепи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Етегі сыртқа шығарып қойылатын жазғы күрте, шалбар камуфляж түсті бәтеңкенің ішіне салынады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиынтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғаныш түсті қысқа жеңді жейде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биік қонышты былғары жазғы ерлер бәтеңкесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Былғары белбеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әйелдер киім-кешегі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерекелік-салтанатты нысанды киім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті әйелдер телпегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи қаракөлден тігілген бөрік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті, жүн матадан тігілген қаракөл жағалы қысқы пальто</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әйелдердің маусымдық қою жасыл түсті, жылы плащы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүн матадан тігілген қою жасыл түсті екі қаусырма өңірлі костюм, жүн матадан тігілген балағы сыртқа шығарып қойылатын шалбар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиынтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті жүн матадан тігілген белдемше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақ түсті ұзын жеңді жейде (блузка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақ түсті қысқа жеңді жейде (блузка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақ түсті мойыншалғы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті галстук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті былғары жылы қолғап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті, классикалық былғары туфли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті былғары қысқа қонышты әйелдердің қысқы жылы етігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті былғары белбеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күнделікті киетін қысқы нысанды киім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи қаракөлден тігілген бөрік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүн матадан тігілген ашық жасыл түсті бір қаусырма өңірлі костюм, балағы сыртқа шығарып қойылатын шалбар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғаныш түсті ұзын жеңді жейде (блузка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті галстук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаракөл жағалы ашық жасыл түсті қысқы күрте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті қысқы жылы шалбар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою түсті қысқы жылы ішкиім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті қонышы биік әйелдердің былғары қысқы жылы бәтеңкесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті мойыншалғы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теріден тігілген биялай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүн шұлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Далалық киім нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камуфляж түсті жазғы кепи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Етегі сыртқа шығарып қойылатын жазғы күрте, шалбар камуфляж түсті бәтеңкенің ішіне салынады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиынтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғаныш түсті қысқа жеңді жейде (блузка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қонышы биік былғары жаздық әйелдер бәтеңкесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Былғары белбеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айырым белгілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жең белгісі (шеврон)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Омырауға тағатын белгі (жетон)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгіленген үлгідігі ілгек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиынтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диаметрі 20 мм металл жұлдыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диаметрі 15 мм металл жұлдыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эмблема</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокарда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауыл шаруашылығы министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 31 наурыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 18-02/292 бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының мемлекеттік орман күзетінің лауазымды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>адамдарын айырым белгілері бар (погонсыз) нысанды киіммен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қамтамасыз етудің заттай нормалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысанды киім (погонсыз) заттарының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем бірлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір адамға шаққанда зат саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кию мерзімі, (жыл)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерлер киім-кешегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салтанатты-мерекелік киім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті фуражка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи теріден (цигейка) тігілген құлақшын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті жүн матадан тігілген қысқы тері жағалы жылы пальто</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүн матадан тігілген қою жасыл түсті бір қаусырма өңірлі костюм, балағы сыртқа шығарып қойылатын шалбар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиынтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақ түсті ұзын жеңді көйлек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақ түсті қысқа жеңді көйлек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті мойыншалғы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті галстук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті былғары жылы қолғап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті былғары классикалық туфли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті былғары қысқа қонышты жылы қысқы етік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті былғары белбеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күнделікті киетін қысқы нысанды киім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи теріден (цигейка) тігілген бөрік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті жартылай жүн матадан тігілген бір қаусырма өңірлі костюм, балағы сыртқа шығарып қойылатын шалбар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиынтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғаныс түсті ұзын жеңді жейде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті галстук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті тері жағалы қысқы күрте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті қысқы жылы шалбар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылы қысқы іш киім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзын қонышты, қара түсті, қысқы жылы бәтеңке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті мойын орағыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теріден тігілген биялай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүн шұлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Далалық киім нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті кепи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Етегі сыртқа шығарып қойылатын жазғы күрте, шалбар камуфляж түсті бәтеңкенің ішіне салынады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиынтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғаныш түсті ұзын жеңді жейде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғаныш түсті қысқа жеңді жейде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзын қонышты, қара түсті, жазғы ерлер бәтеңкесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Былғары белбеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әйелдер киім-кешегі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерекелік-салтанатты нысанды киім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті әйелдер телпегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи теріден (цигейка) тігілген құлақшын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті жүн матадан тігілген тері жағалы қысқы пальто</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүн матадан тігілген қою жасыл түсті бір қаусырма өңірлі костюм, жүн матадан тігілген балағы сыртқа шығарып қойылатын шалбар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиынтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті жүн матадан тігілген белдемше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақ түсті ұзын жеңді жейде (блузка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақ түсті қысқа жеңді жейде (блузка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті мойыншалғы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті галстук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті былғары жылы қолғап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әйелдердің қара түсті классикалық былғары туфли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті былғары қысқа қонышты әйелдердің қысқы жылы етігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті былғары белбеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күнделікті киетін қысқы нысанды киім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жартылай жүн матадан тігілген қою жасыл түсті бір қаусырма өңірлі костюм, балағы сыртқа шығарып қойылатын шалбар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиынтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи теріден (цигейка) тігілген бөрік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті ұзын жеңді жейде (блузка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті галстук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті тері жағалы күрте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті қысқы жылы шалбар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақ түсті жылы қысқы ішкиім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қара түсті қонышы биік әйелдердің қысқы жылы бәтеңкесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қою жасыл түсті мойыншалғы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теріден тігілген қолғап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүн шұлық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Далалық киім нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камуфляж түсті кепи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Етегі сыртқа шығарып қойылатын жазғы күрте, шалбар камуфляж түсті бәтеңкенің ішіне салынады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиынтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғаныш түсті ұзын жеңді жейде (блузка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғаныш түсті қысқа жеңді жейде (блузка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қонышы биік былғары жаздық әйелдер бәтеңкесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Былғары белбеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айырым белгілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жең белгісі (шеврон)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Омырауға тағатын белгі (жетон)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белгіленген үлгідегі ілгек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жиынтық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диаметрі 20 мм металл жұлдыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диаметрі 12 мм металл жұлдыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эмблема</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокарда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...72 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы   </w:t>
-[...55 lines deleted...]
-1 қосымша           </w:t>
+       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...25489 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26456,31 +27397,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>