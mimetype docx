--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e15b4dc" w14:textId="e15b4dc">
+    <w:p w14:paraId="3ca96c8" w14:textId="3ca96c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2822,51 +2822,71 @@
         </w:rPr>
         <w:t>
        жасалған биржалық мәмілелер бойынша орындалмаған міндеттемелерінің болмауы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z104" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) биржа мүлкін пайдаланғаны, ақпараттық-техникалық және клирингтік қызмет көрсеткені, сондай-ақ биржалық алым үшін белгіленген төлемдерді (екі және одан көп) төлемеген кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:bookmarkStart w:name="z817" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) биржалық сауда-саттыққа қатысу процесінде автоматтандырылған алгоритмдерді қолдану кезінде тауар биржасы мүшесінің осы Қағидалардың 9-тарауында белгіленген талаптарды бұзу фактісі анықталған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) тауар биржасы осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2901,453 +2921,699 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген және Заңда, Қазақстан Республикасының заңнамалық актілерінде, уәкілетті органның нормативтік құқықтық актілерінде және тауар биржасының ішкі құжаттарында белгіленген талаптарды тауар биржасы мүшесінің сақтамауын анықтаған жағдайда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасының мүшесі қағидалардың осы тармағында белгіленген талаптарды сақтамағаны анықталған жағдайда, тауар биржасы үш жұмыс күні ішінде оған мерзімдерді көрсете отырып, аккредиттеуді тоқтата тұру туралы жазбаша түрде хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Тауар биржасында аккредиттеуді қайта бастау мынадай негіздер бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауар биржасында аккредиттеу өз қалауы бойынша тоқтатыла тұрған жағдайда - тауар биржасы мүшесінің өтініші бойынша жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z818" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-1) аккредиттеуді тоқтата тұруға негіз болған бұзушылықты жою және тауар биржасы мүшесінің биржалық сауда-саттыққа қатысу процесінде автоматтандырылған алгоритмдерді қолдану кезінде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген талаптардың алдағы уақытта бұзылуына жол бермеу жөнінде қабылданған шаралар туралы жазбаша түсіндірме ұсынуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген бұзушылықтарды жою туралы растайтын құжаттарды ұсыну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Тауар биржасында аккредиттеуді тоқтату мынадай негіздер бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауар биржасының мүшесі тиісті өтінішті ұсына отырып, онда мынадай мәліметтерді көрсете отырып, шешім қабылдаған жағдайда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        аккредиттеуді тоқтату себебі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        жасалған биржалық мәмілелер бойынша барлық міндеттемелерді оның орындауы туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз қалауы бойынша өтінішті қоспағанда, тауар биржасында аккредиттеуді тоқтата тұру үшін негіз болған бұзушылықтарды жоймау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тауар биржасының мүшесі таратылған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тауар биржасының мүшесіне қатысты қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тауар биржасының мүшесі тарапынан бағалармен айла-шарғы жасау фактісі расталған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z819" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) осы Қағидалардың 20-тармағының 1-1) тармақшасына сәйкес аккредиттеу қайта басталғаннан кейін биржалық сауда-саттыққа қатысу процесінде автоматтандырылған алгоритмдерді қолдану кезінде тауар биржасы мүшесінің осы Қағидалардың 9-тарауында белгіленген талаптарды бұзуы қайта анықталған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тауар биржасында аккредиттелген күннен бастап қатарынан күнтізбелік он екі ай ішінде брокерлік, дилерлік және маркет-Мейкерлік қызметті жүзеге асырған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасы тауар биржасында аккредиттеуді тоқтата тұру, қайта бастау және тоқтату туралы өтініштерді өтініш қабылданған кезден бастап бес жұмыс күні ішінде қарайды. Тауар биржасының мүшесінде биржалық мәмілелер бойынша орындалмаған міндеттемелер анықталған жағдайда, тауар биржасы өтінімді қарауды ол биржалық мәмілелер бойынша барлық міндеттемелерді орындағанға дейін қабылдамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Тауар биржасы белгілейтін тауар биржасында аккредиттеуді тоқтата тұру үшін негіз болған бұзушылықтарды жою мерзімдері отыз жұмыс күнінен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z117" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z117" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23. Тауар биржасы мынадай жағдайларда тауар биржасындағы аккредиттеудің күшін жою туралы шешім қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z764" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z764" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауар биржасында аккредиттелген күннен бастап қатарынан күнтізбелік он екі ай ішінде дилердің, маркет-мейкердің қызметі жүзеге асырылмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z765" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z765" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауар биржасында брокер, дилер, маркет-мейкер қызметін жүзеге асыруды ерікті түрде тоқтату туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z766" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z766" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицензияның қолданылуы тоқтатыла тұрған, брокер лицензиясынан айырылған (қайтарып алынған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3380,202 +3646,202 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Индустриялық сертификаты бар дилерлерді аккредиттеу, олардың аккредиттелуін тоқтата тұру және тоқтату шарттары мен тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тарау алып тасталды - ҚР Сауда және интеграция министрінің м.а. 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="105"/>
+    <w:bookmarkStart w:name="z139" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Маркет-мейкерлер қызметінің шарттары мен шектеулері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тараудың тақырыбы жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="106"/>
+    <w:bookmarkStart w:name="z140" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Тауар биржасы мен маркет-мейкердің өзара іс-қимылы келісім, сондай-ақ тауар биржасының ішкі құжаттары негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z141" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z141" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Маркет-мейкердің қызметі базалық активі биржалық тауарлар болып табылатын мерзімді келісімшарттармен биржалық сауда-саттықта ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3594,70 +3860,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="108"/>
+    <w:bookmarkStart w:name="z142" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Маркет-мейкер биржалық сауда-саттыққа қатысады және биржалық сауда-саттықтың бағаларын, сұранысын, ұсынысын немесе көлемін қолдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3676,70 +3942,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z767" w:id="109"/>
+    <w:bookmarkStart w:name="z767" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35-1. Маркет-мейкердің биржалық сауда-саттыққа дилер ретінде кемінде үш жыл үздіксіз қатысу тәжірибесі бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3758,438 +4024,438 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="110"/>
+    <w:bookmarkStart w:name="z143" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Маркет-мейкер ағымдағы уақытта осы маркет-мейкердің ағымдағы уақытта белсенді барлық котировкаларының арасында әлеуетті контрагент үшін ең тиімді бағаға ие мерзімді келісімшартты сатып алуға/сатуға арналған ең үздік котировкаларды қолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z144" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z144" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Тауар биржасы маркет-мейкердің міндетті котировкалары үшін спрэдтің ең жоғары/ең аз мәні бойынша маркет-мейкердің үздік міндетті екі жақты котировкаларының ең аз көлемінің мөлшері бойынша, сауда күні ішінде ашық позициялардың ең аз мөлшері бойынша, маркет-мейкердің котировкалары қолдауға тиіс сауда сессиясының уақыт кезеңі бойынша шешім қабылдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z145" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z145" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Маркет-мейкерлер сауда сессиясы кезінде мерзімді келісімшарттар бойынша тайм-аутты пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тайм-аутты, егер сауда құралдарының ерекшеліктерінде өзгеше белгіленбесе, маркет-мейкер сауда сессиясы ішінде бірнеше рет пайдаланады, бұл ретте маркет-мейкер тайм-аут ретінде пайдаланатын жиынтық уақыт минуттарда немесе сауда сессиясының барлық ұзақтығының пайыздарында көрсетілген ерекшеліктермен белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="113"/>
+    <w:bookmarkStart w:name="z146" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Клиенттерді биржалық сауда-саттыққа қатысушылар ретінде тіркеу шарттары мен тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z147" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z147" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Клиент тауар биржасында тіркелу үшін тауар биржасының аккредиттелген мүшесі болып табылатын брокерді таңдайды, ол оның мүдделерін білдіретін болады және соңғысымен брокерлік қызметтер көрсетуге шарт жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z148" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z148" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Клиент биржалық сауда-саттыққа қатысушы ретінде биржалық қамтамасыз етуді енгізген жағдайда биржалық сауда-саттыққа қатысу жөнінде міндеттеме қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z149" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z149" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Брокер өз клиентін бастапқы тіркеуді жүзеге асыру үшін тауар биржасына мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z150" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z150" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)Жарғының/қағиданың көшірмесін (салыстырып тексеру үшін түпнұсқалары ұсынылмаған жағдайда нотариалды куәландырылған);;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z151" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z151" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу)туралы анықтаманың көшірмесі (салыстырып тексеру үшін түпнұсқалары ұсынылмаған жағдайда нотариалды куәландырылған);;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z152" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z152" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)қосылған құн салығы бойынша тіркеу есебіне қою туралы куәліктің көшірмесі (салыстырып тексеру үшін түпнұсқалары ұсынылмаған жағдайда нотариалды куәландырылған);;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z153" w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z153" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мынадай ақпаратты: банк деректемелерін, заңды және пошталық мекенжайларын, байланыс телефондарын, байланысатын тұлғаны қамтуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Шетелдік ресми құжаттарды заңдастыру талаптарын жоятын конвенцияға қосылуы туралы" Қазақстан Республикасының Заңымен көздлеген ресми құжаттарды қоспағанда, Қазақстан Республикасының резиденті емес сатушы/Сатып алушы құқықтық қабілеттілігін растау үшін Қазақстан Республикасының резиденті емес әлеуетті өнім берушінің біліктілігі туралы құжаттарды, сондай-ақ сауда тізілімінен қазақ және/немесе орыс тілдеріндегі аудармасымен нотариалды куәландырылған көшірмені ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="121"/>
+    <w:bookmarkStart w:name="z154" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Ол жасалған биржалық мәмілелер бойынша міндеттемелерін орындамаған, сондай-ақ биржалық мәміле жасасудан жалтарған жағдайда, брокер клиентпен биржалық сауда-саттыққа қатысу жөніндегі шартты бұзады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиентпен биржалық сауда-саттыққа қатысушы ретінде шартты бұзған кезде брокер тауар биржасына осы клиент бойынша ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="122"/>
+    <w:bookmarkStart w:name="z155" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Брокерлік қызмет көрсетуге шарт жасасқан Клиентке келтірілген залалдар немесе брокердің заңсыз әрекеттері салдарынан үшінші тұлғаларға келтірілген мүліктік зиян Қазақстан Республикасының азаматтық заңнамасына сәйкес өтелуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z156" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z156" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Әлеуметтік маңызы бар биржалық тауарлардың тізбесіне енгізілген тауарлар бойынша биржалық сауда-саттық жүргізу шарттары (биржалық саудаға қатысушыларға қойылатын талаптар, бір сауда сессиясындағы сауда лотының ең жоғары және ең төменгі мөлшері, баға өтінімдерінің диапазоны, өткізілетін тауардың көлемі, биржалық тауарға ақы төлеу және оны жеткізу (тиеп жөнелту) фактілерін растайтын құжаттардың болуы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тараудың тақырыбы жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="124"/>
+    <w:bookmarkStart w:name="z157" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Тауар биржасында әлеуметтік маңызы бар биржалық тауарлар тізбесіне енгізілген тауарлар бойынша биржалық сауда-саттық жүргізу шарттары осы Қағидаларда тауарларды секцияларға бөлу және әрбір секцияға жеке талаптар қою жолымен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4208,180 +4474,180 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="125"/>
+    <w:bookmarkStart w:name="z158" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45. Секциялар бойынша талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z769" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z769" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бір сауда сессиясында сауда лотының ең жоғары және ең төменгі мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z770" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z770" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тиісті тауардың биржалық саудасына қатысушыларға қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z771" w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z771" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тиісті биржалық тауармен биржалық сауда-саттықты ұйымдастыруға және өткізуге қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z772" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z772" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) баға өтінімдерінің диапазоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z773" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z773" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өткізілетін тауардың көлемі, биржалық тауарға ақы төлеу және жеткізу (тиеп жөнелту) фактілерін растайтын құжаттардың болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4400,70 +4666,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="131"/>
+    <w:bookmarkStart w:name="z162" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Әрбір секция бойынша қойылатын талаптар үшін осы саладағы уәкілетті мемлекеттік орган жауапты болады. Тауар биржасы өзі сауда-саттықты жүзеге асыратын секцияларға қойылатын талаптарға сәйкестігі үшін жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржалары арқылы міндетті түрде өткізуге жататын биржалық тауарлармен сауда-саттық мониторингін мемлекеттік басқарудың тиісті салаларында (бағыттарында) басшылықты жүзеге асыратын мемлекеттік органдар жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4500,246 +4766,246 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="132"/>
+    <w:bookmarkStart w:name="z163" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Биржалық сауда-саттықты жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-тараудың тақырыбы жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="133"/>
+    <w:bookmarkStart w:name="z164" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Тауар биржасында мыналар жасалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z165" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z165" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Халықаралық іскерлік операциялармен өзара байланысты мәмілелерді қоса алғанда, спот - тауарға қатысты құқықтар мен міндеттерді өзара бере отырып жасалатын мәмілелер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z166" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z166" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) фьючерстік мәмілелер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z167" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z167" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) опциондық мәмілелер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z168" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z168" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қойма құжаттарына қатысты құқықтар мен міндеттерді өзара берумен мәмілелер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z169" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z169" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) форвардтық мәмілелер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z170" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z170" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Биржалық сауда-саттық қосарланған қарсы аукцион режимінде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4758,70 +5024,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="140"/>
+    <w:bookmarkStart w:name="z173" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Тауар биржасы биржалық сауда-саттықты өзі белгілеген сауда күндерінде өткізеді. Сауда күнінің, сауда сессиясының және клирингтің басталу және аяқталу уақытын тауар биржасы сауда күнінің орташа ұзақтығы кемінде бес сағатты ескере отырып белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түнгі уақытта (сағат 22:00-ден 06:00-ге дейін), демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес сауда сессияларын өткізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4948,70 +5214,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="141"/>
+    <w:bookmarkStart w:name="z175" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Қосарланған қарсы аукцион режимінде биржалық сауда-саттыққа жіберілген әрбір биржалық тауарға тауар биржасы осы тауарды, оның сапалық сипаттамаларын, сондай-ақ жеткізудің базалық шарттарын сәйкестендіретін сауда құралының жеке кодын береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5084,90 +5350,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="142"/>
+    <w:bookmarkStart w:name="z177" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Биржалық сауда-саттық мөлшері осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалатын биржалық қамтамасыз етуді алдын ала енгізе отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5240,90 +5506,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="143"/>
+    <w:bookmarkStart w:name="z179" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Биржалық сауда-саттыққа рұқсат алған тауарды сатуға (сатып алуға) ниетті биржалық сауда-саттыққа қатысушы биржалық тауарды сатуға (сатып алуға) арналған өтінімді биржаның сауда сессиясы кезінде ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z180" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z180" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Биржалық сауда-саттыққа қатысушы беретін биржалық тауарды сатуға (сатып алуға) арналған өтінім биржалық сауда-саттыққа қатысушының биржалық мәміле жасасуға сөзсіз келісімі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржалық сауда-саттықты өткізу кезінде өтінімде мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5432,352 +5698,392 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="145"/>
+    <w:bookmarkStart w:name="z181" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Тауар биржасы биржалық тауарды сатуға (сатып алуға) өтінімді мынадай негіздер бойынша қабылдаудан бас тартады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z182" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z182" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтінімді дұрыс ресімдемеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z183" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z183" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтінім берудің белгіленген мерзімдерін бұзу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z184" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z184" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) биржалық қамтамасыз етудің болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z185" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z185" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) биржалық сауда-саттыққа қатысушының бұрын жасалған биржалық мәмілелер бойынша биржалық алымды төлемеуі, сондай-ақ онда тауар биржасының тауар биржасы және (немесе) клирингтік орталығы алдында берешектерінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z186" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z186" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тауар биржасында өтінім берген брокердің немесе дилердің аккредиттелуін тоқтата тұру және тоқтату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z776" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z776" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) сатушы осы Қағидалардың 14-тарауының 1-параграфында көзделген талаптарды орындамаған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z187" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z820" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) өтінімнің ұсынылған биржалық тауарды шығару күні және (немесе) көлемі бөлігінде биржалық сауда графигінің талаптарына сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z187" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) биржалық саудаға қатысушының бұрын жасалған биржалық мәмілелер бойынша міндеттемелерді орындамау фактісін анықтау жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 57-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 03.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 286-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="153"/>
+    <w:bookmarkStart w:name="z188" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Биржалық тауарды сатуға (сатып алуға) өтінімді қабылдаудан бас тартылған жағдайда, тауар биржасы сауда күні ішінде электрондық сауда жүйесі арқылы биржалық сауда-саттыққа қатысушыны бас тарту себебі туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z189" w:id="154"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z189" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Биржалық тауарды сатуға (сатып алуға) қабылданған өтінімдер тауар биржасында тіркелуге және тауар биржасының сауда жүйесіне енгізілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z190" w:id="155"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z190" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Биржалық сауда-саттықта жасалған мәміледен бас тартуға Қазақстан Республикасының Азаматтық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> немесе тараптардың келісімінде көзделген жағдайларда ғана жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржалық мәміледен бас тартқан жағдайда, биржалық саудаға қатысушылар тауар биржасынан олар бұрын төлеген биржалық алымды қайтаруды талап етпейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6058,150 +6364,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="156"/>
+    <w:bookmarkStart w:name="z210" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Қосарланған қарсы аукцион режиміндегі биржалық сауда-саттық мыналарды ескере отырып өткізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z211" w:id="157"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z211" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) биржалық саудаға қатысушылар туралы ақпараттың құпиялылығы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z212" w:id="158"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z212" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кросс-мәмілелер жасасуға тыйым салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z213" w:id="159"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z213" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) биржалық мәміле жасалатын биржалық тауарға бағаны сатып алушылардың, сатушылардың ұсыныстарына бәсекелесу процесінде қалыптастыру және оны сатып алушы үшін ең жақсы баға ретінде (сатушылардан ең төмен баға) немесе сатушы үшін ең жақсы баға ретінде (сатып алушылардан ең жоғары баға) айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z214" w:id="160"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z214" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) енгізілген биржалық қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6220,70 +6526,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="161"/>
+    <w:bookmarkStart w:name="z215" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Тауар биржаларына биржалық тауарлар мен әлеуметтік маңызы бар биржалық тауарлар тізбесіне енгізілмеген тауарлармен биржалық сауда-саттықты ұйымдастыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әлеуметтік маңызы бар биржалық тауарлармен биржалық сауда-саттықты Заңның 6-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6340,70 +6646,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z216" w:id="162"/>
+    <w:bookmarkStart w:name="z216" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Қосарланған қарсы аукцион режимінде биржалық сауда-саттыққа қатысатын брокер онда бір және одан да көп клиенттерді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте брокер бір мезгілде сатушы мен сатып алушының мүдделерін ұсынбайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6440,586 +6746,586 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="163"/>
+    <w:bookmarkStart w:name="z217" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Қосарланған қарсы аукцион режимінде саудаланатын тауарлар бойынша тауар биржасы өзінің ішкі құжаттарымен тауардың ерекшелігін бекітеді, ол мыналарды көздейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z218" w:id="164"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z218" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сауда атауы, сауда құралының (тауардың) коды және оның сапалық сипаттамалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z219" w:id="165"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z219" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарды беру және оған ақы төлеу шарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z220" w:id="166"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z220" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лоттың мөлшері, сондай-ақ қажет болған жағдайда тауардың ең аз жеткізу партиясы және (немесе) тауарды орау тәсілі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z221" w:id="167"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z221" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тауар жеткізілімін растайтын құжаттардың тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z222" w:id="168"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z222" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тауарды жеткізу кезінде жол берілетін толеранс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z223" w:id="169"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z223" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тауар жеткізілімі шартының негіздемелік нысанының болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z224" w:id="170"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z224" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Қосарланған қарсы аукцион режиміндегі биржалық сауда-саттықтар тауар биржасының сауда жүйесімен сатып алуға және сатуға арналған өтінімдерді үздіксіз автоматты салыстыру тәртібімен сауда сессиясы ішінде өткізіледі, ол бойынша берілетін әрбір өтінім өтінімдердің тізілімін (кезегін) құрайтын тауардың саны мен бағасы бойынша қарсы өтінімдермен сәйкестікке тексеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілетін өтінімнің параметрлері қарсы өтінімдердің параметрлерімен сәйкес келген кезде биржалық мәміле жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық сауда жүйесінде жүргізілген және осы тармақта көзделген шарттарға сәйкес келмейтін сауда-саттықтар жарамсыз деп танылады және тауар биржасы оларды жоюға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="171"/>
+    <w:bookmarkStart w:name="z225" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Өтінімдердің тізілімін (кезегін) тауар биржасының сауда жүйесі мынадай автоматты режимде қалыптастырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z226" w:id="172"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z226" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) берілген уақытына қарамастан, ең жақсы бағалармен (сатып алушыдан ең жоғары бағалармен (сатып алушы бойынша) – сатып алуға өтінімдер кезегінде және сатушыдан ең төмен бағалармен (өсу бойынша) – сатуға өтінімдер кезегінде) бірінші кезекте өтінімдер орналастырылады; бұл ретте, өтінімде көрсетілген өткізілетін (сатып алынатын) тауардың саны (өтінім көлемі) оның басымдығына (бірінші кезегіне) әсер етпейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z227" w:id="173"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z227" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қарсы өтінімдер олардың кезектегі орны мен бағасына сәйкес қанағаттандырылады – алдымен кезекте бірінші болып айқындалған өтінімдер қанағаттандырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z228" w:id="174"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z228" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өтінімдер бағасы тең болған кезде бұрын берілген өтінім кейінірек берілген өтінімге қарағанда бірінші кезектегі тәртіппен қанағаттандырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z229" w:id="175"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z229" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мәміле әрқашан бірінші кезектегі өтінімдер кезегіндегі өтінімнің бағасы бойынша жасалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z230" w:id="176"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z230" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) егер мәміле жасасу кезінде өтінім ішінара қанағаттандырылса, онда оның қалған (орындалмаған) бөлігі Үлгілік қағидалардың осы тармағында айқындалған жалпы тәртіппен қанағаттандырылуға жататын жеке өтінім ретінде қаралады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z231" w:id="177"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z231" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) биржалық мәміле жасасу қанағаттандырылатын өтінімдер берген қатысушылардың қосымша келісімін талап етпейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z232" w:id="178"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z232" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Қосарланған қарсы аукцион режимінде өткізілетін сауда сессиясы барысында биржалық сауда-саттыққа қатысушылар биржалық қамтамасыз етудің жеткілікті мөлшері болған кезде тауарды сатып алуға (сатуға) өтінімдердің шектеусіз санын береді. Бұл ретте биржалық сауда-саттыққа қатысушы берген кез келген өтінімді мәміле жасалған кезге дейін шешіп алуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z233" w:id="179"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z233" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Қосарланған қарсы аукцион режимінде өткізілетін сауда сессиясы аяқталғаннан кейін тауарды сатып алуға (сатуға) барлық қанағаттандырылмаған өтінімдер тауар биржасының сауда жүйесімен жойылады не егер соңғысы өтінімде көзделген болса, келесі сауда күніне ауыстырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z234" w:id="180"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z234" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Тауар биржасының сауда жүйесіндегі Қосарланған қарсы аукционның негізгі базалық сипаттамалары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z235" w:id="181"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z235" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сауда-саттыққа қатысушылардың сатып алуға да, сатуға да қойған барлық өтінімдері туралы онлайн режимінде ақпараттың болуы. Бұл ретте сауда жүйесі барлық құралдар бойынша сауда-саттық барысы туралы ақпараттың болуына мүмкіндік береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z236" w:id="182"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z236" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сауда-саттық барысы көрсетілетін сауда жүйесінен шықпай, сауда-саттыққа қатысушы жіберілген құралдардың кез келгені бойынша сатып алуға немесе сатуға өтінімдер қою (редакциялау) мүмкіндігі. Нақты уақыт режимінде ұсынылған (редакцияланған) өтінім нақты сауда құралы бойынша сауда жүйесінде көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z237" w:id="183"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z237" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сауда-саттық барысында қатысушылар өздерінің есеп айырысу-клиринг жүйесіндегі шоттарында биржалық қамтамасыз етудің жеткілікті саны болған жағдайда өтінімдердің шектеусіз санын береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z238" w:id="184"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z238" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сауда жүйесі қатысушыны биржалық қамтамасыз етудің жеткіліктілігін бақылайды. Тауар биржасы белгілеген биржалық қамтамасыз ету мөлшеріне сәйкес әрбір қойылған өтінім мен жасалған мәмілеге арналған сауда-саттық барысында ақша қаражаты бұғатталады. Қатысушы өтінімді тек бос ақша қаражаты (өтінім немесе мәміле бойынша бұғатталмаған ақша қаражаты) мөлшерінде ғана ұсынады.;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z239" w:id="185"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z239" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бұғатталған биржалық қамтамасыз етудің мөлшері Қазақстан Республикасының Тауар биржалары туралы заңнамасында көзделген тәртіппен айқындалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z240" w:id="186"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z240" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сауда жүйесінде биржалық қамтамасыз ету құралдарын бақылау мүмкіндігі бар (бос және бұғатталған қаражат туралы ақпарат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z241" w:id="187"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z241" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мәміле жасау мынадай алгоритм бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әрбір берілетін өтінім жүйеге берілген қарсы өтінімдердің сәйкестігіне тексеріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7048,149 +7354,149 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағалар тең болған кезде бұрын берілген өтінім кейінірек берілген өтінімге қарағанда ертерек қанағаттандырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мәміле әрқашан қарсы өтінімдердің кезегіндегі ең жақсы өтінімнің бағасымен жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="188"/>
+    <w:bookmarkStart w:name="z242" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өтінімдердің ішінара орындау мүмкіндігі бар (мәміле тауардың жарияланған бөлігіне жасалады), бұл ретте оның орындалмаған бөлігін сауда-саттыққа қатысушы оны акцептегенге дейін кез келген уақытта алып тастайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z243" w:id="189"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z243" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сауда жүйесінде әрбір мәміленің негізгі параметрлері: бірегей нөмірі, жасалған күні мен уақыты, тауардың атауы не коды, бағасы, көлемі, контрагенттер және өзге де Параметрлер көрсетіле отырып, сауда-саттық барысында жасалған барлық мәмілелер туралы ақпарат болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z244" w:id="190"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z244" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) баға қадамына және кросс-мәмілелер жасасуға жол берілмейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z245" w:id="191"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z245" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мәмілелер үздіксіз жасалады және сауда-саттыққа қатысушылар тарапынан қосымша іс-қимылдарды талап етпейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z246" w:id="192"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z246" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Биржалық сауда-саттықта тауарлармен жасалған мәмілелер бойынша есеп айырысуды жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z247" w:id="193"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z247" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       75. Алып тасталды - ҚР Сауда және интеграция министрінің 03.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7205,71 +7511,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z777" w:id="194"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z777" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75-1. Биржалық сауда-саттықта жасалған биржалық мәмілелер бойынша есеп айырысулар тауар биржасының клирингтік орталығы арқылы және сатып алушылар мен сатушылардың ақшалай міндеттемелері бойынша есеп айырысу ұйымы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7530,168 +7836,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="195"/>
+    <w:bookmarkStart w:name="z255" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79. Биржалық мәмілелерге клирингтік қызмет көрсету Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 25 қарашадағы № 729 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12605 болып тіркелген) биржалық мәмілелер бойынша клирингтік қызметті жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z256" w:id="196"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z256" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       80. "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасы Заңының 8 - бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сауда-саттықты өткізу күніне Қазақстан Республикасының Ұлттық Банкі белгілеген ресми бағам бойынша Қазақстан Республикасының ұлттық валютасы-теңге биржалық сауда-саттықта жасалған биржалық тауарлармен мәмілелер бойынша есеп айырысуларды жүзеге асыру үшін валюта болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z257" w:id="197"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z257" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Биржалық сауда-саттыққа қатысу процесінде автоматтандырылған алгоритмдерді қолдану шарттары мен тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z258" w:id="198"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z258" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Тауар биржасының мүшелеріне өтінімдер беру және мәмілелер жасасу үшін тауар биржасының электрондық сауда жүйесіне жүгіну жылдамдығы секундына екі және одан да көп өтінішті құрайтын автоматтандырылған жеделдетіп өңдеу және деректерді беру технологияларын және сыртқы бағдарламалық-техникалық жүйелерді пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осындай технологияларды пайдалана отырып жасалған мәмілелер елеусіз деп танылады және тауар биржасының күшін жоюға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7728,70 +8034,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="199"/>
+    <w:bookmarkStart w:name="z259" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Өтінімдерді жинаудың, оларды тауар биржасының электрондық сауда жүйесіне енгізуге және жіберуге дайындаудың, сондай-ақ тауар биржасы мүшелері тарапынан оны пайдалана отырып жасалатын барлық іс-әрекеттерді бақылауды қамтамасыз ететін режимде жұмыс істейтін сауда жүйесінен ақпарат алудың және өңдеудің автоматтандырылған бағдарламалық-техникалық құралдары міндетті түрде тауар биржасының шешімімен сертификатталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда-саттыққа қатысушылар тауар биржасы сертификаттамаған осындай бағдарламалық-техникалық құралдарды пайдалана отырып жасасқан мәмілелер жарамсыз деп танылады және тауар биржасы оларды жоюға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7846,70 +8152,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z778" w:id="200"/>
+    <w:bookmarkStart w:name="z778" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82-1. Биржалық мәмілелер жойылған жағдайда тауар биржасы күшін жою туралы шешім қабылданған сол жұмыс күні тауар биржасының интернет-ресурсында сауда-саттыққа қатысушылардың көлемін, атауын көрсете отырып, күші жойылған мәмілелер туралы ақпаратты орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жойылған көлемдерді биржалық сауда-саттыққа қайта қоюға тауар биржасының интернет-ресурсында қайталама сауда-саттық туралы ақпарат биржалық сауда-саттық өткізілетін күнге дейін бір жұмыс күнінен кешіктірілмей орналастырылған жағдайда жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8000,286 +8306,286 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z261" w:id="201"/>
+    <w:bookmarkStart w:name="z261" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Өзін-өзі реттейтін ұйымдармен өзара іс-қимыл тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z262" w:id="202"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z262" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Тауар биржалары мен өзін-өзі реттейтін ұйымдар арасындағы өзара іс-қимылды ұйымдастыру мақсатында келісім немесе меморандум жасасуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z263" w:id="203"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z263" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Тауар биржаларының өзін-өзі реттейтін ұйымдармен өзара іс-қимылы мынадай жолдармен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z264" w:id="204"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z264" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпарат алмасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z265" w:id="205"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z265" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өзара көмек көрсету және өз мүдделерін қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z266" w:id="206"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z266" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тауар биржалары, брокерлер мен дилерлер қызметкерлерінің біліктілігін арттыру және қайта даярлау курстарын өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z267" w:id="207"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z267" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) консультациялық көмекті жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z268" w:id="208"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z268" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз қызметін жүзеге асыру кезінде туындайтын мәселелер бойынша бірлескен шешімдер қабылдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z269" w:id="209"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z269" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86 Тауар биржалары мен өзін-өзі реттейтін ұйымдар арасындағы ақпараттық өзара іс-қимыл электрондық түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z270" w:id="210"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z270" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Құжаттарды және (немесе) мәліметтерді қағаз жеткізгіште ұсыну (жіберу) арқылы құжаттар және (немесе) мәліметтер алмасу электрондық түрде құжаттар және (немесе) мәліметтер алмасудың техникалық мүмкіндігі болмаған жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z271" w:id="211"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z271" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-тарау. Мерзімді келісімшарттардың биржалық сауда-саттығын жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z272" w:id="212"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z272" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Мерзімді келісімшарттармен биржалық сауда-саттықты ұйымдастыруды және өткізуді регламенттейтін тауар биржасының ішкі құжаттарына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8298,70 +8604,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="213"/>
+    <w:bookmarkStart w:name="z273" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Биржалық сауда-саттықтың мәні ретінде пайдаланылатын мерзімді келісімшарттардың стандартты талаптары олардың тауар биржасы бекітетін ерекшеліктерімен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8380,266 +8686,266 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="214"/>
+    <w:bookmarkStart w:name="z274" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 тарау. Тоқтата тұру шарттары мен тәртібі және тауар биржасындағы биржалық сауда-саттықты қайта бастау туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z275" w:id="215"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z275" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Биржалық сауданы ұйымдастыруға байланысты қызметтер көрсетуді жалғастыруға мүмкіндік бермейтін тауар биржасының электрондық сауда жүйесінде техникалық іркілістер туындаған жағдайларда, тауар биржасы техникалық іркіліс фактісі мен уақытын техникалық іркілістер журналында құжаттап тіркейді, қызметтер көрсетуді тоқтата тұрады және тауар биржасының электрондық сауда жүйесіне бағытталған шараларды дереу қабылдайды.:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z276" w:id="216"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z276" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Техникалық іркіліске әкеп соққан себептерді анықтау және жою;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z277" w:id="217"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z277" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақаулықтың техникалық салдарын жою;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z278" w:id="218"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z278" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тауар биржасының сауда жүйесіндегі ақпараттың толық сақталуын қамтамасыз ету және техникалық іркіліс нәтижесінде жоғалған ақпаратты қалпына келтіру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z279" w:id="219"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z279" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Тауар биржасының электрондық сауда жүйесінде іркіліс анықталған кезде тауар биржасы сауда-саттықты уақытша тоқтата тұру туралы шешім қабылдайды, бұл туралы биржалық сауда-саттыққа қатысушылар тауар биржасының электрондық сауда жүйесін пайдалана отырып немесе басқа да қолжетімді тәсілмен хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z280" w:id="220"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z280" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Тауар биржасының сауда жүйесінің жұмыс қабілеттілігі қалпына келтірілгеннен кейін сауда-саттық қайта басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z281" w:id="221"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z281" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Егер тауар биржасының сауда жүйесінің жұмыс қабілеттілігін қалпына келтіру мүмкін болмаса, тауар биржасы сауда-саттықты мерзімінен бұрын тоқтату туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z282" w:id="222"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z282" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Шешім тауар биржасының электрондық сауда жүйесін пайдалана отырып немесе басқа да қолжетімді тәсілмен биржалық сауда-саттыққа барлық қатысушылардың назарына жеткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z283" w:id="223"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z283" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13-тарау. Биржалық қамтамасыз ету мөлшерін айқындау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z284" w:id="224"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z284" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Биржалық сауда-саттыққа қатысу үшін биржалық қамтамасыз етудің мөлшерін тауар биржасы осы Қағидаларға сәйкес биржалық қамтамасыз етудің мөлшері көзделген секцияларды қоспағанда, секцияның түріне қарай сауда-саттыққа қатысушы жоспарлаған биржалық мәміле сомасына проценттік қатынаста белгілейді және 3 проценттен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржалық саудаға қатысушы 30 күнтізбелік күн ішінде биржалық мәміле бойынша өз міндеттемелерін орындамаған жағдайда, ол енгізген биржалық қамтамасыз етуді тауар биржасының клирингтік орталығы зардап шеккен тараптың пайдасына 5 жұмыс күні ішінде аударуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8730,242 +9036,242 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z286" w:id="225"/>
+    <w:bookmarkStart w:name="z286" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14 тарау. Биржалық және биржадан тыс мәмілелерді есепке алу және тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 14-тараудың тақырыбы жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="226"/>
+    <w:bookmarkStart w:name="z287" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Биржадан тыс мәмілелерді тіркеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 14-тараудың 1-параграфының тақырыбы жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z288" w:id="227"/>
+    <w:bookmarkStart w:name="z288" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Биржадан тыс мәмілені тіркеуді тауарға меншік құқығының одан басқа тұлғаға ауысуын көздейтін мәміле жасасқан биржалық тауарды сатушы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z779" w:id="228"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z779" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржадан тыс мәмілені тіркеу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z780" w:id="229"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z780" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дербес-оны дилер ретінде аккредиттеу болған және өтініш берушіде брокермен жасалған брокерлік қызмет көрсету шарты болмаған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z781" w:id="230"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z781" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) брокер арқылы – өтініш берушіде брокермен жасалған брокерлік қызмет көрсету шарты болған кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасында биржадан тыс мәмілені тіркеу сатушы үшін қандай да бір шығындарға әкеп соқпайды және оны тауар биржасы тегін жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9020,90 +9326,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="231"/>
+    <w:bookmarkStart w:name="z292" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Ұзақ мерзімді келісімшарттық келісімдер шеңберіндегі біржолғы шарттар және (немесе) жекелеген келісімдер биржадан тыс мәмілелерді тіркеу объектісі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z293" w:id="232"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z293" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Тауар биржасында биржадан тыс мәмілені тіркеу биржадан тыс мәміле жасалған күннен бастап он жұмыс күнінен кешіктірілмей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржадан тыс мәмілені тіркеу биржалық мәміле емес.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9196,70 +9502,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z294" w:id="233"/>
+    <w:bookmarkStart w:name="z294" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Биржадан тыс мәмілелер кезекті күнтізбелік айлар бөлінісінде тауар биржасының сауда жүйесінде тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржадан тыс мәмілені нақты күнтізбелік айға жатқызу тәртібі шартты орындаудың соңғы күнін айқындау жолымен не тауар жеткізудің жоспарланған кезеңін негізге ала отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9270,366 +9576,366 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер биржадан тыс мәміле екі немесе одан да көп ай ішінде жеткізуді көздесе, онда күнтізбелік ай мәміленің жалпы мөлшерінен ең үлкен жеткізу көлемімен анықталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте тауар биржасының сауда жүйесінде биржадан тыс мәмілелерді тіркеу деректерді автоматтандырылған беру жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="234"/>
+    <w:bookmarkStart w:name="z295" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Биржадан тыс мәміле бойынша оны тауар биржасында тіркеу үшін мәліметтер мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z296" w:id="235"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z296" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатушы мен сатып алушының толық атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z297" w:id="236"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z297" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сатушы мен сатып алушының бизнес-сәйкестендіру нөмірі/ жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z298" w:id="237"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z298" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сатушы мен сатып алушының байланыстары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z299" w:id="238"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z299" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сатушы мен сатып алушының заңды және пошталық мекенжайы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z300" w:id="239"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z300" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) биржадан тыс мәміленің нөмірі мен жасалған күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z301" w:id="240"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z301" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тауардың атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z302" w:id="241"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z302" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тауардың саны (тонна);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z303" w:id="242"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z303" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тауар бірлігінің бағасы (тонна);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z304" w:id="243"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z304" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) биржадан тыс мәміленің жалпы сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z305" w:id="244"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z305" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Төлем шарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z306" w:id="245"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z306" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жеткізу базисі (Инкотермс);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z307" w:id="246"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z307" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тауардың сапалық / техникалық сипаттамалары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептіліктің хронологиясын, оның тарихи құндылығын және өзектілігін сақтау мақсатында тауар биржасында тіркелген биржадан тыс мәмілені түзетуге және алып тастауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасы алынған ақпаратты биржадан тыс мәміленің екі тарапынан алдын ала келісім алу шартымен қоспағанда, үшінші тұлғаларға бермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z308" w:id="247"/>
+    <w:bookmarkStart w:name="z308" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Тізілімді тауар биржасы электрондық нысанда жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржадан тыс мәмілелер тізілімі мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9802,70 +10108,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеткізу базисі (Инкотермс);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем шарттары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z309" w:id="248"/>
+    <w:bookmarkStart w:name="z309" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Әрбір биржалық тауар үшін тауар биржасы биржадан тыс индикаторды есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржадан тыс индикатор биржалық тауардың тиісті өндірушісінің жеткізу базасында және нақты күнтізбелік айда биржалық тауардың тиісті түрінің ағымдағы жасалатын биржадан тыс мәмілелерінің орташа арифметикалық мәні деңгейінде есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9902,90 +10208,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z310" w:id="249"/>
+    <w:bookmarkStart w:name="z310" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Биржадан тыс индикаторлар биржадан тыс тіркеу жүргізілетін тауар биржасындағы тиісті нарықтың биржалық индикаторларының құрылымына сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z311" w:id="250"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z311" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Биржадан тыс индикаторларды қолдану тікелей келісімшарттар бағасының өзгеру серпінін бағалау үшін өзара әр түрлі уақыт кезеңдерінде қалыптастырылған биржадан тыс индикаторлардың мәндерін салыстыру не ұқсас уақыт кезеңіндегі тиісті сауда құралының биржалық индикаторларымен биржадан тыс индикаторлардың мәндерін салыстыру жолымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржалық тауармен жасалған биржадан тыс мәмілелерге талдау және мониторинг жүргізу кезінде биржадан тыс индикаторларды қолдануды тауар биржасы дербес жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10022,326 +10328,326 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z312" w:id="251"/>
+    <w:bookmarkStart w:name="z312" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Биржалық сауда-саттық барысында жасалған мәміле бойынша тауар биржасының сауда жүйесі бірегей нөмір бере отырып, биржалық мәміле бойынша есепті (бұдан әрі – биржалық мәміле бойынша есеп) автоматты түрде жасайды және мынадай мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z313" w:id="252"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z313" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) биржалық сауда-саттыққа қатысушының атауы және оның бірегей биржалық сәйкестендіргіші (биржалық сауда-саттыққа қатысушыға берілген жеке код);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z314" w:id="253"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z314" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Форматта мәміле жасалған күн мен уақыт – жыл, ай, күн, сағат, минут, секунд (кемінде 0,1 секундқа дейінгі дәлдікпен);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z315" w:id="254"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z315" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) стандартталған тауардың атауы және (немесе) коды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z316" w:id="255"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z316" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тауар бірлігі үшін баға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z317" w:id="256"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z317" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тауар саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z318" w:id="257"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z318" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мәміленің жалпы сомасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z319" w:id="258"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z319" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Биржалық мәміле бойынша Есеп сауда сессиясы мен клиринг аяқталғаннан кейін бірден тауар биржасының уәкілетті қызметкерінің электрондық цифрлық қолтаңбасымен міндетті түрде қол қоя отырып, тауар биржасының электрондық құжат айналымы жүйесінде мәміле жасасқан брокерге немесе дилерге ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер биржалық мәміле бойынша есепті алғаннан кейін оны өз клиентіне ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржалық мәміле негізінде жасалған шартта биржалық мәміле бойынша есепке ұқсас мәміле талаптары қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z320" w:id="259"/>
+    <w:bookmarkStart w:name="z320" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Сауда-саттыққа қатысушының талабы бойынша тауар биржасы биржалық мәміле жөніндегі электрондық есепке қосымша сауда-саттыққа қатысушыға Биржаның уәкілетті қызметкері қол қойған биржалық мәміле жөніндегі қағаз есепті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z321" w:id="260"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z321" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Сауда күнінің қорытындылары бойынша биржалық сауда-саттыққа қатысушыға әрбір биржалық мәміле бойынша жеке есептерді ұсынбай, сауда сессиясы ішінде өзі жасаған барлық биржалық мәмілелер бойынша жиынтық есепті ұсынуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z322" w:id="261"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z322" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Биржалық сауда-саттықтардың қорытындылары бойынша сауда жүйесінде тауар биржасы сауда күнінде жасалған биржалық сауда-саттыққа қатысушылардың биржалық мәмілелерінің жиынтық тізілімін қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z323" w:id="262"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z323" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Брокерлер жасалатын биржалық мәмілелердің есебін әрбір клиент бойынша жеке жүргізеді және осы мәмілелер туралы мәліметтерді мәміле жасалған күннен бастап бес жыл бойы сақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10390,146 +10696,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="263"/>
+    <w:bookmarkStart w:name="z325" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Тауар биржасы биржалық сауда саласындағы қызметпен айналысуды тоқтатқан кезге дейін жасалған барлық биржалық мәмілелер бойынша мәліметтердің сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z326" w:id="264"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z326" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15-тарау. Биржалық алым мөлшерін қалыптастыру және өтінімдерді қамтамасыз ету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z327" w:id="265"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z327" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Тауар биржасы биржалық сауда-саттықты ұйымдастырғаны және өткізгені үшін жасалған биржалық мәміле сомасының пайызымен есептелетін биржалық алым алады. Биржалық алым мөлшерін тауар биржасы айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржалық алымды мәмілеге қатысушылардың екеуі де оны жасау фактісі бойынша ғана төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="266"/>
+    <w:bookmarkStart w:name="z328" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Егер тарифтер биржалық алымның жеңілдікті мөлшерін, сондай-ақ сауданың сауда секцияларында сауданы ұйымдастыру жөніндегі қызметтер үшін осы қағидалармен реттелмеген және қосымша регламенттеуді талап ететін ай сайынғы төлемдерді көздеген жағдайда, тауар биржасы тиісті ішкі құжаттарды бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10612,108 +10918,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z331" w:id="267"/>
+    <w:bookmarkStart w:name="z331" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Бұрын жасалған биржалық мәмілелер бойынша биржалық алымды төлемеу биржалық тауарды келесі сауда сессиясына сатып алуға және/немесе сатуға арналған өтінімді қабылдаудан бас тарту үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z332" w:id="268"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z332" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 16-тарау. Биржалық саудаға қатысушыларды санаттау арқылы олардың қаржылық орнықтылығын айқындау шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z333" w:id="269"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z333" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Тауар биржасының дилерлері үшін оларды қаржылық тұрақты деп тану жөніндегі талаптар сауда-саттыққа қатысушыларды және оларға қойылатын талаптарды жіктеу жолымен сауданың тиісті сауда секцияларында тауар биржасы айқындайтын мөлшерде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасының мүшесі, егер ол тауар биржасында айқындалатын мөлшерде жарғылық және (немесе) меншікті капиталдың болуы жөніндегі талаптарға сәйкес келсе, брокер ретінде қаржылық орнықты деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10912,366 +11218,366 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="270"/>
+    <w:bookmarkStart w:name="z347" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17-тарау. Биржалық төреліктің қызметін қалыптастыру және ұйымдастыру тәртібі, сондай-ақ биржалық тауарлармен биржалық мәмілелер жасасуға байланысты дауларды шешу тетіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z348" w:id="271"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z348" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       123. Биржалық мәмілелер жасасуға байланысты дауларды шешу үшін Биржа әділет органдарында мемлекеттік тіркелгеннен кейін күнтізбелік отыз күн ішінде тұрақты жұмыс істейтін биржалық төрелік құрады. Биржалық төреліктің қызметі "Төрелік туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z349" w:id="272"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z349" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Биржалық мәмілелер жасасуға байланысты дауларды шешу үшін биржалық төрелікті биржа тұрақты жұмыс істейтін төрелік ретінде құрады. Тұрақты жұмыс істейтін биржалық төрелікті құру үшін Биржа регламентті, төрелікте қызметті жүзеге асыратын төрешілердің тізімін бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z350" w:id="273"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z350" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Тұрақты жұмыс істейтін биржалық төрелік дауларды Қазақстан Республикасының Конституциясына, Заңдарына және өзге де нормативтік құқықтық актілеріне сәйкес қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z351" w:id="274"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z351" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Тұрақты жұмыс істейтін биржалық төрелік шарттың талаптарына сәйкес және іскерлік айналымның дәстүрлерін ескере отырып шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z352" w:id="275"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z352" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Даулы қатынастарды реттейтін құқық нормалары болмаған жағдайда, тұрақты жұмыс істейтін биржалық төрелік ұқсас құқықтық қатынастарды реттейтін құқық нормаларын қолданады, ал мұндай нормалар болмаған кезде дауды заңдардың жалпы бастаулары мен мағынасын негізге ала отырып шешеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z353" w:id="276"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z353" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Биржалық мәміле тараптары арасында жасалған төрелік келісім, яғни туындаған немесе туындауы мүмкін дауды тұрақты жұмыс істейтін биржалық төреліктің қарауына беру туралы Тараптардың жазбаша келісімі болған кезде дауды тұрақты жұмыс істейтін биржалық төреліктің қарауына беруге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z354" w:id="277"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z354" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18-тарау. Тауар биржасы мүшелерінің биржалық мәміленің заңдылығын қамтамасыз ету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z355" w:id="278"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z355" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. Биржалық тауарды сатуға (сатып алуға) өтінім беретін және (немесе) биржалық сауда-саттыққа қатысатын тауар биржасының мүшелері тауар биржасы белгілеген тәртіппен оқудан өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z356" w:id="279"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z356" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттермен және (немесе) олардың өкілдерімен және (немесе) клиенттермен үлестес үшінші тұлғалармен өзара іс-қимыл жасау кезінде, брокер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z357" w:id="280"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z357" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) биржалық мәміле жасау кезінде клиенттердің нарықтық мінез-құлқын өзгерту мақсатында оларға тікелей немесе жанама қысым жасамайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z358" w:id="281"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z358" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) биржалық сауда-саттықта олардың орындалуын көздемейтін баға өтінімдерін қасақана жоғарылату (кеміту) мақсатында шарттар жасаспайды (өтінімдер беруге, кері қайтарып алуға);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z359" w:id="282"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z359" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) екі және одан да көп клиенттер арасында өткізілетін биржалық тауарлардың баға белгіленуіне әсер ететін бағаларды белгілеу не ұстап тұру мәселелері бойынша келісімдер (келіссөздерге кіру) жасаспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z360" w:id="283"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z360" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) басқа клиентке мүліктік және өзге де зиян келтіруге әкеп соғатын қандай да бір сайланбалы клиентке артықшылық беруге жол бермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z361" w:id="284"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z361" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) биржалық сауда-саттықтардың бәсекелестігін төмендетуге бағытталған биржалық сауда-саттыққа қатысу үшін басқа брокерлермен және (немесе) дилерлермен үлестес болуды пайдаланбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасының аккредиттелген мүшелері биржалық мәміленің заңдылығын қамтамасыз ету шеңберінде мынадай шаралар қабылдайды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11408,486 +11714,486 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жасалған биржалық мәмілелер бойынша өз міндеттемелерін орындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       клиенттің биржалық мәміле бойынша міндеттемелерді орындауын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z362" w:id="285"/>
+    <w:bookmarkStart w:name="z362" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. Тауар биржасы биржалық мәміленің заңдылығын қамтамасыз ету шеңберінде бағаларды айла-шарғы жасау фактісін анықтау және шектеу үшін мынадай шаралар қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z363" w:id="286"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z363" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тиісті биржалық тауарлар бағасының ауытқу шекарасын белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z364" w:id="287"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z364" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауар биржасының электрондық сауда жүйесінде орналастырылатын биржалық тауарды сатып алуға, сатуға арналған өтінімдерге бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z365" w:id="288"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z365" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жасалған биржалық мәмілелер бойынша биржалық тауарлар бағаларының мониторингін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z366" w:id="289"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z366" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) алдыңғы сауда-саттық нәтижесінде қалыптасқан бағаларды негізге ала отырып, бір сауда күні шеңберінде нақты биржалық тауарға бағалар деңгейлерін талдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z367" w:id="290"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z367" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) биржалық сауда-саттыққа қатысушылардан биржалық сауда-саттыққа тікелей немесе жанама қатысты құжаттар мен мәліметтерді сұратады;;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z368" w:id="291"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z368" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) алдыңғы сауда-саттық нәтижесінде қалыптасқан бағаларды негізге ала отырып, бір сауда күні шеңберінде нақты биржалық тауарға бағалар деңгейлерінің ең төменгі және ең жоғарғы шектерінен асу мониторингін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалық айла-шарғы жасау фактісі анықталған кезде тауар биржасы биржалық сауда-саттықты тоқтата тұрады, бұл туралы тауар биржасының мүшесіне, уәкілетті және монополияға қарсы органдарға тауар биржасының электрондық сауда жүйесін пайдалана отырып немесе басқа да қолжетімді тәсілмен хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z369" w:id="292"/>
+    <w:bookmarkStart w:name="z369" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 19-тарау. Биржалық сауда бойынша құжаттарды қабылдау (бекіту) тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z370" w:id="293"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z370" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131. Тауар биржасы мынадай ішкі құжаттарды әзірлейді және бекітеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z371" w:id="294"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z371" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) биржалық тауарды сатуға (сатып алуға) арналған өтінімнің нысаны мен мазмұны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z372" w:id="295"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z372" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұрақты жұмыс істейтін биржалық төреліктің регламенті және төрешілер тізілімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z373" w:id="296"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z373" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) биржалық сауданы ұйымдастыру бойынша қызметтер көрсету туралы үлгі шарттың нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z374" w:id="297"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z374" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тауар биржасы көрсететін қызметтер үшін тарифтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z375" w:id="298"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z375" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) биржалық сауда-саттыққа жіберілген тауардың ерекшелігі және жеткізу шартының стандартты нысаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z376" w:id="299"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z376" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) биржалық сауда-саттыққа жіберілген тауарлардың сауда құралының кодтарын беру тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z377" w:id="300"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z377" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен ішкі бақылау қағидалары және оны жүзеге асыру бағдарламалары "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z378" w:id="301"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z378" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) брокерлік (дилерлік) әдеп кодексі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z379" w:id="302"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z379" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тауар биржасының қызметін жүзеге асыру үшін қажетті, осы қағидаларда белгіленген ішкі құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z380" w:id="303"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z380" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Сыбайлас жемқорлықтың алдын алу жөніндегі үлгілік стандарттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z381" w:id="304"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z381" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) биржалық сауданы бұзушылардың тізбесін қалыптастыру қағидаларын қамтуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11926,229 +12232,229 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z382" w:id="305"/>
+    <w:bookmarkStart w:name="z382" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. Тауар биржасына регламенттейтін құжаттарды қабылдауға (бекітуге) жол беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z383" w:id="306"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z383" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауар биржасының сауда жүйесін пайдалану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z384" w:id="307"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z384" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) биржалық сауда-саттық арқылы өткізілетін биржалық тауардың сапасына биржалық сауда-саттыққа қатысушының талап етуі бойынша сараптама ұйымдастыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z385" w:id="308"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z385" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кейіннен уәкілетті органға оның мүшелері болып табылатын брокерлер мен дилерлер бойынша ақпаратты жібере отырып, биржаның ресми сайтында апта сайынғы негізде жариялауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z386" w:id="309"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z386" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) биржалық саудаға байланысты ұйымдастырушылық, консультациялық, ақпараттық, әдістемелік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z387" w:id="310"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z387" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) халықаралық биржалық сауда-саттықты дамыту, сондай-ақ осы қағидаларда көзделген құжаттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z388" w:id="311"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z388" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. Сауда-саттыққа қатысушылар үшін тауар биржасының ішкі құжаттарында тауар биржасында коммерциялық құпияны құрайтын мәліметтерді сауда-саттыққа қатысушылардың, олардың өкілдерінің немесе үшінші тұлғалардың жеке мүдделерінде пайдалануға жол бермейтін олардың сақталуын қамтамасыз ету шарттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z389" w:id="312"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z389" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Биржалық сауда-саттықты өткізу тетігін регламенттейтін тауар биржасының ішкі құжаттары олар күшіне енгенге дейін үш жұмыс күнінен кешіктірмей тауар биржасының интернет–ресурсында оларды жариялау жолымен тауар биржасы мүшелерінің назарына жеткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z390" w:id="313"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z390" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 тарау. Өткізілетін биржалық сауда-саттық туралы ақпаратты тауар биржасының интернет-ресурсында орналастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z391" w:id="314"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z391" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       135. Тауар биржасы осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12163,71 +12469,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>132-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттарды, оларға өзгерістер мен толықтыруларды, сондай-ақ өз қызметі туралы, оның ішінде биржалық саудаға қатысушыларға қатысты қабылданатын шешімдер туралы өзге де ақпаратты олар бекітілген күннен бастап бір жұмыс күні ішінде өз интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z782" w:id="315"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z782" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135-1. Оларға қатысты жекелеген сауда секциялары көзделмеген биржалық тауарлар бойынша биржалық сауда-саттықты өткізу тауар биржасының интернет-ресурсында тауар биржасы олар басталғанға дейін кемінде 10 (он) жұмыс күні бұрын орналастыратын сауда күндері мен сауда-саттық сессияларын өткізу кезеңділігін көздейтін сауда-саттықты өткізу кестесіне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда күндері мен сауда сессияларын өткізу кезеңділігі өзгерген кезде тауар биржасы жаңартылған кестені олар басталғанға дейін 5 (бес) жұмыс күнінен кешіктірмей тауар биржасының интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12264,70 +12570,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="316"/>
+    <w:bookmarkStart w:name="z392" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. Әрбір сауда күнінің қорытындысы бойынша тауар биржасы келесі жұмыс күнінен кешіктірмей тауар биржасының интернет-ресурсының арнайы бөлімінде мынадай мәліметтерді қамтитын биржалық сауда-саттық нәтижелері туралы ақпаратты орналастырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда-саттықты өткізу күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12598,439 +12904,439 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="317"/>
+    <w:bookmarkStart w:name="z396" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Тауар биржасы тауар биржасының аккредиттелген мүшелерінің өзекті тізбесін өзінің интернет-ресурсының арнайы бөлімінде орналастырады, бұл уәкілетті органның ресми хабарламасы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасының атауы, орналасқан жері өзгерген, сондай-ақ басшысы ауысқан және (немесе) тауар биржасы мүшелері қызметкерлерінің құрамы өзгерген кезде тауар биржасы тауар биржасына тауар биржасының мүшелерінен ақпарат келіп түскен кезден бастап үш жұмыс күні ішінде Тізбені жаңартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z397" w:id="318"/>
+    <w:bookmarkStart w:name="z397" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Тауар биржасы ай сайын есепті кезеңнен кейінгі айдың 5-күнінен кешіктірмей меншікті интернет-ресурсының арнайы бөлімінде стандартталған тауарларға баға белгілеулерді орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z398" w:id="319"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z398" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21-тарау. Мемлекеттік сатып алуды және квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуын қоспағанда, тауар биржасы арқылы сатып алуды өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 21-тарау алып тасталды - ҚР Сауда және интеграция министрінің м.а. 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="320"/>
+    <w:bookmarkStart w:name="z403" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22 - тарау. Қазақстан Республикасының халықаралық міндеттемелерін ескере отырып, жер қойнауын пайдаланушылар сатып алатын тауарлардың Ел ішіндегі құндылығын арттыруды көздейтін стандартталған тауарлармен биржалық сауданың тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 22-тарау алып тасталды - ҚР Сауда және интеграция министрінің м.а. 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z466" w:id="321"/>
+    <w:bookmarkStart w:name="z466" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23-тарау. Көміртегі бірліктерінің сауда секциясы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z467" w:id="322"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z467" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177. Қазақстан Республикасындағы көміртегі бірліктерінің сауда жүйесі бастапқы және қайталама көміртегі нарықтарынан тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z468" w:id="323"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z468" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Бастапқы көміртегі нарығында көміртегі бірліктерін сату жүйесінің операторы көміртегі нарығы субъектілеріне көміртегі квоталарының Ұлттық жоспары резервінің тиісті санатынан көміртегі квотасының бірліктерін сатуды аукцион шарттарында жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z469" w:id="324"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z469" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қайталама көміртегі нарығында көміртегі нарығының субъектілері тікелей мәміле арқылы немесе тауар биржасы арқылы көміртегі бірліктерін сатып алу-сатуды өзара жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z470" w:id="325"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z470" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       178. Қоршаған ортаны қорғау саласындағы уәкілетті органның шешімі бойынша күші жойылған, өтелген, айналыстан алынған немесе айналыстан шығарылған көміртегі бірліктері осы қағидаларға және Қазақстан Республикасының Экологиялық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сауда объектісі болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z471" w:id="326"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z471" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179. Көміртегі бірліктерімен биржалық сауда-саттықты ұйымдастыруды жүзеге асыруға ниеті бар тауар биржасы электрондық сауда жүйесін қоршаған орта саласындағы уәкілетті органмен синхрондауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z472" w:id="327"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z472" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180. Көміртегі бірліктерінің бағалары бойынша дұрыс ақпарат алу мақсатында қалыптасқан нарық конъюнктурасын ескере отырып, тауар биржасындағы көміртегі бірліктерінің бағаларына баға белгілеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z473" w:id="328"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z473" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181. Биржалық сауда-саттыққа қатысу үшін көміртегі бірліктерімен биржалық саудаға қатысушылар биржалық қамтамасыз етуді тауар биржасына қызмет көрсететін клирингтік ұйымның шотына енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z474" w:id="329"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z474" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182. Ең төменгі рұқсат етілген бағадан аз жарияланған бағасы бар өтінімдер қарауға қабылданбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z475" w:id="330"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z475" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183. Сатуға арналған өтінімдерді сатушылар лотқа қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z476" w:id="331"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z476" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       184. Биржалық сауда-саттық осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13105,51 +13411,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>74-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен қосарланған қарсы аукцион режимінде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13168,492 +13474,492 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z486" w:id="332"/>
+    <w:bookmarkStart w:name="z486" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185. Мәміле жасалған күні тауар биржасында көміртегі квотасының бірлігіне немесе офсеттік бірлікке бағалардың биржалық баға белгіленімі болмаған кезде баға көміртегі квотасының бірлігіне немесе офсеттік бірлікке бағалардың соңғы қолжетімді баға белгіленімі бойынша айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z487" w:id="333"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z487" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186. Биржалық сауда-саттық нәтижелері биржалық мәмілелер тараптарының құпиялылығы туралы шарттарды сақтай отырып, сауда күнінен кейінгі бір жұмыс күнінен кешіктірілмей тауар биржасының меншікті интернет-ресурсында жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z488" w:id="334"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z488" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       187. Бастапқы көміртегі нарығындағы көміртегі бірліктерінің сауда ерекшеліктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z489" w:id="335"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z489" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аукциондар өткізудің жыл сайынғы күнтізбесін көміртегі бірліктерінің сауда жүйесінің операторы бекітеді және алдыңғы жылдың 1 желтоқсанынан кешіктірмей оның интернет-ресурсында жарияланады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z490" w:id="336"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z490" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жыл сайынғы күнтізбеде көзделген аукционның жоспарланған күнін неғұрлым кеш мерзімге ауыстыруды көміртегі бірліктерінің сауда жүйесінің операторы бұл туралы аукционға өтінім берген квоталау субъектілерін хабардар ете отырып, 4 жұмыс күнінен аспайтын мерзімге жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z491" w:id="337"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z491" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жыл сайынғы күнтізбеде көзделмеген қосымша аукциондарды көміртегі бірліктерінің сауда жүйесінің операторы оларды өткізудің жоспарланған күніне дейін күнтізбелік 20 күннен кешіктірмей әлеуетті қатысушыларды хабардар ете отырып, әрбір жылдың желтоқсанында ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z492" w:id="338"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z492" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жоспарлы аукционда сатылуға жататын көміртегі квотасы бірліктерінің көлемі тиісті жылы аукцион шарттарында сату үшін көзделген квоталардың жалпы санының жиырма бес пайызынан аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z493" w:id="339"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z493" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) аукционнан сатуға арналған әрбір лоттың мөлшері Қазақстан Республикасы Экология, Геология және табиғи ресурстар министрінің міндетін атқарушының 2021 жылғы 29 маусымдағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген көміртегі бірліктерімен сауда жасау қағидаларына сәйкес белгіленеді № 221 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23719 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z494" w:id="340"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z494" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) көміртегі бірліктерімен сауда жүйесінің операторы бір квоталау субъектісі бір сауда сессиясы шеңберінде сатып алатын лоттар санына лимит белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z495" w:id="341"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z495" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) көміртегі бірліктерімен сауда жасау жүйесінің операторы аукцион өткізудің жоспарланған күніне дейін күнтізбелік 7 күннен кешіктірмей оны жариялай отырып, көміртегі квотасының бірлігі үшін ең төменгі жол берілетін бағаны айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z496" w:id="342"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z496" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) көміртегі бірліктерін сату жүйесінің операторы кепілдік қамтамасыз ету ретінде оның басқаруындағы көміртегі квотасының бірліктерін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z497" w:id="343"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z497" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24-тарау. Мұнай өнімдерін сату секциясы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z498" w:id="344"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z498" w:id="348"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       188. Алып тасталды - ҚР Сауда және интеграция министрінің м.а. 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkEnd w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">189. Алып тасталды - ҚР Сауда және интеграция министрінің м.а. 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z505" w:id="345"/>
+    <w:bookmarkStart w:name="z505" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190. Мұнай өнімдерінің биржалық саудасының қатысушылары тауар биржасында дилерлер ретінде аккредиттелген немесе аккредиттелген брокерлер арқылы әрекет ететін сатушылар мен сатып алушылар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай өнімдерінің биржалық саудасына қатысушыларға мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z774" w:id="346"/>
+    <w:bookmarkStart w:name="z774" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мұнай өнімдерін сатушылар-мұнай өнімдерін өндірушілер және жеткізу жоспарына енгізілген мұнай берушілер, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жол битумын сатушылар-өздеріне меншік құқығымен немесе өзге де заңды негіздерде тиесілі көмірсутек шикізатын қайта өңдеу процесінде өндірілген битум өндірушілер және битумның меншік иелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z775" w:id="347"/>
+    <w:bookmarkStart w:name="z775" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мұнай өнімдерін сатып алушылар-мұнай өнімдерін көтерме жеткізушілер, мұнай өнімдерін бөлшек саудада өткізушілер және түпкілікті тұтынушылар, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkEnd w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       авиациялық отынды сатып алушылар - авиакомпаниялар (түпкілікті тұтынушылар) және авиациялық отынды бөлшек сатушылар. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13708,398 +14014,398 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z509" w:id="348"/>
+    <w:bookmarkStart w:name="z509" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191. Мұнай өнімдері саудасын ұйымдастырушы биржалық сауда-саттықта жасалған мәмілелер туралы ақпаратқа негізделген биржалық тауарлар бойынша бағаларды, индекстерді және көрсеткіштерді есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkEnd w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өткен айдағы сауда-саттықтың жиынтық нәтижелері мұнай өнімдері сауда-саттығын ұйымдастырушының сайтында есепті айдан кейінгі айдың бірінші күнінен кешіктірілмей жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z510" w:id="349"/>
+    <w:bookmarkStart w:name="z510" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192. Мұнай өнімдері сауда-саттығын ұйымдастырушы биржалық сауда-саттықты ұйымдастыруға байланысты тәуекелдерді басқару жүйесін ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z511" w:id="350"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z511" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       193. Мұнай өнімдері сауда – саттығын ұйымдастырушы тауар биржасы мұнай өнімдерін өндіру саласындағы уәкілетті органның ақпараттық жүйесі арқылы ай сайын қуаты аз мұнай өнімдерін өндірушілерді қоспағанда, мұнай берушілер мен мұнай өнімдерін өндірушілердің тізбесін қамтитын тауар биржалары арқылы мұнай өнімдерін беру жоспарын әрбір мұнай беруші мен мұнай өнімдерін өндіруші Қазақстан Республикасының ішкі нарығына жеткізетін мұнай өнімдерінің әрбір түрінің көлемін көрсете отырып алады алдағы күнтізбелік айда тауар биржалары арқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z512" w:id="351"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z512" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       194. Мұнай өнімдерін жеткізу жоспарында көрсетілген мұнай өнімдерінің көлемдерін мұнай өнімдерін сатушылар мұнай өнімдерін жеткізу жоспары бекітілген күнтізбелік ай шеңберінде біркелкі бөлінген бес сауда сессиясы ішінде тауар биржалары арқылы өткізуге қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер осы тармақтың бірінші бөлігінде көрсетілген күні мұнай өнімдерін өндірудің күтілетін көлемдері туралы ақпарат болмаған жағдайда, тиісті айда мұнай өнімдерінің биржалық сауда-саттығының басталуы осындай ақпарат пайда болғанға дейін кейінге қалдырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z513" w:id="352"/>
+    <w:bookmarkStart w:name="z513" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       195. Мұнай өнімдері тауар биржалары арқылы тиісті сауда құралдары бойынша өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z514" w:id="353"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z514" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       196. Мұнай өнімдері сауда – саттығын ұйымдастырушы тауар биржасы осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>194-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген кезең ішінде әрбір сауда құралы бойынша бес сауда сессиясын өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkEnd w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, мұнай өнімдерін өндіру саласындағы уәкілетті орган тауар биржасына мұнай өнімдерін сатып алушылар биржалық сауда-саттыққа әртүрлі сауда сессияларында қатысатын схеманы енгізуді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z515" w:id="354"/>
+    <w:bookmarkStart w:name="z515" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       197. Мұнай өнімдері сауда – саттығын ұйымдастырушы тауар биржасы мұнай өнімдерін өндіру саласындағы уәкілетті органмен келісілген мұнай өнімдерінің биржалық сауда-саттығын өткізу кестесін олар басталғанға дейін кемінде бес жұмыс күні бұрын өзінің интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkEnd w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда күндері мен сауда сессияларын өткізу кестесі мен кезеңділігінің өзгеруі туралы мұнай өнімдерінің биржалық сауда-саттығына қатысушылар сауда күні басталғанға дейін 48 сағаттан кешіктірілмей хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z516" w:id="355"/>
+    <w:bookmarkStart w:name="z516" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       198. Мұнай өнімдерін сатушылар әрбір сауда сессиясына мұнай өнімдерін тауар биржалары арқылы жеткізу жоспары шеңберінде олардың өткізуі үшін міндетті мұнай өнімдерінің әрбір түрі көлемінің жиырма пайызын сатуға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер өткен негізгі сауда сессиясында сатуға қойылса, бірақ мұнай өнімдерінің көлемі сатылмаса, мұндай көлем келесі негізгі сауда сессиясында қосымша қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z517" w:id="356"/>
+    <w:bookmarkStart w:name="z517" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       199. Тауар биржасы арқылы сатып алуға болатын биржалық тауар партиясының ең аз мөлшері бір лотты құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkEnd w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лоттың көлемі бір тоннадан кем емес және бір вагон нормасынан артық емес мөлшерді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z518" w:id="357"/>
+    <w:bookmarkStart w:name="z518" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       200. Сатуға арналған өтінімдерді мұнай өнімдерін сатушылар лотқа қояды. Егер мұнай өнімдерін сатушының ай сайынғы міндеттемелерінің мөлшері лоттың белгіленген мөлшеріне еселенбеген жағдайда, онда мұнай өнімдерін сатушы лоттың мөлшеріне еселік көлемді, бірақ тауар биржалары арқылы мұнай өнімдерінің тиісті түрін өткізу жөніндегі айлық міндеттемелердің көлемінен кем емес көлемде сатуға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z519" w:id="358"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z519" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       201. Биржалық қамтамасыз ету мөлшері мәмілелердің болжамды сомасының 15 проценттен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkEnd w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14172,628 +14478,628 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z530" w:id="359"/>
+    <w:bookmarkStart w:name="z530" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       203. Сауда сессиясы ішінде қалыптастырылатын мұнай өнімі бағасының ең жоғары деңгейі базалық бағаның жүз бір пайызынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z531" w:id="360"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z531" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       204. Сауда сессияларында мұнай өнімдерінің базалық бағасы ретінде мынадай бағалар танылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z532" w:id="361"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z532" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жаңадан бекітілген сауда-саттық құралы бойынша бірінші биржалық сауда-саттықта базалық баға Argus Media Limited (Аргус Медиа Лимитед) басылымының "Argus Каспий нарығы" көзінде жарияланатын, Қазақстанның ішкі нарығындағы бағалар деректері бойынша өткен айдың қорытындысы бойынша қалыптасқан тиісті мұнай өнімдерін өндірушінің жеткізу базисінде мұнай өнімдерінің тиісті түрінің көтерме бағалары котировкаларының орташа арифметикалық мәні деңгейінде белгіленеді), Ұлыбритания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z533" w:id="362"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z533" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Егер сауда-саттық бекітілген сауда құралы бойынша немесе сауда құралдарының тобы бойынша әртүрлі себептер бойынша (мұнай өңдеу зауытын жоспарлы және (немесе) жоспардан тыс жөндеу кезеңін қоса алғанда) 2 (екі) аптадан астам уақыт тоқтатыла тұрған жағдайда, базалық баға осы тармақтың 1) тармақшасына сәйкес айқындалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z534" w:id="363"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z534" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Егер сауда сессиясының қорытындылары бойынша осы қағидаларға сәйкес осы сауда сессиясына өткізуге жататын мұнай өнімі көлемінің кемінде 70% - ы бойынша мәмілелер жасалған болса, онда келесі сауда сессиясында базалық баға осындай сауда сессиясында қалыптасқан мұнай өнімінің орташа алынған бағасы деңгейінде белгіленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z535" w:id="364"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z535" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Егер сауда сессиясының қорытындылары бойынша осы қағидаларға сәйкес осы сауда сессиясына өткізуге жататын 70% - дан кем, бірақ 30% - дан аспайтын көлемдер бойынша мәмілелер жасалған болса, бірақ бұл ретте мұнай өнімінің орташа алынған бағасы осы сауда сессиясының базалық бағасы деңгейінде немесе одан жоғары қалыптасса, онда келесі сауда сессиясында базалық баға өзгермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z536" w:id="365"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z536" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Егер сауда сессиясының қорытындылары бойынша осы қағидаларға сәйкес осы сауда сессиясына өткізуге жататын мұнай өнімінің 70% - дан кем, бірақ 30% - дан астам көлемі бойынша мәмілелер жасалған болса, бірақ бұл ретте мұнай өнімінің орташа өлшемді бағасы осы сауда сессиясының базалық бағасынан төмен қалыптасса, онда келесі сауда сессиясында базалық баға мұнай өнімінің орташа өлшемді бағасы деңгейінде белгіленеді, осындай сауда сессиясы үшін қалыптасқан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z537" w:id="366"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z537" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Егер сауда сессиясының қорытындылары бойынша осы қағидаларға сәйкес осы сауда сессиясына өткізуге жататын мұнай өнімі көлемінің 30% - нан кемі бойынша мәмілелер жасалған болса, келесі сессияға базалық баға екі пайызға азаяды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkEnd w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай өнімдері сауда-саттығын ұйымдастырушы осы тармақтың бірінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда базалық бағаны мұнай өнімдерін өндіру саласындағы уәкілетті органмен алдын ала келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z538" w:id="367"/>
+    <w:bookmarkStart w:name="z538" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       205. Егер мұнай өнімдерін сатушы осы қағидаларға сәйкес бес сауда сессиясында сатуға қойған, бірақ мұнай өнімдерінің көлемі сатылмаған жағдайда, тауар биржасы сатылмаған мұнай өнімдері көлемінің сауда-саттығын жүзеге асыру үшін қосымша сауда сессиясын белгілейді, бұл ретте қосымша сауда сессиясының қорытындылары бойынша мұнай өнімдері бағасының қалыптасқан деңгейі мынадай негізгі сессиялар үшін базалық бағаны айқындау үшін негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z539" w:id="368"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z539" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       206. Сауда-саттық нәтижелері мұнай өнімдері сауда-саттығын ұйымдастырушының интернет-ресурсында биржалық мәмілелер тараптарының анонимділігі туралы шарттар сақтала отырып, сауда-саттық күнінен кейінгі бір жұмыс күнінен кешіктірілмей жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z540" w:id="369"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z540" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207. Мұнай өнімдері сауда-саттығын ұйымдастырушы-тауар биржасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z541" w:id="370"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z541" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сауда күндері мен сауда сессияларын өткізу кестесі мен кезеңділігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z542" w:id="371"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z542" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)тауарды жеткізу базисін (тауарлардың ерекшеліктерін) қоса алғанда, сауда құралдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z543" w:id="372"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z543" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лоттардың мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z544" w:id="373"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z544" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мұнай өнімдерінің биржалық сауда-саттығына қатысқаны үшін биржалық комиссияның мөлшері бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkEnd w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 1) - 4) тармақшаларында көрсетілген ақпарат тауар биржасының интернет-ресурсында ол бекітілген күннен бастап үш жұмыс күні ішінде жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z545" w:id="374"/>
+    <w:bookmarkStart w:name="z545" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       208. Мұнай өнімдерін сатып алушылар мен сатушылар мұнай өнімдерінің биржалық саудасына қатысуға рұқсат алу үшін тауар биржасына (биржалық сауда-саттыққа дилер ретінде дербес қатысқан жағдайда) не брокерге олардың мұнай өнімдері нарығындағы мәртебесін растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkEnd w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттар тізбесін тауар биржасы айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z546" w:id="375"/>
+    <w:bookmarkStart w:name="z546" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209. Сатушы жоспарланған айға жеткізу жоспарының кемінде 50% көлемінде мұнай өнімдерімен жасалған биржадан тыс мәмілелердің тауар биржасында тіркелуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkEnd w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұнай өнімдерінің биржадан тыс мәмілелері деп мұнай өнімдерін сатушының тікелей жеткізу шеңберінде Қазақстан Республикасының ішкі нарығына жасаған мәмілелері түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z547" w:id="376"/>
+    <w:bookmarkStart w:name="z547" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       210. Тауар биржасы жасалған мәмілелер негізінде биржалық және биржадан тыс индекстерді есептейді және алынған деректерді ескере отырып, мұнай өнімдері бағасының биржалық дәлізін тауар биржасының интернет-ресурсында жариялай отырып шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z548" w:id="377"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z548" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       211. Қазақстан Республикасының ішкі нарығында форс-мажорлық жағдайлар, оның ішінде мұнай өнімдерін өндіру көлемінің төмендеуінен туындаған (жоспарлы және жоспардан тыс жөндеу, авариялық жағдайлар, жоспарлы-алдын алу жұмыстары) жағдайлар болған жағдайда, мұнай өнімдерін өндіру саласындағы уәкілетті орган нарықтағы жағдай тұрақталғанға дейінгі кезеңде мұнай өнімдерінің биржалық сауда-саттығын тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z549" w:id="378"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z549" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Сұйытылған мұнай газын көтерме саудада өткізу жөніндегі секция</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z550" w:id="379"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z550" w:id="383"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       212. Алып тасталды - ҚР Сауда және интеграция министрінің м.а. 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkEnd w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">213. Алып тасталды - ҚР Сауда және интеграция министрінің м.а. 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z552" w:id="380"/>
+    <w:bookmarkStart w:name="z552" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       214. Тауар биржасы дилер ретінде аккредиттеген не аккредиттелген брокерлер арқылы әрекет ететін сатушылар мен сатып алушылар сұйытылған мұнай газы биржалық саудасының қатысушылары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkEnd w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұйытылған мұнай газымен биржалық сауда-саттыққа қатысушыларға мыналар жатады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14822,108 +15128,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сұйытылған мұнай газын сатып алушылар-меншік құқығында немесе өзге де заңды негіздерде теміржол цистерналарынан оларды толтыру мүмкіндігі бар жалпы көлемі кемінде 60 текше метр сұйытылған мұнай газын сақтау ыдыстары бар не сұйытылған мұнай газын сақтау және ауыстырып тиеу жөнінде қызметтер көрсету туралы шарт жасасқан, өнеркәсіптік тұтынушылар, газ толтыру станцияларының, газ толтыру пункттерінің және (немесе) автогаз құю станцияларының иелері тиісті жеткізу өңірінде газ толтыру станциясының иесімен айына көлемі 60 текше метрден кем емес мұнай газы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнеркәсіптік тұтынушыларға, газ толтыру пункттерінің және (немесе) автомобиль көлігімен сұйытылған мұнай газын беруді көздейтін сауда құралдары бойынша биржалық сауда-саттыққа қатысқан жағдайда, осы тармақтың екінші бөлігі екінші абзацының талаптары қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z553" w:id="381"/>
+    <w:bookmarkStart w:name="z553" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       215. Сатушылар ай сайын, сауда сессиялары басталғанға дейін 5 (бес) жұмыс күнінен кешіктірілмейтін мерзімде тауар биржасына ағымдағы айда тиісті тауар биржасы арқылы өткізуге қоюды жоспарлап отырған сұйытылған мұнай газының көлемі туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkEnd w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағымдағы айда тиісті тауар биржасы арқылы өткізудің жоспарланатын көлемдері туралы егжей-тегжейлі ақпаратты тауар биржасы сауда сессиялары басталғанға дейін 3 (үш) жұмыс күнінен кешіктірілмейтін мерзімде өзінің ресми интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z554" w:id="382"/>
+    <w:bookmarkStart w:name="z554" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       216. Тауар биржасы жоспарланатын тоқсанның алдындағы айдың 20 (жиырмасыншы) күнінен бастап 5 (бес) жұмыс күні ішінде 5 (бес) негізгі сауда сессияларын өткізеді, олардың әрқайсысында сатушылар тауар биржалары арқылы өткізу үшін міндетті сұйытылған мұнай газы көлемінің 20 (жиырма) пайызынан іс жүзінде тиеп-жөнелтумен бірге жоспарланған ай ішінде қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkEnd w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген күні өндірушінің меншік құқығымен немесе өзге де заңды негіздерде тиесілі көмірсутек шикізатын қайта өңдеу процесінде өндірілген сұйытылған мұнай газының меншік иелері арасында жеткізуге міндетті сұйытылған мұнай газының көлемін бөлуі болмаған жағдайда, мұндай меншік иелері алғашқы 4 (төрт) негізгі сауда сессияларының әрқайсысында сауда-саттыққа шығарады олар бөлуге жоспарлаған сұйытылған мұнай газы көлемінің 20 (жиырма) пайызынан аспайтын мөлшерде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14934,70 +15240,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың екінші бөлігінде көрсетілген тұлғалар үшін бесінші негізгі сауда сессиясы меншік иелері арасында сұйытылған мұнай газын бөлу бекітілген күннен кейінгі бірінші жұмыс күні жеке өткізіледі, бұл ретте осындай тұлғалардың беру жоспарын орындауы үшін қажетті сұйытылған мұнай газының барлық көлемі сауда-саттыққа шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Газды өндіруді, тасымалдауды (тасымалдауды), сақтауды және көтерме саудада өткізуді мемлекеттік реттеуді жүзеге асыратын уәкілетті орган әрбір сауда сессиясында тауар биржалары арқылы міндетті түрде өткізуге жататын сұйытылған мұнай газын өткізу көлемдерінің мониторингін жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z555" w:id="383"/>
+    <w:bookmarkStart w:name="z555" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217. Сұйытылған мұнай газы тауар биржалары арқылы тиісті сауда құралдары бойынша өткізіледі, олар мыналарды көздейді::</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkEnd w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сұйытылған мұнай газының түрі және оның сапалық сипаттамалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15044,204 +15350,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумағы шегінде сұйытылған мұнай газы кейіннен сатып алушылардың өткізуіне жататын өңір (өңірлер);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қажет болған жағдайда сауда-саттықты ұйымдастырушы белгілеген шарттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z556" w:id="384"/>
+    <w:bookmarkStart w:name="z556" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       218. Сауда күндері мен сауда сессияларын өткізу кестесі мен кезеңділігінің өзгеруі туралы биржалық сауда-саттыққа қатысушылар сауда күні басталғанға дейін 48 сағаттан кешіктірілмей хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z557" w:id="385"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z557" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219. Егер тауар биржалары арқылы тиісті сатушының өткізуі үшін міндетті сұйытылған мұнай газының көлемі 180 (жүз сексен) тоннадан аз болса, онда мұндай сатушы бірінші сауда сессиясынан бастап көлемнің жиырма пайызынан астамын сатуға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkEnd w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер өткен сауда сессияларында сұйытылған мұнай газының көлемі сатуға қойылған, бірақ сатылмаған жағдайда, мұндай көлем кейінгі сауда сессияларында қосымша қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z558" w:id="386"/>
+    <w:bookmarkStart w:name="z558" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       220. Сұйытылған мұнай газының биржалық сауда-саттығына қатысушылар ай сайын тауар биржасында сатып алатын сұйытылған мұнай газы партиясының (көлемінің) ең төмен мөлшері бір лотты құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkEnd w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұйытылған мұнай газын теміржол көлігімен беруді көздейтін сауда құралдары бойынша лоттың мөлшері 36 (отыз алты) тоннадан 40 (қырық) тоннаға дейінгі 1 (бір) вагонды, автомобиль көлігімен 5 (бес) тоннаны құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z559" w:id="387"/>
+    <w:bookmarkStart w:name="z559" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       221. Сатуға арналған өтінімдерді сатушылар лотқа қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkEnd w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сатушының сұйытылған мұнай газын өткізу жөніндегі ай сайынғы міндеттемелерінің мөлшері лоттың белгіленген мөлшеріне еселенбеген жағдайда, онда сатушы лоттың мөлшеріне еселік көлемді, бірақ тауар биржасы арқылы өткізу жөніндегі айлық міндеттемелердің көлемінен кем емес көлемде сатуға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z560" w:id="388"/>
+    <w:bookmarkStart w:name="z560" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       222. Сатып алушы тауар биржасында ай сайын сатып алатын сұйытылған мұнай газы партиясының (көлемінің) ең жоғары мөлшері жоспарланып отырған айға арналған беру жоспарына сәйкес тауар биржалары арқылы өткізуге жататын сұйытылған мұнай газы көлемінің 10% - нан аспайды, ал жеткізу базисінің сауда құралдары бойынша сұйытылған мұнай газы көлемінің кемінде 80% - ы әкетіледі автомобиль көлігімен, 5% - дан артық емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkEnd w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген сұйытылған мұнай газының көлемін Сауда-саттықты ұйымдастырушы барлық тауар биржаларында ағымдағы күнтізбелік ай ішінде сұйытылған мұнай газын сатып алудың нақты көлемдерін ескере отырып, әрбір сатып алушы үшін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15306,211 +15612,211 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z562" w:id="389"/>
+    <w:bookmarkStart w:name="z562" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224. Сауда сессиясы ішінде қалыптастырылатын сұйытылған мұнай газы бағасының ең жоғары деңгейі базалық бағаның жүз бір пайызынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z563" w:id="390"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z563" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда сессиясының базалық бағасы мынадай тәртіппен белгіленеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z564" w:id="391"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z564" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) берудің тиісті базисінің барлық сауда құралдары бойынша соңғы сауда айында қалыптасқан сұйытылған мұнай газының орташа өлшемді бағасы деңгейінде жаңадан бекітілген сауда құралы бойынша алғашқы биржалық сауда-саттықтарда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z565" w:id="392"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z565" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Егер негізгі сауда сессиясының қорытындылары бойынша осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>220-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес осы сауда сессиясында өткізуге жататын сұйытылған мұнай газының кемінде 75% - ы көлемі бойынша мәмілелер жасалған болса, келесі негізгі сауда сессиясында базалық баға осындай сауда сессиясында қалыптасқан сұйытылған мұнай газының орташа өлшенген бағасы деңгейінде белгіленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z566" w:id="393"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z566" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Егер негізгі сауда сессиясының қорытындылары бойынша осы қағидалардың 220-тармағына сәйкес осы сауда сессиясына өткізуге жататын сұйытылған мұнай газының көлемі бойынша мәмілелер 70% - дан кем, бірақ 30% - дан астам жасалған болса және бұл ретте сұйытылған мұнай газының орташа өлшемді бағасы осы сауда сессиясының базалық бағасынан асатын деңгейде немесе одан жоғары қалыптасса, сұйытылған мұнай газының орташа келесі негізгі сауда сессиясы базалық баға өзгермейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z567" w:id="394"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z567" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Егер негізгі сауда сессиясының қорытындылары бойынша сұйытылған мұнай газының көлемі бойынша осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>220-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес осы сауда сессиясында өткізуге жататын 70% - дан кем, бірақ 30% - дан астам мәмілелер жасалған болса және бұл ретте сұйытылған мұнай газының орташа өлшенген бағасы осы сауда сессиясының базалық бағасынан төмен қалыптасса, онда сұйытылған мұнай газының келесі негізгі сауда сессиясына базалық баға осындай сауда сессиясында қалыптасқан сұйытылған мұнай газының орташа өлшемді бағасы деңгейінде белгіленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z568" w:id="395"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z568" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Егер сауда құралы бойынша негізгі сауда сессиясының қорытындылары бойынша осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15525,71 +15831,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес осы сауда сессиясына өткізуге жататын сұйытылған мұнай газының көлемі бойынша кемінде 30% - бен мәмілелер жасалған болса не мәмілелер жасалмаса, келесі негізгі сауда сессиясында базалық баға 5 (бес) пайызға азаяды, бірақ одан төмен болмайды Қазақстан Республикасының ішкі нарығына сұйытылған мұнай газын беру жоспары шеңберінде тауар биржаларынан тыс өткізілетін сұйытылған мұнай газының ағымдағы шекті бағасының деңгейі, "газ және газбен жабдықтау туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес газ және газбен жабдықтау саласындағы уәкілетті орган бекіткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z569" w:id="396"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z569" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Егер сауда құралы бойынша күнтізбелік 30 (отыз) және одан көп күн ішінде мәмілелер жүргізілмесе, базалық баға Сауда-саттықты ұйымдастырушының барлық сауда құралдары бойынша тиісті беру базисімен алдыңғы сауда сессиясында қалыптасқан сұйытылған мұнай газының орташа өлшемді бағасының деңгейінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkEnd w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұйытылған мұнай газының базалық бағасы осындай елдерге темір жол көлігімен тасымалдауға арналған шығыстардың орташа арифметикалық мәнін шегере отырып, қазақстандық сұйытылған мұнай газын импорттаушы елдерде өткен күнтізбелік айда сұйытылған мұнай газына баға белгіленімдерінің орташа арифметикалық мәнінен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15618,70 +15924,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұйытылған мұнай газының базалық бағасы сұйытылған мұнай газын теміржол цистерналарына және (немесе) автогаз тасушыларға құю объектілерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сұйытылған мұнай газы сауда-саттығын ұйымдастырушы осы тармақтың 1-бөлігінің 1) тармақшасында көзделген жағдайда базалық бағаны газды өндіруді, тасымалдауды (тасуды), сақтауды және көтерме саудада өткізуді мемлекеттік реттеуді жүзеге асыратын уәкілетті органмен алдын ала келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z570" w:id="397"/>
+    <w:bookmarkStart w:name="z570" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       225. Сауда-саттықты ұйымдастырушы сатушының сұрауы бойынша қосымша сауда сессияларын мынадай жағдайларда өткізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkEnd w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сұйытылған мұнай газын мұнай - газ-химия өнімдерін өндіру үшін шикізат ретінде пайдаланатын өнеркәсіптік тұтынушының сұйытылған мұнай газын сатып алудан бас тартуына байланысты сатушыда Қазақстан Республикасының ішкі нарығында тауар биржаларынан тыс өткізу үшін міндетті сұйытылған мұнай газының тиелмеген көлемі туындаған жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15710,148 +16016,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сатушыда негізгі сауда сессияларында қойылған, бірақ Қазақстан Республикасының ішкі нарығында тауар биржалары арқылы өткізу үшін міндетті сұйытылған мұнай газының өткізілмеген көлемі болған жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сатушы тауар биржалары арқылы өткізуге жеткізу жоспарынан тыс сұйытылған мұнай газының көлемін шығаруға ниет білдірген жағдайда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z571" w:id="398"/>
+    <w:bookmarkStart w:name="z571" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       226. Осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>225-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайларда жеткізу жоспары қалыптастырылған айдың 10 (оныншы) күнінен бастап қатарынан 3 (үш) жұмыс күні ішінде сұйытылған мұнай газын барлық сатушылар үшін бірыңғай 3 (үш) қосымша сауда сессиясы өткізіледі, оларға әрбір сатушы сұйытылған мұнай газының барлық көлемін қояды бірінші қосымша сауда сессиясынан бастап жеткізу жоспарын орындау үшін қажетті газ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkEnd w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте жеткізу өңірі Қазақстан Республикасының аумағын айқындайды, ал әрбір қосымша сауда сессиясына базалық баға осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>224-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z572" w:id="399"/>
+    <w:bookmarkStart w:name="z572" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227. Қосымша сауда сессияларын өткізу кезінде сұйытылған мұнай газын сатушылар бірінші қосымша сауда сессиясынан бастап биржалық сауда-саттыққа сұйытылған мұнай газының жеткізу жоспарын орындау үшін қажетті бүкіл көлемін қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkEnd w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15880,306 +16186,306 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z585" w:id="400"/>
+    <w:bookmarkStart w:name="z585" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       229. Сұйытылған мұнай газы сауда-саттығын ұйымдастырушы-тауар биржасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z586" w:id="401"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z586" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) газ өндіруді, тасымалдауды (тасымалдауды), сақтауды және көтерме саудада өткізуді мемлекеттік реттеуді жүзеге асыратын уәкілетті органмен келісілген сауда күндерін және негізгі сауда сессияларын өткізу кестесі мен кезеңділігі; ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z587" w:id="402"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z587" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сауда құралдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z588" w:id="403"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z588" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) биржалық сауда-саттыққа қатысу үшін кепілдікті қамтамасыз ету мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z589" w:id="404"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z589" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сатуға және сатып алуға өтінімдердің ең көп мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z590" w:id="405"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z590" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ай сайын сұйытылған мұнай газы базалық бағасының ең жоғары мәнін бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkEnd w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 1) – 5) тармақшаларында көрсетілген ақпарат тауар биржасының интернет-ресурсында ол бекітілген күннен бастап үш жұмыс күні ішінде жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z591" w:id="406"/>
+    <w:bookmarkStart w:name="z591" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       230. Сатушы тауар биржасында жасалған сұйытылған мұнай газының биржадан тыс мәмілелерін жоспарлы айға жеткізу жоспарының кемінде 50% - ы көлемінде тіркеуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z592" w:id="407"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z592" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       231. Тауар биржасы жасалған мәмілелер негізінде биржалық және биржадан тыс индекстерді есептейді және алынған деректерді ескере отырып, сұйытылған мұнай газы бағасының биржалық дәлізін тауар биржасының интернет-ресурсында жариялай отырып шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z593" w:id="408"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z593" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       232. Қазақстан Республикасының ішкі нарығында форс-мажорлық жағдайлар болған, оның ішінде сұйытылған мұнай газын өндіру көлемінің төмендеуінен туындаған (жоспарлы және жоспардан тыс жөндеу, авариялық жағдайлар, жоспарлы-алдын алу жұмыстары) жағдайда, газ және газбен жабдықтау саласындағы уәкілетті орган нарықтағы жағдай тұрақталғанға дейінгі кезеңде негізгі сауда сессиялары үшін базалық бағаларды белгілейді. сауда-саттық режимін өзгертеді, сондай-ақ сұйытылған мұнай газының биржалық сауда-саттығын тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z594" w:id="409"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z594" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 25-тарау. Көмір сату секциясы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z595" w:id="410"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z595" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       233. Бұл секция уәкілетті орган бекітетін биржалық тауарлар тізбесінде көрсетілген көмір түрлеріне қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z596" w:id="411"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z596" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234. Сатушы – жер қойнауын пайдалануға (көмір бөлінісі, көмір шахтасы) және (немесе) көмірді қайта өңдеуге (байытуға) арналған келісімшартқа сәйкес өндіруді жүзеге асыратын көмір өндіруші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkEnd w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16198,148 +16504,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z597" w:id="412"/>
+    <w:bookmarkStart w:name="z597" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       235. Сатып алушы-меншік құқығында немесе өзге де заңды негіздерде темір жол тұйығы бар, техникалық жарақтандырылған (таразы техникасы, тиеу-түсіру көлігі) және көмірді сақтау мен тиеп-жөнелту және халыққа жеке пайдалану үшін өткізу мүмкіндігі бар, тауар биржасының аккредиттеуін алған нарық субъектісі (коммуналдық-тұрмыстық көмірді көтерме сауда беруші немесе бөлшек сауда арқылы өткізуші); жергілікті атқарушы органдардан берілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkEnd w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммуналдық-тұрмыстық көмірді сатып алушылардың тізбесі көмір өнеркәсібі саласында басшылықты жүзеге асыратын уәкілетті органның сайтында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z598" w:id="413"/>
+    <w:bookmarkStart w:name="z598" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       236. Осы қағидалардың шарттарында көмірді сатушы осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>235-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған сатып алушыларға ғана сатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z599" w:id="414"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z599" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       237. Сатып алушылар үшін биржалық қамтамасыз ету мөлшері болжамды мәміленің 1% құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkEnd w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сатушылар үшін биржалық қамтамасыз ету мөлшері болжамды мәміленің 3% құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16376,70 +16682,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z600" w:id="415"/>
+    <w:bookmarkStart w:name="z600" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       238. Көмір тауар биржасы арқылы келесі сауда құралдарын қамтитын тиісті ерекшеліктер бойынша өткізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkEnd w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көмірдің түрі және оның сапалық сипаттамалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16566,90 +16872,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z601" w:id="416"/>
+    <w:bookmarkStart w:name="z601" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       239. Сатушы көмір өнеркәсібі саласындағы басшылықты жүзеге асыратын уәкілетті органға Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 ақпандағы № 142 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10587 болып тіркелген) биржалық тауарлардың тізбесінде белгіленген жалпы жылдық көлемнен келесі өндірістік жылға ішкі нарыққа жеткізуге жоспарланатын коммуналдық-тұрмыстық көмірді жеткізуді ай сайын бөлуді ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkEnd w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көмір өнеркәсібі саласында басшылықты жүзеге асыратын уәкілетті орган коммуналдық-тұрмыстық көмірді ай сайын бөлуде көзделген сатушының деректері негізінде әрбір өңір бөлінісінде халықтың коммуналдық-тұрмыстық көмірді тұтыну көлемі бойынша жергілікті атқарушы органдардың деректерін ескере отырып ақпарат қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16818,70 +17124,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z602" w:id="417"/>
+    <w:bookmarkStart w:name="z602" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       240. Сауда-саттықты ұйымдастырушы көмір биржалық сауда-саттығын өткізу кестесін олар басталғанға дейін кемінде бес жұмыс күні бұрын өзінің интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkEnd w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16900,70 +17206,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z603" w:id="418"/>
+    <w:bookmarkStart w:name="z603" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       241. Сатушылар қалыптастырылған ақпаратқа сәйкес сауда-саттықта белгіленген шарттарда биржалық тауарды нақты тиеп-жөнелтумен бес жұмыс күні ішінде тауар биржасы арқылы көмірді біркелкі қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkEnd w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16982,90 +17288,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z604" w:id="419"/>
+    <w:bookmarkStart w:name="z604" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       242. Егер осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>241-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген кезеңнің соңында көмір тиісті өңірге өткізуге қойылса, бірақ өткізілмеген жағдайда, мұндай көлем қосымша сауда сессиясында қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkEnd w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, жеткізу өңірі ретінде Қазақстан Республикасының аумағы айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -17102,110 +17408,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z605" w:id="420"/>
+    <w:bookmarkStart w:name="z605" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       243. Егер осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>241-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген кезең ішінде тауар сатуға шығарылған, бірақ сатушы мен сатып алушылар арасындағы мәмілелер жасалмаған жағдайда, сатушы биржалық тауардың талап етілмеген көлемін өз қалауы бойынша өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z606" w:id="421"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z606" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       244. Тауарды биржалық сату мынадай түрде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkEnd w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауарды тиеп-жөнелту маусымдық кезеңде (шілде-желтоқсанды қоса алғанда) тиеп-жөнелтумен жүзеге асырылатын сауда-саттық споты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17278,70 +17584,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z610" w:id="422"/>
+    <w:bookmarkStart w:name="z610" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       245. Тауар биржасының электрондық сауда жүйесінде тауарды сатып алуға (сатуға) өтінімдер лоттарға қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkEnd w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лоттың максималды мөлшері - 5 вагон (Вагон нормасына байланысты 300-350 тонна). Осы қағидалардың 244-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17354,150 +17660,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тауарды өткізу кезінде лоттың ең жоғары мөлшері келісімшарт және 5 вагон (вагон нормасына байланысты 300-350 тонна) шарттарында айлар санын көбейту ретінде есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте сатып алушы өз мұқтажын қанағаттандыру мақсатында биржалық сауда-саттық барысында бірнеше лот сатып алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z611" w:id="423"/>
+    <w:bookmarkStart w:name="z611" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       246. Сауда сессиясы ішінде қалыптастырылатын биржалық тауар бағасының ең жоғары деңгейі базалық бағаның жүз бір пайызынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z612" w:id="424"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z612" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда сессияларында тауардың базалық бағасы ретінде мынадай бағалар танылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z613" w:id="425"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z613" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші биржалық сауда-саттықта базалық баға тиісті ерекшеліктегі тауардың көтерме бағаларының ағымдағы жасалатын келісімшарттарының орташа өлшемді мәні деңгейінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z614" w:id="426"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z614" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кейінгі негізгі және қосымша сауда сессияларында базалық баға биржалық мәмілелер жасалған тиісті сауда құралы бойынша алдыңғы сауда сессиясында қалыптасқан тауардың орташа алынған бағасы деңгейінде белгіленеді. Бұл ретте, сатушы сауда сессиялары үшін тауарға базалық бағаны өз қалауы бойынша да, көмір өнеркәсібі саласында басшылықты жүзеге асыратын уәкілетті органның ұсынымдары негізінде де төмендетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z783" w:id="427"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z783" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       246-1. Көмір өнеркәсібі саласындағы басшылықты жүзеге асыратын уәкілетті органның ұсынымдары негізінде тауар биржасы бір сауда күні шеңберінде бір сатып алушы беретін көмір сатып алуға өтінімнің ең жоғары көлемін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkEnd w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17570,110 +17876,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z625" w:id="428"/>
+    <w:bookmarkStart w:name="z625" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       248. Әрбір өтінім мен мәмілеге ақпаратты есепке алуды жүргізу үшін бірегей код беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z626" w:id="429"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z626" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       249. Тауар биржасы электрондық сауда жүйесінде тиісті мәміле жасасу туралы жазба енгізу арқылы көп бағытты өтінімдердің бір-біріне сәйкестігін тауар биржасы тіркеген сәтте мәміле биржалық сауда-саттықта жасалған болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z627" w:id="430"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z627" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       250. Электрондық сауда жүйесінде мәміле бойынша есеп автоматты түрде қалыптастырылады, ол тауар биржасының уәкілетті лауазымды адамының электрондық цифрлық қолтаңбасы қойылған, мәміле тараптарының жасасуын растайтын электрондық құжат болып табылады. Сауда-саттыққа қатысушының жеке сұрау салуы бойынша сауда-саттықты ұйымдастырушы Сауда-саттықты ұйымдастырушы куәландырған электрондық құжаттың қағаздағы нұсқасын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkEnd w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17702,225 +18008,225 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z629" w:id="431"/>
+    <w:bookmarkStart w:name="z629" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       252. Биржалық тауарды сатып алушы мен сатушы арасындағы есеп айырысулар сатып алушы тарапынан сатып алынған биржалық тауардың көлемінен жүз пайыз алдын ала төлем шартымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z630" w:id="432"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z630" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       253. Өтінімдер бағасы Инкотермс 2020 (EXW, FCA) шарттарында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z631" w:id="433"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z631" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       254. Сатушы осы қағидаға сәйкес өткізілген биржалық сауда-саттық жеңімпаздарымен жасалған шарттар негізінде өткізілетін биржалық сауда-саттықты ескере отырып, ай сайынғы түзетумен тауарды тиеп жөнелту кестесін қалыптастырады және оны биржалық сауда-саттық жеңімпазында тиісті шарт жасалған тасымалдаушыға орындау үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkEnd w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Коммуналдық-тұрмыстық көмірді жөнелту кестесі тауар биржасының интернет-сайтында орналастырылады, бұл ретте осы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>235-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген сатып алушыларға көмірді бірінші кезекте жөнелту басым сипатта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z632" w:id="434"/>
+    <w:bookmarkStart w:name="z632" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       255. Сатушы коммуналдық-тұрмыстық көмірмен биржалық сауда-саттық жүргізетін 60 тоннадан астам жасалған биржадан тыс мәмілелердің тауар биржасында тіркелуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkEnd w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммуналдық-тұрмыстық көмірдің биржадан тыс мәмілелері деп коммуналдық-тұрмыстық көмірді сатушының тікелей жеткізу шеңберінде жасаған мәмілелері түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z633" w:id="435"/>
+    <w:bookmarkStart w:name="z633" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256. Тауар биржасы жасалған мәмілелер негізінде биржалық және биржадан тыс индекстерді есептейді және алынған деректерді ескере отырып, биржалық тауар бағасының биржалық дәлізін тауар биржасының интернет-ресурсында жариялай отырып шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z634" w:id="436"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z634" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 26 тарау. Портландцемент (цемент) сату секциясы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z635" w:id="437"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z635" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       257. Осы қағиданың 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17955,149 +18261,149 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген, портландцемент тауар биржасы дилер ретінде аккредиттелген не аккредиттелген брокерлер арқылы әрекет ететін тұлғалар портландцемент биржалық сауда-саттығына қатысушылар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z636" w:id="438"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z636" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       258. Портландцементті тауар биржасында сатушылар портландцементті өндірушілер, сондай-ақ портландцементті Қазақстан Республикасының аумағында өткізуді жүзеге асыратын отандық импорттаушылар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z637" w:id="439"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z637" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       259. Портландцементті тауар биржасында сатып алушылар портландцементтің көтерме сауда жеткізушілері, сондай-ақ портландцементті өз мұқтаждары үшін сатып алатын кәсіпкерлік субъектілері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z638" w:id="440"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z638" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       260. Биржалық сауда-саттыққа қатысу үшін биржалық сауда-саттыққа қатысушылар биржалық сауда-саттықты өткізгенге дейін кемінде бір жұмыс күні бұрын тауар биржасына қызмет көрсететін клирингтік орталықтың шотына биржалық қамтамасыз етуді енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkEnd w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биржалық мәміле жасалған кезде биржалық қамтамасыз етуді қайтару жасалған шартты биржада тіркеу үшін ұсынған сәттен бастап 10 банктік күн ішінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z639" w:id="441"/>
+    <w:bookmarkStart w:name="z639" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       261. Тауар Тауар биржасы арқылы мынадай сауда құралдары бар тиісті ерекшеліктер бойынша өткізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkEnd w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       биржалық тауардың түрі және оның сапалық сипаттамалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18126,224 +18432,224 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем шарттары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лоттың мөлшері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z640" w:id="442"/>
+    <w:bookmarkStart w:name="z640" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       262. Сатушылар сату жоспарына сәйкес сауда-саттықта белгіленген шарттарда тауарды нақты тиеп, тауар биржасының сауда жүйесінде тауар биржасы арқылы тауарды сатуға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkEnd w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер тауар сатуға қойылған, бірақ сатылмаған жағдайда, мұндай көлем қосымша келесі сауда сессияларында қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z641" w:id="443"/>
+    <w:bookmarkStart w:name="z641" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       263. Тауар биржасының электрондық сауда жүйесінде биржалық тауарды сатып алуға (сатуға) өтінімдер лоттарға қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkEnd w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лоттың максималды мөлшері - 5 вагон (вагон нормасына байланысты 300-350 тонна).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте сатып алушы өз мұқтажын қанағаттандыру мақсатында биржалық сауда-саттық барысында бірнеше лот сатып алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z642" w:id="444"/>
+    <w:bookmarkStart w:name="z642" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       264. Сауда сессиясы ішінде қалыптастырылатын тауар бағасының ең төменгі деңгейі базалық бағаның 98 пайызынан кем болмайды, ал бағаның ең жоғары деңгейі базалық бағаның жүз бір пайызынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z643" w:id="445"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z643" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда сессияларында тауардың базалық бағасы ретінде мынадай бағалар танылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z644" w:id="446"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z644" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші биржалық сауда-саттықта базалық баға тиісті ерекшеліктегі тауардың көтерме бағаларының ағымдағы жасалатын келісімшарттарының орташа өлшемді мәні деңгейінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z645" w:id="447"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z645" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кейінгі негізгі және қосымша сауда сессияларында базалық баға биржалық мәмілелер жасалған тиісті сауда құралы бойынша алдыңғы сауда сессиясында қалыптасқан тауардың орташа алынған бағасы деңгейінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkEnd w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18372,438 +18678,438 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z651" w:id="448"/>
+    <w:bookmarkStart w:name="z651" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       266. Толық қанағаттандырылған сатып алуға (сатуға) өтінімдер бұдан әрі сауда-саттыққа қатыспайды. Ішінара қанағаттандырылған өтінімдер сатып алуға (сатуға) қанағаттандырылмаған көлемдер бөлігінде сауда-саттыққа қатысуды жалғастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z652" w:id="449"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z652" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       267. Биржалық сауда-саттыққа қатысушылар тауарды сатып алуға (сатуға) өтінімдердің шексіз санын береді. Бұл ретте сауда-саттыққа қатысушы берген кез келген өтінімді мәміле жасалған сәтке дейін алуға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z653" w:id="450"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z653" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       268. Сауда сессиялары аяқталғаннан кейін қанағаттандырылмаған өтінімдер тауар биржасының электрондық сауда жүйесімен автоматты түрде жойылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z654" w:id="451"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z654" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269. Сатып алушы қойған тауарды сатып алуға сатып алушылардың өтінімдері болмаған жағдайда сатушы тауардың ұсынылған құнын төмендетуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkEnd w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте сатушы өз қалауы бойынша тауардың бағасын тауардың нақты номенклатурасы бойынша сол күнтізбелік жылға арналған тауарды жеткізуге қатысты мәмілелер бойынша қалыптасқан орташа өлшемді бағаның деңгейінен төмендетеді не төмендетпейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z655" w:id="452"/>
+    <w:bookmarkStart w:name="z655" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       270. Әрбір өтінім мен мәмілеге ақпаратты есепке алуды жүргізу үшін бірегей код беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z656" w:id="453"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z656" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       271. Тауар биржасы электрондық сауда жүйесінде тиісті мәміле жасасу туралы жазба енгізу арқылы көп бағытты өтінімдердің бір-біріне сәйкестігін тауар биржасы тіркеген сәтте мәміле биржалық сауда-саттықта жасалған болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z657" w:id="454"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z657" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       272. Электрондық сауда жүйесінде мәміле бойынша есеп автоматты түрде қалыптастырылады, ол тауар биржасының уәкілетті лауазымды адамының электрондық цифрлық қолтаңбасы қойылған, мәміле тараптарының жасасуын растайтын электрондық құжат болып табылады. Сауда-саттыққа қатысушының жеке сұрау салуы бойынша сауда-саттықты ұйымдастырушы Сауда-саттықты ұйымдастырушы куәландырған электрондық құжаттың қағаздағы нұсқасын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z658" w:id="455"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z658" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       273. Өтінімдер бағасы Инкотермс 2020 шарттарында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z659" w:id="456"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z659" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       274. Сатушы осы қағидаға сәйкес өткізілген биржалық сауда-саттық жеңімпаздарымен жасалған шарттар негізінде өткізілетін биржалық сауда-саттықты ескере отырып, ай сайынғы түзетумен тауарды тиеп жөнелту кестесін қалыптастырады және оны биржалық сауда-саттық жеңімпазында тиісті шарт жасалған тасымалдаушыға орындау үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkEnd w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасы жасалған мәмілелер негізінде биржалық және биржадан тыс индекстерді есептейді және алынған деректерді ескере отырып, биржалық тауар бағасының биржалық дәлізін тауар биржасының интернет-ресурсында жариялай отырып шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z660" w:id="457"/>
+    <w:bookmarkStart w:name="z660" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 27 тарау. Қара металл сынықтарын сату секциясы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkEnd w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 27-тарау алып тасталды - ҚР Сауда және интеграция министрінің м.а. 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z705" w:id="458"/>
+    <w:bookmarkStart w:name="z705" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28-тарау. Қант саудасы бөлімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkEnd w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 28-тараумен толықтырылды - ҚР Сауда және интеграция министрінің 07.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z706" w:id="459"/>
+    <w:bookmarkStart w:name="z706" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       299. Қанттың биржалық сауда-саттығын ұйымдастыруды жүзеге асыруға ниеті бар тауар биржасы уәкілетті органға еркін нысандағы хабарламаны жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z707" w:id="460"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z707" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       300. Қант сауда-саттығын ұйымдастырушы болып табылатын тауар биржаларының тізбесі олардың атауы мен байланыс деректерін көрсете отырып, уәкілетті органның және агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органның ресми интернет-ресурсында жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z708" w:id="461"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z708" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       301. Тауар биржасы дилер ретінде аккредиттеген немесе аккредиттелген брокерлер арқылы әрекет ететін сатушылар мен сатып алушылар қанттың биржалық сауда-саттығының қатысушылары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkEnd w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қанттың биржалық сауда-саттығының қатысушыларына мыналар жатады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18890,160 +19196,186 @@
       Қант өндірушілер қантты келісімшартталған айналым қаражаты не қарыздар арқылы өткізген жағдайда және (немесе) шарттар бойынша әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру тетіктері шеңберінде оны тауар биржаларынан тыс өткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қантты сатып алушылар – өз қажеттіліктері үшін қант сатып алатын және (немесе) Қазақстан Республикасының аумағында қантты одан әрі өткізуді жүзеге асыратын кәсіпкерлік субъектілері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-    <w:bookmarkStart w:name="z709" w:id="462"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 301-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z709" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       302. Сатушы уәкілетті органға және агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға келісімшартталған айналым қаражаты не қарыздар арқылы өткізген жағдайда және (немесе) шарттар бойынша әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру тетіктері шеңберінде шарттар бойынша өткізілетін қантты қоспағанда, келесі жылға арналған қантты Қазақстан Республикасының ішкі нарығына өткізудің ай сайынғы жоспарын (бұдан әрі – Жоспар) үстіміздегі жылдың бірінші желтоқсанынан кешіктірілмейтін мерзімде ұсынады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkEnd w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспар түзетілген жағдайда сатушы уәкілетті органға және агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға ол бекітілгеннен кейін бес жұмыс күні ішінде жаңартылған Жоспарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z710" w:id="463"/>
+    <w:bookmarkStart w:name="z710" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       303. Жоспарда көрсетілген көлемдерді сатушылар күнтізбелік ай шеңберінде біркелкі бөлінген бес сауда сессиясы ішінде өткізуге қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z711" w:id="464"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z711" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       304. Тауар биржасы – қант сауда-саттығын ұйымдастырушы тауар биржасының интернет-ресурсында бекітілген күнінен бастап бір жұмыс күнінен кешіктірілмей жарияланады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkEnd w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сауда күндері мен сауда сессияларын өткізу кестесі мен кезеңділігін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19072,264 +19404,264 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лоттардың мөлшерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қанттың биржалық сауда-саттығына қатысу үшін биржалық алымның мөлшері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z712" w:id="465"/>
+    <w:bookmarkStart w:name="z712" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       305. Сауда-саттық сессиясының және клирингтің басталу және аяқталу уақытын тауар биржасы қант өндірушілер мен қантты көтерме сатушылардың әрбір сауда құралы бойынша сауда-саттық сессиясының ұзақтығын және Қазақстан Республикасының аумағына үшінші елдерден және Еуразиялық экономикалық одақ елдерінен әкелінген қанттың кейінгі саудасын ескере отырып белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z713" w:id="466"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z713" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       306. Егер қант тиісті сауда сессиясында өткізуге қойылған, бірақ өткізілмеген жағдайда, мұндай көлем осы Қағидалардың 303-тармағында белгіленген кезең шеңберінде кейінгі сауда сессияларында қосымша қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z714" w:id="467"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z714" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       307. Егер қант өткізуге қойылса, бірақ сатушы мен сатып алушылар арасында мәмілелер жасалмаса, сатушы өткізілмеген қант көлемін өз қалауы бойынша биржадан тыс мәміле арқылы өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z715" w:id="468"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z715" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       308. Қант тауар биржалары арқылы тиісті сауда құралдары арқылы өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z716" w:id="469"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z716" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       309. Қанттың биржалық сауда-саттығын өткізу кестесін қант сауда-саттығын ұйымдастырушы сауда-саттықтар басталғанға дейін кемінде бес жұмыс күні бұрын тауар биржасының жеке интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkEnd w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда күндері мен сауда сессияларын өткізу кестесі мен кезеңділігінің өзгергені туралы қанттың биржалық сауда-саттығына қатысушылар сауда күні басталғанға дейін 48 сағаттан кешіктірілмей хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z717" w:id="470"/>
+    <w:bookmarkStart w:name="z717" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       310. Өткізуге өтінімдерді қант сатушылары лоттарда қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkEnd w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар биржасы арқылы сатып алуға болатын биржалық тауар партиясының ең аз мөлшері – бір лот.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лоттың ең аз мөлшері кемінде 60 тоннаны құрайды (бір вагон нормасы). Темір жол көлігімен қантты жеткізуді көздейтін сауда құралдары бойынша лоттың ең жоғарғы мөлшері 5 (бес) вагонды (вагон нормасына байланысты 300-350 тонна), автомобиль көлігімен 100 (жүз) тоннаны құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z718" w:id="471"/>
+    <w:bookmarkStart w:name="z718" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       311. Сатып алушылар өз қажеттіліктерін қанағаттандыру мақсатында биржалық сауда-саттық барысында бір лоттан артық сатып алуға жол береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z719" w:id="472"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z719" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       312. Биржалық қамтамасыз ету мөлшері болжамды мәміленің 1% аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkEnd w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19402,90 +19734,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z721" w:id="473"/>
+    <w:bookmarkStart w:name="z721" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       314. Сауда сессиясы барысында қалыптасатын қант бағасының ең жоғары деңгейі базалық бағаның жұз бір пайызынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z722" w:id="474"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z722" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       315. Сауда саттық сессияларында қанттың базалық бағасы ретінде келесі бағалар танылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkEnd w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жаңадан бекітілген сауда құралы бойынша алғашқы биржалық сауда-саттықта қанттың базалық бағасы Қазақстан Республикасының ішкі нарығындағы бағалар деректері бойынша өткен айдың қорытындысы бойынша қалыптасқан тиісті өндірушінің жеткізу базисінде қанттың көтерме бағасының баға белгілеулерінің орташа арифметикалық мәні деңгейінде белгіленеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19496,772 +19828,886 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кейінгі негізгі сауда сессияларында базалық баға тиісті сауда құралдары бойынша алдыңғы сауда сессиясында қалыптасқан орташа өлшенген баға деңгейінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қант сауда-саттығын ұйымдастырушы осы тармақтың бірінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда базалық бағаны уәкілетті органмен алдын ала келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z723" w:id="475"/>
+    <w:bookmarkStart w:name="z723" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       316. Егер бекітілген сауда құралы немесе сауда құралдарының тобы бойынша биржалық сауда-саттық қандай да бір себептермен 5 (бес) жұмыс күнінен артық тоқтатылған жағдайда, оларды қайта бастау тиісті жеткізу базисі бойынша соңғы сауда айында қалыптасқан қанттың орташа өлшенген бағасы деңгейінде айқындалатын базалық бағадан басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z726" w:id="478"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">317. Алып тасталды - ҚР Сауда және интеграция министрінің 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z725" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      318. Өтінімдердің бағасы Инкотермс 2020 шарттарында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 318-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z726" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       319. Сатушы қантты келісімшартталған айналым қаражаты не қарыздар арқылы өткізген жағдайда және (немесе) шарттар бойынша әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру тетіктері шеңберінде өткізген жағдайларда тауар биржасында тыс мәмілені тіркеуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkEnd w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тауар биржасы сатушы осы тармақтың 1-бөлігінде және осы Қағидалардың 14-тарауының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-параграфында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген міндеттемелерді орындамаған жағдайда сатушының биржалық тауарды өткізуге өтінімін қабылдаудан бас тартады, бұл туралы уәкілетті орган ресми түрде хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z727" w:id="479"/>
+    <w:bookmarkStart w:name="z727" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       320. Сауда-саттық нәтижелері қант сауда-саттығын ұйымдастырушының ресми интернет-ресурсында биржалық мәмілелер тараптарының анонимділігі туралы шартты сақтай отырып, сауда-саттық күнінен кейінгі бір жұмыс күнінен кешіктірілмей жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkEnd w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өткен айдағы сауда-саттықтың жиынтық нәтижелері қант сауда-саттығын ұйымдастырушының сайтында есепті айдан кейінгі айдың бірінші күнінен кешіктірілмей жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z728" w:id="480"/>
+    <w:bookmarkStart w:name="z728" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       321. Тауар биржасы жасалған мәмілелер негізінде биржалық және биржадан тыс индекстерді есептейді және алынған деректерді ескере отырып, тауар биржасының интернет-ресурсында жариялай отырып, қант бағасының биржалық дәлізін шығарады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z729" w:id="481"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z729" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       322. Қазақстан Республикасының ішкі нарығында үшінші елдер мен Еуразиялық экономикалық одақ елдерінің үшінші елдер үшін қант өндіру үшін шикізат жеткізуге қабылдаған шектеу шараларына, Қазақстан Республикасына импортталатын шикізат бағасының күрт өсуіне және (немесе) қант өндіру көлемінің төмендеуіне байланысты форс-мажорлық мән-жайлар болған жағдайда (жоспарлы және жоспардан тыс жөндеу, авариялық жағдайлар) уәкілетті орган агроөнеркәсіптік кешен саласындағы уәкілетті органмен келісім бойынша нарықтағы ахуал тұрақталғанға дейінгі кезеңге негізгі сауда-саттық сессиялары үшін осы Қағидаларға сәйкес келмейтін базалық бағаларды белгілейді және (немесе) қант сауда-саттық режимін өзгертеді және (немесе) қант биржалық сауда-саттығын тоқтатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z786" w:id="482"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z786" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 29-тарау. Картоп саудасы секциясы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkEnd w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 29-тараумен толықтырылды - ҚР Сауда және интеграция министрінің м.а. 30.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z787" w:id="483"/>
+    <w:bookmarkStart w:name="z787" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323. Картопты сатушылар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z788" w:id="484"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z788" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) азық-түлік мақсатында картоп өсірумен айналысатын ауыл шаруашылығы тауар өндірушілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z789" w:id="485"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z789" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отандық картоп импорттаушылары – кәсіпкерлік субъектілері және (немесе) өзіне меншік құқығы немесе өзге де заңды негіздер бойынша тиесілі картоптың меншік иелері, үшінші елдерден және Еуразиялық экономикалық одақ елдерінен импортталған картопты Қазақстан Республикасының аумағында өткізуді жүзеге асыратындар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z790" w:id="486"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z790" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) картоп импорттаушылары, шетелдік заңды тұлғалар – резидент емес заңды тұлғаның орналасқан жерінен тыс орналасқан және оның барлық немесе бір бөлігіндегі функцияларын, оның ішінде өкілдік функцияларын жүзеге асыратын, Қазақстан Республикасының аумағында картоп өткізуді жүзеге асыратын оқшауланған бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z791" w:id="487"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z791" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ауыл шаруашылығы өндірушілері болып табылмайтын, кейіннен Қазақстан Республикасының аумағында өткізу үшін тауар биржасынан тыс өндірушілерден картоп сатып алатын кәсіпкерлік субъектілері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkEnd w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Картоп өндірушілер картопты шарт жасалған айналым қаражаты не қарыз қаражаттары және (немесе) әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктері шеңберіндегі шарттар бойынша өткізген жағдайда, оны тауар биржаларынан тыс тиісті шартта көзделген көлем шегінде ғана өткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z792" w:id="488"/>
+    <w:bookmarkStart w:name="z792" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       324. Картопты сатып алушылар – картопты өз қажеттіліктері үшін сатып алатын және (немесе) оны одан әрі өткізуді жүзеге асыратын кәсіпкерлік субъектілері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z793" w:id="489"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z793" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       325. Картопты тауар биржасы арқылы өткізуді жүзеге асыратын сатушы картопты биржалық сауда-саттықта өткізуді бастағаны туралы агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға еркін нысанда хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkEnd w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Картоп сатушыларының тізбесі агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органның және уәкілетті органның ресми интернет-ресурсында жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z794" w:id="490"/>
+    <w:bookmarkStart w:name="z794" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       326. Сатушы агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға және тауар биржасына келесі күнтізбелік жылға арналған ішкі нарыққа картоп өткізудің болжамды көлемдері туралы еркін нысандағы ақпаратты өткізу жылынан бұрынғы жылдың 1 желтоқсанынан кешіктірмей ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkEnd w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде аталған ақпарат сатушының өндірістік және нарықтық мүмкіндіктерін, сондай-ақ картоп өндірісінің маусымдық сипатын ескере отырып қалыптастырылады және келесі күнтізбелік жылға арналған картопты өткізудің болжамды көлемдерінің бөлінісін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z795" w:id="491"/>
+    <w:bookmarkStart w:name="z795" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       327. Сатушы ұсынылған ақпараттың негізінде ай сайын 5 (бес) жұмыс күні ішінде картопты тауар биржасының сауда жүйесінде тауар биржасы арқылы сатуға, тауарды нақты жөнелтумен, сауда-саттықта белгіленген шарттарда қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkEnd w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер картоп сатуға қойылған, бірақ сатылмаған жағдайда, мұндай көлем келесі сауда сессияларында қосымша қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер картоп қосымша сауда сессияларына ұсынылса, бірақ сатушы мен сатып алушылар арасында мәмілелер жасалмаса, сатушы сатылмаған картоп көлемін биржадан тыс мәміле арқылы өз қалауы бойынша сатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z796" w:id="492"/>
+    <w:bookmarkStart w:name="z796" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       328. Картоптың биржалық сатылуы мынадай түрлерде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z797" w:id="493"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z797" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауарды жөнелту келесі айда жүзеге асырылатын сауда-саттық споты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z798" w:id="494"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z798" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарды тиеп-жөнелту сауда-саттық өткізілетін айдан кейінгі үшінші айда жүзеге асырылатын сауда-саттық споты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z799" w:id="495"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z799" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тауарды тиеп-жөнелту үш айдан алты айға кезеңге жүзеге асырылатын сауда-саттық споты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z800" w:id="496"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z800" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       329. Тауар биржасы – картоп саудасын ұйымдастырушы өз интернет-ресурсында бекітілген күннен бастап бір жұмыс күнінен кешіктірмей мыналарды жариялайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z801" w:id="497"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z801" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сауда күндері мен сауда сессияларын өткізу кестесі және олардың мерзімділігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z802" w:id="498"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z802" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауар спецификацияларын қоса алғанда, сауда құралдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z803" w:id="499"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z803" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лоттардың мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z804" w:id="500"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z804" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) биржалық қамтамасыз ету мөлшері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z805" w:id="501"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z805" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       330. Картоп тауар биржасы арқылы төмендегі сауда құралдарын қамтитын тиісті спецификацияларға сәйкес өткізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkEnd w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       картоптың түрі және оның сапалық сипаттамалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20290,108 +20736,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төлем шарттары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лоттың мөлшері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z806" w:id="502"/>
+    <w:bookmarkStart w:name="z806" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       331. Картоппен биржалық сауданы өткізу кестесі олардың басталуына кемінде 5 (бес) жұмыс күні қалғанда тауар биржасының өз интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkEnd w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда күндері мен сауда сессияларын өткізу кестесі мен мерзімділігі өзгерген жағдайда, картоппен биржалық саудаға қатысушылар бұл туралы сауда күні басталғанға дейін кемінде 48 (қырық сегіз) сағат бұрын хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z807" w:id="503"/>
+    <w:bookmarkStart w:name="z807" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       332. Тауар биржасының электрондық сауда жүйесінде картопты сатып алу (сату) жөніндегі өтінімдер лоттар бойынша орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkEnd w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теміржол көлігімен картопты жеткізуді көздейтін сауда құралдары бойынша лоттың ең төменгі мөлшері кемінде 60 (алпыс) тонна, және (немесе) автомобиль көлігімен жеткізу кезінде 20 (жиырма) тонна мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20402,228 +20848,228 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теміржол көлігімен картопты жеткізуді көздейтін сауда құралдары бойынша лоттың ең жоғары мөлшері 10 (он) вагонды (вагондық нормаға байланысты 600–650 тонна), және (немесе) автомобиль көлігімен жеткізу кезінде 1000 (мың) тонна мөлшерінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте сатып алушы өз қажеттіліктерін қанағаттандыру мақсатында биржалық сауда барысында бір лоттан артық лот сатып алуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z808" w:id="504"/>
+    <w:bookmarkStart w:name="z808" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       333. Сауда сессиясы барысында қалыптасатын картоптың ең жоғары баға деңгейі базалық бағадан 101 пайыздан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z809" w:id="505"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z809" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       334. Сауда сессияларында картоптың базалық бағасы ретінде мынадай бағалар танылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z810" w:id="506"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z810" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жаңадан бекітілген сауда құралы бойынша өткізілетін алғашқы биржалық саудада базалық баға Қазақстан Республикасының ішкі нарығындағы бағалар жөніндегі деректерге сәйкес алдыңғы айдың қорытындысы бойынша қалыптасқан тиісті өндірушінің жеткізу базисіндегі көтерме бағалар котировкаларының орташа арифметикалық мәні деңгейінде белгіленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z811" w:id="507"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z811" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кейінгі негізгі сауда сессияларында базалық баға тиісті сауда құралдары бойынша алдыңғы сауда сессиясының қорытындысы бойынша қалыптасқан орташа өлшенген баға деңгейінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkEnd w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда ұйымдастырушысы осы тармақтың 1) және 2) тармақшаларында көзделген жағдайларда базалық бағаны агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органмен келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z812" w:id="508"/>
+    <w:bookmarkStart w:name="z812" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       335. Бекітілген сауда құралы немесе сауда құралдарының тобы бойынша биржалық сауда 5 жұмыс күнінен астам мерзімге тоқтатылған жағдайда, олардың қайта басталуы тиісті жеткізу базисі бойынша соңғы сауда айының қорытындысында қалыптасқан орташа өлшенген баға деңгейінде айқындалатын базалық бағадан басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z813" w:id="509"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z813" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       336. Агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органның ұсынымдары негізінде тауар биржасы бір сауда күні шеңберінде бір сатып алушы беретін картопты сатып алу жөніндегі өтінімнің ең жоғары көлемін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z814" w:id="510"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z814" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       337. Өтінімдердегі бағалар Инкотермс 2020 шарттарына (EXW, FCA) сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z815" w:id="511"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z815" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       338. Сатушы төмендегі жағдайларда картоппен жасалатын биржадан тыс мәмілелердің тауар биржасында тіркелуін қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkEnd w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көлемі 60 тоннадан асатын биржадан тыс мәмілелер жасалған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20634,124 +21080,124 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       картопты шарттастырылған айналым қаражатын, қарыздарды және (немесе) әлеуметтік маңызы бар азық-түлік тауарларының бағасын тұрақтандыру тетіктері шеңберінде жасалатын шарттар бойынша өткізу кезінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       картоп өндіруші тарапынан өнімді екі немесе одан да көп партиямен, жеткізу мерзімі кейінге қалдырылып жүзеге асырылуын көздейтін форвардтық шарттар жасалған кезде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z816" w:id="512"/>
+    <w:bookmarkStart w:name="z816" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       339. Тауар биржасы жасалған мәмілелердің негізінде биржалық және биржадан тыс индекстерді есептейді және алынған деректерді ескере отырып, картоп бағасының биржалық баға дәлізін айқындайды, оны тауар биржасының өз интернет-ресурсында жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkEnd w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>