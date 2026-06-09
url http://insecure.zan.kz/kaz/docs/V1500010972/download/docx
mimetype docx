--- v0 (2025-10-05)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5f54f3c" w14:textId="5f54f3c">
+    <w:p w14:paraId="ff3186e" w14:textId="ff3186e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1465,220 +1465,334 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) байланыс операторларының анықтамалық қызметі кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қазақстан Республикасы аумағында кезекшілік -диспетчерлік қызметтердің қызметін үйлестіру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Төтенше жағдайлар министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 125</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Төтенше жағдайлар туындаған, адамдардың өміріне қауіп төнген және денсаулығына зиян келтірген кезде және өзге де шұғыл көмек шараларын қабылдауды талап ететін жағдайларда БКДҚБ өзара іс-қимыл жасасатын кезекшілік-диспетчерлік қызметтердің қызметін үйлестіреді. Бұл үшін БКДҚБ орналасқан жерде мүдделі мемлекеттік органдар мен ұйымдардың ақпараттық жүйелерімен, сондай-ақ әкімшілік-аумақтық бірлік аумағындағы байланыс инфрақұрылымымен ықпалдасады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кезекшілік-диспетчерлік қызметтермен өзара іс-қимыл күнделікті қызмет, жоғары әзірлік және төтенше жағдайлар режимінде ұйымдастырылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
-[...15 lines deleted...]
-      5. Кезекшілік-диспетчерлік қызметтермен өзара іс-қимыл күнделікті қызмет, жоғары әзірлік және төтенше жағдайлар режимінде ұйымдастырылады:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) күнделікті қызмет режимінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
-[...15 lines deleted...]
-      1) күнделікті қызмет режимінде:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "112" бірыңғай кезекші-диспетчерлік қызметінің (бұдан әрі - БКДҚ) жедел кезекшісі кезекшілікке түскен кезде байланыс арналары мен құралдарын тексереді, өзара іс-қимыл жасасатын кезекшілік-диспетчерлік қызметтердің жедел кезекшілерінің байланыс деректерін, нөмірлерін, шақыртулары мен басқа қажетті ақпаратты көрсете отырып, қосымша байланыс құралдарының бар-жоғы туралы мәліметті нақтылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кезекшілік кезінде өзара іс-қимыл жасасатын кезекшілік-диспетчерлік қызметтер төтенше жағдайлар, адамдардың өміріне қауіп төнген және денсаулығына зиян келтірілген және шұғыл көмек шараларын қабылдауды талап ететін өзге жағдайлар туралы ақпарат алмасуды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдайлар туындаған кезде, адамдардың өміріне қауіп төнген және денсаулығына зиян келтірілген кезде және шұғыл көмек көрсету шараларын қабылдауды талап ететін өзге жағдайларда кезекшілік-диспетчерлік қызметтер тиісті шұғыл қызметтерді тарта отырып, оларға ден қою бойынша іс-шараларды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзара іс-қимыл жасасатын кезекшілік-диспетчерлік қызметтерге төтенше жағдай туралы ақпарат келіп түскен кезде ол "112" БКДҚ жедел кезекшісіне шұғыл түрде беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кезекшілік-диспетчерлік қызметтер төтенше жағдайлар туындаған, адамдардың өміріне қауіп төнген және денсаулығына зиян келтірілген кезде және шұғыл көмек көрсету шараларын қабылдауды талап ететін өзге жағдайлармен байланысты оқиғаларға шұғыл ден қою бойынша іс-қимылы туралы Қазақстан Республикасы "Азаматтық қорғау туралы" заңның 6-бабына сәйкес "112" БКДҚ-ға хабар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жоғары әзірлік режимінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...108 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "112" БКДҚ жедел кезекшісі жағдайды қадағалау, бақылау және болжау қызметтерінен, сондай-ақ әлеуетті қауiпті объектілерден ақпаратты жинауды және қорытындылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1747,70 +1861,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген кезекші бөлімдерден басқа), төтенше жағдай қатері төнуі туралы ақпаратты алған кезде шұғыл ден қою құралымдарын жоғары әзірлікке келтіреді және "112" БКДҚ-ға олардың құрамы туралы деректер береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төтенше жағдай режимінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       төтенше жағдайлар туралы хабарлама алған кезде "112" БКДҚ жедел кезекшісі "Табиғи және техногендiк сипаттағы төтенше жағдайлардың сыныптамасын белгілеу туралы" Қазақстан Республикасының Төтенше жағдайлар министрінің міндетін атқарушының 2023 жылғы 10 мамырдағы № 240 "Табиғи және техногендік сипаттағы төтенше жағдайлардың сыныптамасын белгілеу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1899,228 +2013,228 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген кезекші бөлімдерден басқа) кезекшілері төтенше жағдай аймағына қосымша шұғыл ден қою құралымдарын жіберу туралы ақпаратты алған кезде көрсетілген іс-шараларды шұғыл тәртіппен жүзеге асырады және "112" БКДҚ-ға олардың құрамы, төтенше жағдай аймағынан кету және келу уақыты туралы деректер береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау Қазақстан Республикасының аумағында бірыңғай кезекші-диспетчерлік "112" қызметінің өкілеттігі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасының аумағында "112" БКДҚ өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
-[...15 lines deleted...]
-      6. Қазақстан Республикасының аумағында "112" БКДҚ өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) төтенше жағдайлар, өрт туындауының алғышарттары немесе туындағаны, адам өміріне қатер туындағаны және деңсаулығына зиян келтірілгені және шұғыл көмек шараларын қабылдауды талап ететін өзге жағдайлар туралы жеке және заңды тұлғалардан түскен хабарламаны қабылдау және өңдеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
-[...15 lines deleted...]
-      1) төтенше жағдайлар, өрт туындауының алғышарттары немесе туындағаны, адам өміріне қатер туындағаны және деңсаулығына зиян келтірілгені және шұғыл көмек шараларын қабылдауды талап ететін өзге жағдайлар туралы жеке және заңды тұлғалардан түскен хабарламаны қабылдау және өңдеу;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) төтенше жағдайлар, адам өміріне қатер туындағаны және денсаулығына зиян келтірілгені және шұғыл көмек шараларын қабылдауды талап ететін өзге жағдайларға шұғыл қызметтердің ден қоюы бойынша іс-қимылдарын үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
-[...15 lines deleted...]
-      2) төтенше жағдайлар, адам өміріне қатер туындағаны және денсаулығына зиян келтірілгені және шұғыл көмек шараларын қабылдауды талап ететін өзге жағдайларға шұғыл қызметтердің ден қоюы бойынша іс-қимылдарын үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төтенше жағдайларды жою және авариялық-құтқару жұмыстарын жүргізу кезінде уәкілетті органның шұғыл қызметтерінің, авариялық-құтқару құрамаларының іс-қимылдарын үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
-[...15 lines deleted...]
-      3) төтенше жағдайларды жою және авариялық-құтқару жұмыстарын жүргізу кезінде уәкілетті органның шұғыл қызметтерінің, авариялық-құтқару құрамаларының іс-қимылдарын үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) халықтың өмірі мен денсаулығына қатер төнген жағдайда төтенше жағдайлардың алғышарттары немесе туындауы, сондай-ақ қалыптасқан жағдайда іс-қимылдар тәртібі туралы жеке және заңды тұлғаларды құлақтандыру және оларға хабар беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
-[...15 lines deleted...]
-      4) халықтың өмірі мен денсаулығына қатер төнген жағдайда төтенше жағдайлардың алғышарттары немесе туындауы, сондай-ақ қалыптасқан жағдайда іс-қимылдар тәртібі туралы жеке және заңды тұлғаларды құлақтандыру және оларға хабар беру;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уәкілетті органның облыста (қалада) орналасқан аумақтық органы ведомстволық бағынысты мемлекеттік мекемелерінің кезекші қызметтеріне жедел қатынаста басшылық ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
-[...15 lines deleted...]
-      5) уәкілетті органның облыста (қалада) орналасқан аумақтық органы ведомстволық бағынысты мемлекеттік мекемелерінің кезекші қызметтеріне жедел қатынаста басшылық ету;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аумақтық органға, облыста (қалада) орналасқан уәкілетті органның ведомстволық бағынысты мекемелері мен ұйымдарына кезек күттірмейтін төтенше жағдайларға жедел ден қою шараларын жүзеге асыру мәселелері бойынша уәкілетті орган және аумақтық орган басшылығының өкімдерін жеткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
-[...15 lines deleted...]
-      6) аумақтық органға, облыста (қалада) орналасқан уәкілетті органның ведомстволық бағынысты мекемелері мен ұйымдарына кезек күттірмейтін төтенше жағдайларға жедел ден қою шараларын жүзеге асыру мәселелері бойынша уәкілетті орган және аумақтық орган басшылығының өкімдерін жеткізу;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өз құзыреті шегінде авариялық және шұғыл қызметтердің, байланыс операторларының, жергілікті атқарушы органдардың және өзге де мемлекеттік органдардың, азаматтық қорғау қызметтерінің дерекқорларында бар ақпаратты пайдалану.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2158,55 +2272,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2532,31 +2646,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>