--- v0 (2025-10-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5a64d8d" w14:textId="5a64d8d">
+    <w:p w14:paraId="c2adf6f" w14:textId="c2adf6f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1163,51 +1163,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ЭКЕАЖ-дың тәжірибелік-өнеркәсіптік сынақтары – жүйенің техникалық, функционалдық және метрологиялық сипаттамаларының техникалық тапсырманың және жобалар шешімдерінің талаптарының сәйкестігіне тексеру бойынша іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z192" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Отын-энергетика кешенін басқарудың бірыңғай мемлекеттік жүйесі (бұдан әрі – уәкілетті органның ақпараттық жүйесі) – жеке және заңды тұлғалардың уәкілетті органмен және өзге де мемлекеттік органдармен ақпараттық өзара іс-қимылы арқылы электр энергетикасы саласындағы Қазақстан Республикасының отын-энергетика кешенінің деректерін жинауға, өңдеуге, мониторингтеуге және талдауға арналған уәкілетті органның ақпараттық жүйесі.</w:t>
+      7) Отын-энергетика кешенін басқарудың бірыңғай мемлекеттік жүйесі (бұдан әрі – уәкілетті органның цифрлық жүйесі) – жеке және заңды тұлғалардың уәкілетті органмен және өзге де мемлекеттік органдармен ақпараттық өзара іс-қимылы арқылы электр энергетикасы саласындағы Қазақстан Республикасының отын-энергетика кешенінің деректерін жинауға, өңдеуге, мониторингтеуге және талдауға арналған уәкілетті органның цифрлық жүйесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларда пайдаланылатын өзге де ұғымдар "Электр энергетикасы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1290,50 +1290,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 344-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4673,90 +4693,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. ЭКЕАЖ-да бірнеше еселік он бес минут бойынша деректерді жинау интервалын таңдау үшін бағдарламалық-техникалық құралдар қарастырылған. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z136" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      54. Электр энергиясын коммерциялық есепке алу деректері уәкілетті органның ақпараттық жүйесіне деректерді одан әрі бере отырып, деректерді жинау және беру құрылғыларына әрбір он бес минут сайын беріледі. Ақпаратты берудің істен шығуы кезінде бірнеше он бес минуттық аралықта бір мезгілде деректерді жинау мүмкіндігі қамтамасыз етіледі.</w:t>
+      54. Электр энергиясын коммерциялық есепке алу деректері уәкілетті органның цифрлық жүйесіне деректерді одан әрі бере отырып, деректерді жинау және беру құрылғыларына әрбір он бес минут сайын беріледі. Ақпаратты берудің істен шығуы кезінде бірнеше он бес минуттық аралықта бір мезгілде деректерді жинау мүмкіндігі қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Энергетика министрінің 11.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 344-н/қ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Энергетика министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5821,54 +5841,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z194" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      77. Электр энергетикасы саласындағы отын-энергетика кешенінің субъектілері уәкілетті органның ақпараттық жүйесімен электр энергиясын коммерциялық есепке алудың автоматтандырылған жүйесінің өздерінің аппараттық-бағдарламалық кешендеріне қол жеткізуді ұсынады және интеграциялайды.</w:t>
+      77. Электр энергетикасы саласындағы отын-энергетика кешенінің субъектілері уәкілетті органның цифрлық жүйесімен электр энергиясын коммерциялық есепке алудың автоматтандырылған жүйесінің өздерінің аппараттық-бағдарламалық кешендеріне қол жеткізуді ұсынады және интеграциялайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 77-тармақ жаңа редакцияда - ҚР Энергетика министрінің 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z195" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       78. Электр энергетикасы субъектілерінің ақпараттандыру объектілеріне қойылатын талаптар Заңының 10-4-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -13055,31 +13137,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>