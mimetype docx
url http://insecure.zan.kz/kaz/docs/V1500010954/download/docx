--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5def6a3" w14:textId="5def6a3">
+    <w:p w14:paraId="3f4fe8b" w14:textId="3f4fe8b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,130 +112,110 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Қаржы министрінің 2015 жылғы 31 наурыздағы № 241 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 6 мамырда № 10954 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Бухгалтерлік есеп пен қаржылық есептілік туралы" Қазақстан Республикасы Заңының 20-бабы </w:t>
+      "Бухгалтерлiк есеп пен қаржылық есептiлiк туралы" Қазақстан Республикасы Заңының 20-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2) тармақшасына сәйкес </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> 2) тармақшасына және Қазақстан Республикасы Үкіметінің 2008 жылғы 24 сәуірдегі № 387 қаулысымен бекітілген Қазақстан Республикасы Қаржы министрлігі туралы ереженің 15-тармағының 166) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы министрінің 04.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 531</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы министрінің м.а. 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -847,130 +827,110 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Бухгалтерлік есепті жүргізу қағидалары (бұдан әрі – Қағидалар) "Бухгалтерлік есеп пен қаржылық есептілік туралы" Қазақстан Республикасының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүргізу тәртібін белгілейді.</w:t>
+      1. Осы Бухгалтерлік есепті жүргізу қағидалары (бұдан әрі – Қағидалар) "Бухгалтерлiк есеп пен қаржылық есептiлiк туралы" Қазақстан Республикасы Заңына (бұдан әрі –Заң), Қазақстан Республикасы Үкіметінің 2008 жылғы 24 сәуірдегі № 387 қаулысымен бекітілген Қазақстан Республикасы Қаржы министрлігі туралы ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 166) тармақшасына, қаржылық есептіліктің халықаралық және ұлттық стандарттарына сәйкес әзірленді және дара кәсіпкерлердің, заңды тұлғалардың, Қазақстан Республикасының аумағында тіркелген шетелдік заңды тұлғалардың филиалдары, өкілдіктері мен тұрақты мекемелерінің (бұдан әрі – субъектілер) бухгалтерлік есепті "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасының Заңына сәйкес жүргізу тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы министрінің 04.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 531</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы министрінің м.а. 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -988,107 +948,125 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалардың қолданысы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Заңға сәйкес Бухгалтерлік есеп пен қаржылық есептілік жүйесін реттеуді Қазақстан Республикасының Ұлттық Банкі жүзеге асыратын қаржы ұйымдары, Қазақстан Республикасының бейрезидент банктерінің филиалдары, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымдарының филиалдары, Қазақстан Республикасының бейрезидент Сақтандыру брокерлерінің филиалдары және Қазақстанның Даму Банкі;</w:t>
-[...17 lines deleted...]
-      2) бухгалтерлік есеп пен қаржылық есептілік жүйесін реттеу Қазақстан Республикасының бюджет заңнамасымен белгіленетін мемлекеттік мекемелерге қолданылмайды.</w:t>
+      1) Заңға сәйкес Бухгалтерлік есеп пен қаржылық есептілік жүйесін реттеуді Қазақстан Республикасының Ұлттық Банкі жүзеге асыратын қаржы ұйымдары, Қазақстан Республикасының бейрезидент банктерінің филиалдары, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымдарының филиалдары, Қазақстан Республикасының бейрезидент Сақтандыру брокерлерінің филиалдары және Қазақстанның Даму Банкі және Қазақстан Республикасының Ұлттық Банкі еншілес компаниялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бухгалтерлік есеп пен қаржылық есептілік жүйесін реттеу Қазақстан Республикасының бюджет заңнамасымен белгіленетін мемлекеттік мекемелерге қолданылмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органда бухгалтерлік есеп пен қаржылық есептiлiк жүйесін заңнамаға сәйкес қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы министрінің 04.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 531</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы министрінің м.а. 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1357,51 +1335,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Қаржы министрінің 22.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1092</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1459,182 +1437,90 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Бухгалтерлік есепті жүргізуді және қаржылық есептілікті жасауды, есеп саясатын қалыптастыруды қамтамасыз ететін бас бухгалтер немесе басқа лауазымды адам бухгалтерлік қызметтің басшысы (бұдан әрі - бас бухгалтер) болып табылады.</w:t>
+      7. Бухгалтерлiк есептi жүргiзудi, қаржылық есептiлiк жасауды және ұсынуды, есеп саясатын қалыптастыруды қамтамасыз ететiн бас бухгалтер немесе басқа лауазымды адам бухгалтерлiк қызметтiң басшысы (бұдан әрi – бас бухгалтер) болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...90 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Қаржы министрінің 22.10.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1092</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Қаржы министрінің м.а. 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1887,51 +1773,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Қаржы министрінің 16.03.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 383</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2301,51 +2187,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-параграф 22-1-тармақпен толықтырылды – ҚР Қаржы министрінің 16.03.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 383</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2403,51 +2289,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Қаржы министрінің 22.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1092</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2468,89 +2354,89 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Кассалық және банктік бастапқы құжаттарға түзетулер енгізілмейді. Қалған бастапқы құжаттарға түзетулер операцияға қатысушылармен келісім бойынша ғана енгізіледі, бұл түзетулер енгізілген күнді көрсете отырып, құжаттарға қол қойған адамдардың қолдарымен расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық тасымалдағыштағы бастапқы құжаттағы қателерді түзету "Бухгалтерлік есеп және қаржылық есептілік туралы" Қазақстан Республикасының Заңымен сәйкес ресімделген, бұрын жасалған бастапқы құжатқа (нөмірі мен күні) "түзетілді" деген белгісі бар сілтемені, осы құжатқа бұрын қол қойған операцияға қатысушылардың қолдарын қамтитын түзету нөмірі мен күнін көрсете отырып, жаңа түзетілген бастапқы құжатты жасау арқылы жүзеге асырылады. Түзетілген бастапқы құжатты электрондық тасымалдағышта ресімдеу кезінде бұрын жасалған "күші жойылды" мәртебесі бар бастапқы құжат сақталуға тиіс.</w:t>
+      Электрондық тасымалдағыштағы бастапқы құжаттағы қателерді түзету Заңға сәйкес ресімделген, бұрын жасалған бастапқы құжатқа (нөмірі мен күні) "түзетілді" деген белгісі бар сілтемені, осы құжатқа бұрын қол қойған операцияға қатысушылардың қолдарын қамтитын түзету нөмірі мен күнін көрсете отырып, жаңа түзетілген бастапқы құжатты жасау арқылы жүзеге асырылады. Түзетілген бастапқы құжатты электрондық тасымалдағышта ресімдеу кезінде бұрын жасалған "күші жойылды" мәртебесі бар бастапқы құжат сақталуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Қаржы министрінің 22.10.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1092</w:t>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Қаржы министрінің м.а. 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2641,51 +2527,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Қаржы министрінің 22.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1092</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2743,51 +2629,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Қаржы министрінің 22.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1092</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2863,51 +2749,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Қаржы министрінің 04.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 531</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3021,51 +2907,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Қаржы министрінің 22.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1092</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3975,51 +3861,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда – ҚР Қаржы министрінің 16.03.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 383</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5725,452 +5611,436 @@
         <w:t>
       Бекітілу немесе жасалу күніне қарамастан құжаттарға қосымшалар қатысы бар құжатқа біріктіріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z158" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Субъектінің құжаттарын тұрақты, уақытша сақтау жеке меншік арнайы жабдықталған үй-жай болған кезде немесе субъектінің қаражаты есебінен тиісті мұрағат мекемесіне сақтауға құжаттар беру арқылы қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z159" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Іс жүргізуде аяқталған істер олар басталған күнтізбелік жыл аяқталғаннан кейін оларды тұрақты сақтауға беруге дайындау үшін қолданыстағы Қазақстан Республикасының, мұрағат қоры және мұрағат туралы заңнамасына сәйкес ресімдеуге және сипаттауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z160" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Істерді және құжаттарды қабылдап алу-беру туралы мәліметтер қайта ұйымдастырылатын субъектілерде субъектіні қайта ұйымдастырудың аяқталғаны туралы материалдарда көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z161" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Құжаттар ұрлау, бүліну, жойып жіберу немесе бүлінген (өрт, су басу, дүлей апат) жағдайда, субъектінің басшысы олардың жоғалу немесе бүліну себептерін тексеру және кінәлі адамдарды анықтау жөніндегі комиссияны белгілейді. Комиссияның жұмыс нәтижелері бойынша акті ресімделеді, оны субъектінің басшысы бекітеді. Актіде: оқиға орны және себептері, сыртқы зақымдану сипаты егжей-тегжейлі сипатталады, жоғалған (зақымдалған) құжаттардың тізбесі келтіріледі, бастапқы құжаттардың сақталуына жауапты адамдар көрсетіледі. Бұл тұлғалардан комиссия болған жағдай туралы жазбаша түсіндірме алады. Актінің көшірмесі жоғары тұрған ұйымға немесе құрылтайшыларға жіберіледі. Құжаттар жоғалған жағдайда субъектінің басшысы оларды қалпына келтіруді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z166" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Құжаттамалық расталған қылмыстық және (немесе) әкiмшiлiк құқық бұзушылықтар, сондай-ақ нәтижесінде бастапқы құжаттың түпнұсқасы жоғалған (жойылған) дүлей апаттар, өрт, авариялар немесе экстремалдық жағдайлардан туындаған басқа да төтенше жағдайларда мүліктің бүлінуі фактілері анықталған кезде құжаттың тұпнұсқасы сақталған контрагент куәландырған бастапқы құжаттың көшірмесі дайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттың түпнұсқамен сәйкестігін куәландыру үшін құжаттың көшермесінде "Қолы" деген деректеменің төменгі жағына "Көшірмесі дұрыс" (тырнақшасыз) деген куәландыру жазбасы, көшірмені куәландырған тұлға лауазымының атауы, оның жеке қолы және толық жазылуы, ұйым мөрінің бедері (ол бар болса), куәландырылған күні қойылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...95 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тарау 81-тармақпен толықтырылды – ҚР Қаржы министрінің 16.03.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 тарау. Сенімгерлік басқару шарттары бойынша операцияларды есепке алу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 6-тараумен толықтырылды - ҚР Қаржы министрінің 22.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1092</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="153"/>
+    <w:bookmarkStart w:name="z169" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Мүлікті сенімгерлік басқаруға беру ол берілген күнгі Баланс ұстаушының бухгалтерлік есебінде есептелетін құн бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүлікті сенімгерлік басқаруға алғанын растау "сенімгерлік басқару" деген белгісі бар мүлікті қабылдау-беру актісі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="154"/>
+    <w:bookmarkStart w:name="z170" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Басқарушының мүлікті сенімгерлік басқару операцияларын көрсетуі құрылтайшы (Баланс ұстаушы) қабылдаған есеп саясатын қалыптастыру қағидаттарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z171" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z171" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Сенімгерлік басқаруға берілген мүлікті кіріске алу сенімгерлік басқару шартында белгіленген мерзімдерге сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сенім білдірілген мүліктің Баланс ұстаушысы мемлекеттік мекеме болып табылатын жағдайларды қоспағанда, Басқарушы сенім білдірілген мүлік бойынша амортизациялық аударымдарды Баланс ұстаушы қабылдаған тәсілмен және пайдалы пайдалану мерзімі шегінде есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="156"/>
+    <w:bookmarkStart w:name="z172" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Баланс ұстаушы қаржылық есептілікті жасау кезінде оған басқарушы ұсынған активтер, міндеттемелер, кірістер, шығыстар және мүлікті сенімгерлік басқару қызметі бойынша басқа да көрсеткіштер туралы барлық ақпаратты ұқсас көрсеткіштерді жиынтықтау арқылы қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>