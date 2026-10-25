--- v0 (2025-10-03)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6041a16" w14:textId="6041a16">
+    <w:p w14:paraId="27c3c41" w14:textId="27c3c41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,1378 +93,1690 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Зоологиялық коллекциялар жинау мен мемлекеттік есепке алу қағидасын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 20 ақпандағы № 18-03/118 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 5 мамырда № 10935 тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 20 ақпандағы № 18-03/118 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 5 мамырда № 10935 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>64) тармақшасына</w:t>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің мәселелері" Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология және табиғи ресурстар министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>241) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 220 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      1. Қоса берiлiп отырған Зоологиялық коллекциялар жинау мен мемлекеттiк есепке алу </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса берiлiп отырған Зоологиялық коллекциялар жинау мен мемлекеттiк есепке алу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекiтiлсiн.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z15" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті заңамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z16" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Әділет министрлігінде осы бұйрықтың мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z17" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z18" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастыруын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Ауыл шаруашылығы вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z20" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А. Мамытбеков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛГЕН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Инвестициялар және даму министрі   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________ Ә. Исекешев   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2015 жылғы 30 наурыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛГЕН"   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлттық экономика министрі   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________ Е. Досаев   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2015 жылғы 1 сәуір</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      1) Қазақстан Республикасының Әділет министрлігінде осы бұйрықтың мемлекеттік тіркелуін;</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауыл шаруашылығы министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 20 ақпандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 18-03/118 бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z3" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Зоологиялық коллекциялар жинау мен мемлекеттiк есепке алу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қағидаларын бекіту туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z5" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Зоологиялық коллекциялар жинау мен мемлекеттік есепке алу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология және табиғи ресурстар министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>241) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және зоологиялық коллекцияларды жинау және мемлекеттік есепке алу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспа басылымдарында және «Әділет» ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 220 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      3) осы бұйрықты Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастыруын қамтамасыз етсін.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Зоологиялық коллекцияларға жануарлар дүниесi объектiлерi тұлыптарының, жұмыртқаларының, криоконсервiленген жыныс клеткаларының, препараттары мен бөлiктерiнiң, оның iшiнде хайуанаттар парктері, зообақтар, цирктер, зоологиялық питомниктер, аквариумдер, океанариумдер жабайы жануарларының ғылыми, мәдени-ағартушылық, оқу-тәрбиелiк және эстетикалық құндылығы бар жинағы жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z6" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Зоологиялық коллекциялар жинау тәртiбi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z7" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Зоологиялық коллекциялар жинау жануарлар дүниесi объектiлерiн аулау, оларды жинау, сатып алу, айырбастау, сыйға тарту, Қазақстан Республикасының заң актілерімен тыйым салынбаған басқа да тәсiлдермен алу арқылы жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қазақстан Республикасының жеке және заңды тұлғаларының зоологиялық коллекциялар жинау мен оларды толықтыруы үшiн Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қызыл кітабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгiзiлген жануарлар дүниесiнiң объектiлерiн аулауға және жинауға Қазақстан Республикасы Үкiметiнiң шешiмi бойынша ерекше жағдайларда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Қазақстан Республикасының Қызыл кiтабына енгiзiлгендерден басқа, жануарлар дүниесi объектiлерiн Қазақстан Республикасы жеке және заңды тұлғаларының зоологиялық коллекцилар жинау мен оларды толықтыру үшiн жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы уәкiлеттi орган </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рұқсаттың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негiзiнде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z8" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Зоологиялық коллекцияларды мемлекеттiк есепке алуды</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...322 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ұйымдастыру тәртiбi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z9" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы   </w:t>
-[...17 lines deleted...]
-      </w:r>
+      6. Зоологиялық коллекцияларды мемлекеттiк есепке алу осы қағиданың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нысанға сәйкес оларды жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы уәкiлеттi органның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ведомствосымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зоологиялық коллекциялардың тiзiлiмiне енгiзуi жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-2015 жылғы 20 ақпандағы  </w:t>
-[...31 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+      7. Зоологиялық коллекцияның иесi оны мемлекеттiк есепке қою мақсатында қызметтерді жүзеге асыру басталғанға дейін кемінде он жұмыс күні ішінде "Хабарламалар нысандарын және Мемлекеттік органдардың хабарламаларды қабылдау қағидаларын бекіту туралы, сондай-ақ хабарламаларды қабылдауды жүзеге асыратын мемлекеттік органдарды айқындау туралы" 2015 жылғы 6 қаңтардағы № 4 Қазақстан Республикасы Ұлттық экономика министрінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мекеме уәкiлеттi органды хабардар етеді (нормативтік құқықтық актілерін мемлекеттік тіркеу тізімінде № 10194 тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мекеме уәкiлеттi орган зоологиялық коллекция иесiнің хабарламасына сәйкес оны тізілімге енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мекеме уәкiлеттi орган зоологиялық коллекция иесiнiң оның жай-күйі және коллекциялық экспонаттардың айналымы туралы ақпаратты жылдан кейінгі 20 наурыздан кешiктiрмей беретiн жыл сайынғы есебiнiң негiзiнде тiзiлiмге енгізілген зоологиялық коллекциялар экспонаттары айналымының есебiн жүргiзедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Зоологиялық коллекциялар жинау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен мемлекеттiк есепке алу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидасына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z11" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z12" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...524 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+        <w:t xml:space="preserve"> Мемлекеттiк есепке алынған зоологиялық коллекциялар тiзiлiмi </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z13" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мемлекеттiк тiркеу нөмiрi.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тiркелген күнi.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коллекцияның атауы.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Иесi.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Иесiнiң мекен-жайы және коллекция орналасқан жердiң мекен-жайы.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Меншiк нысаны (мемлекеттiк ұйымдар үшін ведомстволық бағыныстылығы).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Коллекцияның мақсаты (ғылыми, мәдени-ағартушылық, оқу-тәрбиелiк және басқалар).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Коллекцияның негiзi қаланған жыл.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Коллекцияның сипаттамасы (тiрi организмдер, тұлыптар, жұмыртқалар, құрғақ және ылғалды препараттар және басқалар).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Бiрегей объектiлердiң болуы (Қызыл кiтапқа енгiзiлген типтер, паратиптер, түрлер).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Коллекция құрамындағы өзгерiстер (айналымы).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Коллекцияны сақтау (ұстау) шарттары.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Коллекцияның қайта тiркелгенi туралы белгi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1844,31 +2156,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>