--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0e2025d" w14:textId="0e2025d">
+    <w:p w14:paraId="d2880d9" w14:textId="d2880d9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,464 +76,314 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қалалар мен елді мекендердің аумақтарын абаттандырудың үлгілік қағидаларын және "Ағаштарды кесуге рұқсат беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы</w:t>
+        <w:t>Ағаштарды кесуге рұқсат беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 235 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 29 сәуірде № 10886 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 06.06.2023 </w:t>
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 418</w:t>
+        <w:t>№ 306</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының 20-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 06.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 418</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Мыналар:</w:t>
+        <w:t xml:space="preserve">
+      1. Осы бұйрыққа қосымшаға сәйкес "Ағаштарды кесуге рұқсат беру" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1) Күші жойылды – ҚР Өнеркәсіп және құрылыс министрінің 03.06.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 282</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
-[...159 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1166,2100 +1016,1288 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 235 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z178" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Ағаштарды кесуге рұқсат беру" мемлекеттік кызмет көрсету қағидалары</w:t>
+        <w:t xml:space="preserve"> Ағаштарды кесуге рұқсат беру" мемлекеттік кызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымшамен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 31.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z179" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z180" w:id="9"/>
+    <w:bookmarkStart w:name="z37" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Ағаштарды кесуге рұқсат беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және ағаштарды кесуге рұқсат беру тәртібін анықтайды.</w:t>
+      1. Осы "Ағаштарды кесуге рұқсат беру" мемлекеттік қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қағидалары </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (бұдан әрі - Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы (бұдан әрі - Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және ағаштарды кесуге рұқсат беру тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z38" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z39" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жасыл екпелер тізілімі - жасыл екпелердің түрлері, түрлік құрамы, алаңының көлемі, жай-күйі және орналасуы туралы деректер жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z40" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтемдік отырғызу жоспары - отырғызудың сандық бөлігін, тұқымдық құрамын, көлемін, күнтізбелік мерзімін, сондай-ақ жоспарлы негізге байланыстыра отырып орналастырудың графикалық схемасын қамтитын кесуге ұшыраған ағаштарды отырғызу жоспары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z41" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "цифрлық үкіметтің" веб-порталы" - нормативтік құқықтық базаны қоса алғанда, мемлекеттік органдар және мемлекеттік қызметтер көрсетуге қатысатын өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесі" болып табылатын цифрлық объект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Алып тасталды – ҚР Индустрия және инфрақұрылымдық даму министрінің 06.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 418</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Ағаштарды кесуге рұқсат беру" мемлекеттік кызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z43" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-параграф. Мемлекеттік қызметті көрсету үшін қажетті негізгі талаптар мен құжаттар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z44" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Мемлекеттік қызметті көрсету үшін қажетті негізгі талаптар мен құжаттар тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z45" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) әрекеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z46" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) көрсетілетін қызметті берушінің кеңсесі олар түскен күні, осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген құжаттармен бірге осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан түрінде сәйкес өтінішті тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z47" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес өтініш жасаған жағдайда, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z48" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті берушінің жауапты орындаушысы құжаттары бар өтінішті 3 (үш) жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z49" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған жағдайда, көрсетілетін қызметті берушінің жауапты орындаушысы ұсынылған құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті берушіның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z50" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, көрсетілетін қызметті берушінің жауапты орындаушысы 6 (алты) жұмыс күні ішінде ұсынылған құжаттарда көрсетілген мемлекеттік қызмет көрсету үшін қажетті мәліметтердің сәйкестігін тексереді, өсіп тұрған ағаштардың жасыл екпелер тізіліміне сәйкес орналасқан жерін, сандық және тұқымдық құрамын, олардың күйін нақты анықтау үшін жергілікті жерге барады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z51" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодекстің (бұдан әрі – ҚР ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Көрсетілетін қызметті беруші көрсетілетін қызметті алушыға ағаштарды кесуге рұқсат беруден бас тарту туралы алдын ала шешімге өз ұстанымын білдіруге (тыңдауға) мүмкіндік береді, ол туралы Көрсетілетін қызметті алушы шешім қабылданғанға дейін 3 (үш) жұмыс күнінен кешіктірмей хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z52" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тыңдау рәсімі ҚР ӘРПК-тің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z53" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар топтамасын, қорытындыны және тыңдау нәтижесін қарау қорытындысы бойынша Көрсетілетін қызметті беруші мынадай шешімдердің бірін қабылдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z54" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ағаштарды кесуге рұқсат беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z55" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ағаштарды кесуге рұқсат беруден бас тарту туралы дәлелді жауап электрондық құжат түрінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z56" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасымен куәландырылған мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" порталда 1 (бір) жұмыс күні ішінде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z57" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді. Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде, уәкілетті орган "цифрлық үкіметтің" операторына, Бірыңғай байланыс орталығына, көрсетілетін қызметті берушіге тиісті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркеуден өткізгеннен кейін үш жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="10"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="14"/>
+    <w:bookmarkStart w:name="z59" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті беруші мынадай негіздер бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z60" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z61" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z62" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z63" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="15"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
-[...124 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-параграф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қызметтер көрсету мәселелері бойынша Көрсетілетін қызметтерді берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға көрсетілетін қызметті берушінің, сәулет, қала құрылысы және құрылыс істері саласындағы басшылықты жүзеге асыратын уәкілетті орган басшысының атына (бұдан әрі - уәкілетті орган) берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z66" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидаларға </w:t>
-[...533 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+      7-1. Шағым келіп түскен жағдайда, ҚР ӘРПК-тің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші бөлігіне сәйкес көрсетілетін қызметті беруші оны келіп түскен күнінен бастап 3 (үш) жұмыс күні ішінде шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z67" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z68" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заңның 25-бабы 2-тармағына сәйкес көрсетілетін қызметті алушының шағымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z69" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушімен, уәкілетті органмен – оны тіркеген күннен бастап бес жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z70" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен – оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z71" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заңның 25-бабының 4-тармағына сәйкес көрсетілетін қызметті берушінің, уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z72" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z73" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z74" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым жасаған өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z75" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) көрсетілетін қызметті берушінің кеңсесі өтінішті осы Қағидалардың </w:t>
-[...1013 lines deleted...]
-    </w:p>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге ҚР ӘРПК-тің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бесінші бөлігіне сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3293,126 +2331,132 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Ағаштарды кесуге рұқсат беру"</w:t>
+              <w:t xml:space="preserve"> "Ағаштарды кесуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет көрсету</w:t>
+              <w:t>рұқсат беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 1-қосымша</w:t>
+              <w:t>қызмет көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 06.06.2023 </w:t>
+      Ескерту.1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 418</w:t>
+        <w:t>№ 306</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3427,51 +2471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+"Ағаштарды кесуге рұқсат беру" Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3617,87 +2661,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3730,87 +2774,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы: www.egov.kz, www.elicense.kz</w:t>
+Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3842,88 +2886,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету және оның кіші түрлерінің (бар болса) тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Портал арқылы өтініш берген сәттен бастап 10 (он) жұмыс күні</w:t>
+"Цифрлық үкіметінің" веб-порталы: www.egov.kz, www.elicense.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3956,87 +3000,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызмет көрсету мен оның кіші түрлерінің (бар болса) мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)</w:t>
+Портал арқылы өтініш берген сәттен бастап 10 (он) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4069,87 +3113,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызмет көрсету және оның кіші түрлерінің (бар болса) нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасымен куәландырылған ағаштарды кесуге рұқсат немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап порталдағы көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі</w:t>
+Цифрландырылған (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4182,87 +3226,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызмет көрсету және оның кіші түрлерінің (бар болса) нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасымен куәландырылған ағаштарды кесуге рұқсат немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап порталдағы көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4295,125 +3339,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті көрсету және оның кіші түрлері (бар болса) кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...38 lines deleted...]
-2) порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш берген жағдайда өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4446,411 +3452,127 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z170" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...2 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+ 1) Көрсетілетін қызметті беруші - түскі үзіліспен Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұмаға дейін. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-осы Қағидаларға 2-қосымшаға сәйкес көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы өтініш;</w:t>
-[...305 lines deleted...]
-Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді. Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік көрсетілетін қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.</w:t>
+2) порталда - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Өтініш беруші Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жұмыс уақыты аяқталғаннан кейін өтініш берген жағдайда, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4883,141 +3605,573 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Мемлекеттік қызмет көрсету және олардың кіші түрлері (бар болса) үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z171" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) бекітілген және келісілген қала құрылысы құжаттамасында көзделген құрылыс қызметін, құрылыс-монтаждау жұмыстарын жүзеге асыру үшін жағдайлар жасалуын қамтамасыз ету кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осы Қағидаларға 2-қосымшаға сәйкес нысан түрінде көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жер учаскесіне құқық белгілейтін құжаттың электрондық көшірмесі ("Жылжымайтын мүлік тіркелімі" мемлекеттік деректер базасында тіркелмеген жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кешенді ведомстводан тыс сараптаманың қорытындысы (мемлекеттік экологиялық сараптаманың қорытындысы) (мәліметтер нысаны); өсіп тұрған ағаштардың тұқымдық және сандық құрамын, олардың жай-күйін көрсете отырып, объектінің аумағында өсіп тұрған жасыл екпелерін түгендеу және орман-патологиялық зерттеу материалдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтемдік ағаштарды отырғызудың жоспары; көшеттерді отырғызуды аяқтаудың уақытын көрсетіп, өтемдік ағаштарды отырғызу бойынша кепілдік хат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтемдік көгалдандыру жүргізуге ұйыммен (мамандандырылған) жасалған шарт.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) инженерлік абаттандыру объектілеріне қызмет көрсету, инженерлік желілерді, жерасты және жерүсті коммуникацияларын реконструкциялау және орнату кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы өтініші; кешенді ведомстводан тыс сараптаманың қорытындысы (мемлекеттік экологиялық сараптаманың қорытындысы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өсіп тұрған ағаштардың тұқымдық және сандық құрамын, олардың күйін көрсете отырып, құрылыс (реконструкциялау) аумағында өсіп тұрған жасыл екпелерін түгендеу және орман-патологиялық зерттеу материалдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтемдік ағаштарды отырғызудың жоспары; көшеттерді отырғызуды аяқтаудың күнін көрсетіп, өтемдік ағаштарды отырғызу бойынша кепілдік хат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтемдік көгалдандыру жүргізуге ұйыммен (мамандандырылған) жасалған шарт.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) бұрыннан бар объектілердің аумағын абаттандыру және эстетикалық түрге келтіру, жасыл екпелердің сапалық және түрлік құрамын жақсарту қажеттігі кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осы Қағидаларға 2-қосымшаға сәйкес көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы өтініші; жер учаскесіне құқық белгілейтін құжаттың электрондық көшірмесі ("Жылжымайтын мүлік тіркелімі" мемлекеттік деректер базасында тіркелмеген жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өсіп тұрған ағаштардың тұқымдық және сандық құрамын, олардың күйін көрсете отырып, объектінің аумағында өсіп тұрған жасыл екпелерін түгендеу және орман-патологиялық зерттеу материалдары; өтемдік ағаштарды отырғызудың жоспары; көшеттерді отырғызуды аяқтаудың күнін көрсетіп өтемдік ағаштарды отырғызу бойынша кепілдік хат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтемдік көгалдандыру жүргізуге ұйыммен (мамандандырылған) жасалған шарт.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) ағаштар мен бұталар жалпыға ортақ пайдаланылатын жерлерде өсіп тұрған кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-сымен қол қойылған электрондық құжат нысанындағы өтініші; өтемдік ағаштарды отырғызудың жоспары; көшеттерді отырғызуды аяқтаудың күнін көрсетіп өтемдік ағаштарды отырғызу бойынша кепілдік хат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке басын куәландыратын құжаттар, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама, жеке кәсіпкерді мемлекеттік тіркеу туралы құжаттардың мәліметтері, лицензия туралы, лицензиялық алым туралы мәліметтер көрсетілетін қызметті берушіге цифрлық жүйелерден "цифрлық үкіметтің" шлюзы арқылы беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді. Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік көрсетілетін қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5050,141 +4204,301 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтерді, оның ішінде электронды нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктерін ескере отырып, басқа да талаптар</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден және оның кіші түрлерінен(бар болса) бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z189" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтер көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Министрліктің: www.kds.miid.gov.kz, көрсетілетін қызметті берушінің интернет-ресурстарында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: (1414).</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтерді, оның ішінде электронды нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктерін ескере отырып, басқа да талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z192" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің мәртебесі туралы ақпаратты алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары көрсетілетін қызметті берушінің: www.kds.mps.gov.kz, сәулет, қалақұрылысы және құрылысы істері жөніндегі уәкілетті орган интернет-ресурстарында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...29 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5218,77 +4532,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Ағаштарды кесуге рұқсат беру"</w:t>
+              <w:t>"Ағаштарды кесуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет көрсету</w:t>
+              <w:t>рұқсат беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 2-қосымша</w:t>
+              <w:t>қызмет көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5374,51 +4714,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(жеке тұлғаның толық тегі, аты,</w:t>
+              <w:t>(жеке тұлғаның тегі, аты,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкесінің аты (болған жағдайда),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5426,421 +4766,296 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұлғаның толық атауы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мекенжайы, бизнес-</w:t>
+              <w:t>ораналасқан жері, бизнес-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сәйкестендіру нөмірі)</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мәліметтері_________________</w:t>
+              <w:t>Байланыс деректері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>_________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(пошталық индексі, облысы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаласы, ауданы, елді мекені,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көше атауы, үй/ғимарат нөмірі,</w:t>
+              <w:t>көше атауы, үй /ғимарат нөмірі,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>байланыс телефондарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нөмірі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш нөмірі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z305" w:id="33"/>
+    <w:bookmarkStart w:name="z128" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Келесі құжаттар ұсынылады: </w:t>
-[...73 lines deleted...]
-    </w:p>
+      Ескерту.2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Объектінің толық мекен жайы) мекен-жайындағы объекті (объектінің атауы) бойынша ағаштарды (ағашты) кесу үшін рұқсат беруіңізді сұраймын. Өтініш беруші рұқсат беруді ресімдеу кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін береді. Келесі құжаттар ұсынылады: ____________________________________________________________________ ____________________________________________________________________ ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегi, аты, әкесiнiң аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (заңды тұлғаға лауазымы)                  жіберілген күні: кк.аа.жж. </w:t>
+        <w:t>
+      (заңды тұлғаның лауазымы) берілген күні: кк.аа.жж.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық цифрлық қолтаңба)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -5894,563 +5109,478 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Ағаштарды кесуге рұқсат беру"</w:t>
+              <w:t>"Ағаштарды кесуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет көрсету</w:t>
+              <w:t>рұқсат беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 3-қосымша</w:t>
-[...129 lines deleted...]
-              <w:t>Нөмірі: ___________</w:t>
+              <w:t>қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Берілген күні: 20___ж. ________</w:t>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z307" w:id="34"/>
+    <w:bookmarkStart w:name="z145" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ағаштарды кесуге РҰҚСАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z146" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілді: Ұйымның атауы (заңды тұлғаның толық атауы, мекенжайы, бизнес-сәйкестендіру нөмірі/жеке тұлғаның тегі, аты, әкесінің аты (болған жағдайда), жеке сәйкестендіру нөмірі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z147" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объекті бойынша: объектінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z148" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: объектінің мекенжайы.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z149" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ағаштарды (ағашты) кесу мынаған байланысты жүргізіледі: (себебі көрсетіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z150" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Жергілікті атқарушы органның уәкілетті органының атауы), ағаштарды (ағашты) кесуге келіседі: ағаштардың (ағаштың) жай-күйі (тұқымы, сандық және сапалық сипаттамалары) нақты көрсетіледі..</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z151" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттың қолданылу кезеңі: (қолдану мерзімін жұмыс түрлерін ескере отырып, жергілікті атқарушы органның уәкілетті органы белгілейді).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z152" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, көрсетілетін қызметті алушыға төмендегідей талаптарды орындау ұйғарылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z153" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жерасты және әуе коммуникацияларын қорғау нормалары мен ережелерін сақтай отырып, (мерзімі көрсетіледі) дейін көшеттерді (түрлік, сандық және сапалық құрамы көрсетіледі) отырғызу арқылы ағаштардың (ағаштың) өтемдік қалпына келтіру бойынша іс-шараларын жүргізу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z154" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іргелес аумақтардағы жасыл екпелерді қорғау, күтіп-ұстау және сақтау бойынша толық іс-шаралар кешенін жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z155" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Тапсырыс берушіге рұқсаттың қолданылу мерзімі аяқталғанға дейін жұмыс туралы ақпаратты жазбаша тәртіппен ұсыну қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z156" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z157" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уәкiлеттi тұлға) _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z158" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегi, аты, әкесiнiң аты (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық-цифрлық қолтаңба)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6776,31 +5906,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>