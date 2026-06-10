--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="810ea8e" w14:textId="810ea8e">
+    <w:p w14:paraId="aecf244" w14:textId="aecf244">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -13852,55 +13852,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>