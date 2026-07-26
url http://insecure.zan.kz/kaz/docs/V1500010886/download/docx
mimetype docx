--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aecf244" w14:textId="aecf244">
+    <w:p w14:paraId="0e2025d" w14:textId="0e2025d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -288,82 +288,126 @@
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қалалар мен елді мекендердің аумақтарын абаттандырудың үлгілік қағидалары;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) Күші жойылды – ҚР Өнеркәсіп және құрылыс министрінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -405,51 +449,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 06.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 418</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді – ҚР Өнеркәсіп және құрылыс министрінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -895,7640 +979,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 235 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="7"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Бұйрық қағидамен толықтырылды - ҚР Ұлттық экономика министрінің 23.11.2016 </w:t>
+      Ескерту. Күші жойылды – ҚР Өнеркәсіп және құрылыс министрінің 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 483</w:t>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 14.06.2024 </w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 219</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...7515 lines deleted...]
-      Бұл ереже жарнама саласындағы құқықтық қатынастарға қолданылмайды.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8660,164 +1210,164 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Индустрия және инфрақұрылымдық даму министрінің 06.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 418</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="230"/>
+    <w:bookmarkStart w:name="z178" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ағаштарды кесуге рұқсат беру" мемлекеттік кызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымшамен толықтырылды – ҚР Индустрия және инфрақұрылымдық даму министрінің м.а. 31.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="231"/>
+    <w:bookmarkStart w:name="z179" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z180" w:id="232"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z180" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Ағаштарды кесуге рұқсат беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және ағаштарды кесуге рұқсат беру тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8846,188 +1396,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="233"/>
+    <w:bookmarkStart w:name="z182" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z183" w:id="234"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z183" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "электрондық үкіметтің" веб-порталы - нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z184" w:id="235"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z184" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтемдік отырғызу жоспары - отырғызудың сандық бөлігін, тұқымдық құрамын, көлемін, күнтізбелік мерзімін, сонымен қатар жоспарлы негізге орайластырылған отырғызуды орналастырудың графикалық схемасын қамтитын кесуге ұшыраған ағаштарды отырғызу жоспары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z185" w:id="236"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z185" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жасыл екпелер тізілімі - жасыл екпелердің типтері, түрлік құрамы, алаңының көлемі, жай-күйі және орналасуы туралы деректер жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z186" w:id="237"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z186" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z187" w:id="238"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z187" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9046,90 +1596,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="239"/>
+    <w:bookmarkStart w:name="z188" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызметі көрсету үшін қажетті құжаттар тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z189" w:id="240"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z189" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бекітілген және келісілген қала құрылысы құжаттамасында көзделген құрылыс қызметін, құрылыс-монтаждау жұмыстарын жүзеге асыру үшін жағдайлар жасалуын қамтамасыз ету кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9232,70 +1782,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көшеттерді отырғызуды аяқтаудың уақытын көрсетіп, өтемдік ағаштарды отырғызу бойынша кепілдік хат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтемдік көгалдандыру жүргізуге ұйыммен (мамандандырылған) жасалған шарт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="241"/>
+    <w:bookmarkStart w:name="z190" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) инженерлік абаттандыру объектілеріне, инженерлік желілерді реконструкциялау және салу, жерасты және жерүсті коммуникацияларына қызмет көрсету кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9360,70 +1910,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көшеттерді отырғызуды аяқтаудың уақытын көрсетіп, өтемдік ағаштарды отырғызу бойынша кепілдік хат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтемдік көгалдандыру жүргізуге ұйыммен (мамандандырылған) жасалған шарт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="242"/>
+    <w:bookmarkStart w:name="z191" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұрыннан бар объектілердің аумағын абаттандыру және эстетикалық түрге келтіру, жасыл екпелердің сапалық және түрлік құрамын жақсарту қажеттігі кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9488,70 +2038,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көшеттерді отырғызуды аяқтаудың уақытын көрсетіп, өтемдік ағаштарды отырғызу бойынша кепілдік хат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтемдік көгалдандыру жүргізуге ұйыммен (мамандандырылған) жасалған шарт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="243"/>
+    <w:bookmarkStart w:name="z192" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ағаштар мен бұталар жалпыға ортақ пайдаланылатын жерлерде өсіп тұрған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9616,70 +2166,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетіле отырып, мемлекеттік көрсетілетін қызметті көрсету үшін өтініштің қабылданғаны туралы мәртебе жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="244"/>
+    <w:bookmarkStart w:name="z193" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) әрекеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті берушінің кеңсесі өтінішті осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9956,90 +2506,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="245"/>
+    <w:bookmarkStart w:name="z198" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде уәкілетті орган "электрондық үкіметтің" ақпараттық - коммуникациялық инфрақұрылым операторына, Бірыңғай байланыс орталығына, көрсетілетін қызметті берушіге тиісті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркеуден өткізгеннен кейін үш жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10076,228 +2626,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="246"/>
+    <w:bookmarkStart w:name="z199" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті беруші мынадай негіздер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z200" w:id="247"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z200" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z201" w:id="248"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z201" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z202" w:id="249"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z202" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z203" w:id="250"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z203" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша мемлекеттік қызмет көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z204" w:id="251"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z204" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z205" w:id="252"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z205" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметтерді берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) Қазақстан Республикасының заңнамасына сәйкес шағым көрсетілетін қызметті берушінің басшысына, сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті органның (бұдан әрі - уәкілетті орган) басшысына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z459" w:id="253"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z459" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-1. Шағым келіп түскен жағдайда Кодекстің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қызметті беруші оны келіп түскен күнінен бастап 3 (үш) жұмыс күні ішінде шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметті беруші, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10334,90 +2884,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="254"/>
+    <w:bookmarkStart w:name="z206" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Заңның 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының шағымы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті берушімен, уәкілетті органмен – оны тіркеген күннен бастап бес жұмыс күні ішінде қарауға жатады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10472,90 +3022,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="255"/>
+    <w:bookmarkStart w:name="z207" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің, уәкілетті органның, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13069,68 +5619,68 @@
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш нөмірі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z305" w:id="256"/>
+    <w:bookmarkStart w:name="z305" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Объектінің толық атауы) объекті бойынша (объектінің толық мекен жайы) ағаштарды кесу үшін рұқсат беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13519,68 +6069,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нөмірі: ___________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Берілген күні: 20___ж. ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z307" w:id="257"/>
+    <w:bookmarkStart w:name="z307" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ағаштарды кесуге РҰҚСАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілді: Ұйымның атауы (заңды тұлғаның толық атауы, мекенжайы, бизнес-сәйкестендіру нөмірі/жеке тұлғаның толық тегі, аты, әкесінің аты (болған жағдайда), жеке сәйкестендіру нөмірі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13852,55 +6402,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>