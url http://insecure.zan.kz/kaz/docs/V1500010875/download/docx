--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="11aeeef" w14:textId="11aeeef">
+    <w:p w14:paraId="a73bc74" w14:textId="a73bc74">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -746,557 +746,540 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Міндетті аудит жүргізетін аудиторлық ұйымдарға қойылатын ең аз талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Талаптар жаңа редакцияда - ҚР Қаржы министрінің 31.05.2021 </w:t>
+      Ескерту. Талаптар жаңа редакцияда - ҚР Қаржы министрінің 13.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 507</w:t>
+        <w:t>№ 182</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (06.07.2021 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы міндетті аудит жүргізетін аудиторлық ұйымдарға қойылатын ең аз талаптар (бұдан әрі – Ең аз талаптар) "Аудиторлық қызмет туралы" Қазақстан Республикасының Заңының (бұдан әрі – Заң) 7-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және ұйымдарға міндетті аудит жүргізуге жіберілетін аудиторлық қойылатын ұйымдарға ең аз талаптарды белгілейді.</w:t>
+      1. Осы міндетті аудит жүргізетін аудиторлық ұйымдарға қойылатын ең аз талаптар (бұдан әрі – Ең аз талаптар) "Аудиторлық қызмет туралы" Қазақстан Республикасының Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-2) тармақшасына сәйкес әзірленді және ұйымдарға міндетті аудит жүргізуге жіберілетін аудиторлық ұйымдарға қойылатын ең аз талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...15 lines deleted...]
-      2. Ұйымдарға міндетті аудит жүргізу үшін аудиторлық қызметті жүзеге асыруға лицензиясы бар аудиторлық ұйым мынадай:</w:t>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ұйымдарға міндетті аудит жүргізу үшін аудиторлық қызметті жүзеге асыруға лицензиясы бар аудиторлық ұйым мынадай Ең аз талаптарға сәйкес келеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "4" немесе "5" бағасымен жүргізілген сапаны сыртқы бақылау нәтижелері бойынша аудиторлық ұйым мүшесі болып табылатын аккредиттелген кәсіби аудиторлық ұйымның қорытындысының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аудиторлық қызметтер көрсетуге шартты жасаған күнге дейін соңғы 1 (бір) жыл ішінде Қазақстан Республикасының Әкiмшiлiк бұзушылықтар туралы кодексінің 247-бабына сәйкес аудиторлық қызмет туралы заңнаманы бұзғаны үшін салынатын әкiмшiлiк жазалардың болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аудиторлық ұйымның азаматтық-құқықтық жауапкершілігін сақтандыру шартының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аудитті бір ұйым, оның ішінде қаржы ұйымы 7 (жеті) жыл бойы үздіксіз жүзеге асырған жағдайда ротациялауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудиторлық ұйымда "4" немесе "5" бағасымен жүргізілген сапаны сыртқы бақылау нәтижелері бойынша кәсіби кеңестің қорытындысы болған кезде аккредиттелген кәсіби аудиторлық ұйымның қорытындысы талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) біліктілік талаптарына сәйкес аудиторлық ұйымдардың есептілікті уәкілетті органға уақтылы ұсынбағаны немесе ұсынбағаны үшін салынатын бір әкімшілік өндіріп алуды қоспағанда, аудиторлық қызметтер көрсетуге шартты жасаған күнге дейін соңғы бір жыл ішінде "Әкiмшiлiк бұзушылықтар туралы" Қазақстан Республикасының кодексінің </w:t>
-[...238 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+      3. Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың, жер қойнауын пайдаланушылардың міндетті аудитін жүргізу үшін осы Ең аз талаптардың 2-тармағының 2), 3) және 4) тармақшаларында көзделген Ең азталаптарға сәйкестігінен басқа, аудиторлық ұйым мынадай Ең аз талаптарға сәйкес келеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудиторлық ұйым басшысының аудиторлық қызметпен айналысу мерзімі кемінде 5 (бес) жыл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кемінде 10 (он) аудит жүргізілген субьектілер бойынша халықаралық қаржылық есептілік стандарттарына сәйкестігіне аудиторлық есептерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "4" немесе "5" бағасымен жүргізілген сыртқы сапаны бақылау нәтижелері бойынша кәсіби кеңестің қорытындысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Қазақстанның Даму Банкі" акционерлік қоғамында көзделген жағдайларда қаржы ұйымдарына міндетті аудит жүргізу үшін аудиторлық ұйым осы ең төменгі талаптардың 2 және 3-тармақтарында көзделген ең төменгі талаптарға сәйкес келуден басқа:</w:t>
-[...38 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> көзделген жағдайларда қаржы ұйымдарына (қызметін Қазақстан Республикасы Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғаларды және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларды қоспағанда) міндетті аудит жүргізу үшін осы Ең аз талаптардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2), 3) және 4) тармақшаларында және 3-тармағында көзделген ең аз талаптарға сәйкестігінен басқа аудиторлық ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құрамында бухгалтерлік есеп және аудит саласында The Association of Chartered Certified Accountants (ACCA), The Chartered Institute of Management Accountants (CIMA), The Institute of Chartered Accountants in England and Wales (ICAEW), Certified Management Accountant (CMA), Certified Internal Auditor (CIA), Institute of Internal Auditors (IIA), Certified Financial Services Auditor (CFSA) бірінде толық біліктігі бар, не соңғы бес жылдың 3 (үш) жылы ішінде тиісті ұйымдардың аудиті саласында жұмыс тәжірибесімен бірге "аудитор" деген бiлiктiлiк куәлiгi бар топтың басшысы болып табылатын маманы бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрамында бухгалтерлік есеп және аудит саласында The Association of Chartered Certified Accountants (ACCA), The Chartered Institute of Management Accountants (CIMA), The Institute of Chartered Accountants in England and Wales (ICAEW), "Certified Management Accountant (CMA), Certified Internal Auditor (CIA), Institute of Internal Auditors (IIA), Certified Financial Services Auditor (CFSA) бірінде толық біліктігі бар не соңғы бес жылдың 2 (екі) жылы ішінде тиісті ұйымдардың аудиті саласында жұмыс тәжірибесімен бірге "аудитор" біліктігі бар кемінде 2 (екі) маманы бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Заңға сәйкес аудит жүргізу және (немесе) басқа да қызметтер көрсету кезінде аудиттелетін қаржы ұйымы алдында өтелмеген қарызы жоқ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Заңға сәйкес аудит жүргізу және (немесе) басқа да қызметтер көрсету кезінде құрамында аудиттелетін қаржы ұйымының алдында банктік қарыз шарты бойынша және (немесе) микрокредит шарты бойынша берешегі жоқ аудитор және (немесе) топ басшысы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) </w:t>
-[...59 lines deleted...]
-    </w:p>
+      5. "Қазақстан Даму Банкі" акционерлік қоғамының міндетті аудитін жүргізу үшін аудиторлық ұйым осы Ең аз талаптардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) және 2) тармақшаларында, 4-тармағында көзделген талаптарға сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1334,55 +1317,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1708,31 +1691,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>