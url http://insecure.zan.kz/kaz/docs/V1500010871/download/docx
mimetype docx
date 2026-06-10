--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="49dc96e" w14:textId="49dc96e">
+    <w:p w14:paraId="a8918a7" w14:textId="a8918a7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -761,91 +761,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасының азаматтарына жеке тұрғын үй құрылысы үшін жер учаскелеріне құқықтар беру тәртібін айқындайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z28" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Халқының есептік саны жиырма мың адамнан асатын елді мекендердің егжей-тегжейлі жоспарлау жобалары немесе бас жоспарлары және халқының саны жиырма мың адамға дейінгі елді мекендердің </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (немесе оларды алмастыратын саны бес мың адамға дейінгі елді мекендерді дамыту және салу схемасы), сондай-ақ инженерлік желілер болмаған кезде, республикалық маңызы бар қаланың, астананың, облыстық және аудандық маңызы бар қалалардың шегінде жеке тұрғын үй құрылысы үшін жер учаскелерін беруге жол берілмейді. </w:t>
+      2. Халқының есептік саны жиырма мың адамнан асатын елді мекендердің егжей-тегжейлі жоспарлау жобалары немесе бас жоспарлары және халқының саны жиырма мың адамға дейінгі елді мекендердің егжей-тегжейлі жоспарлау жобасымен біріктірілген бас жоспарлары (немесе оларды алмастыратын саны бес мың адамға дейінгі елді мекендерді дамыту және салу схемасы), сондай-ақ инженерлік желілер болмаған кезде, республикалық маңызы бар қаланың, астананың, облыстық және аудандық маңызы бар қалалардың шегінде жеке тұрғын үй құрылысы үшін жер учаскелерін беруге жол берілмейді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z29" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғындарының есептік саны жиырма мың адамнан асатын елдi мекендердiң егжей-тегжейлі жоспарлау жобалары немесе бас жоспарлары және тұрғындарының саны жиырма мың адамға дейінгі елді мекендердің егжей-тегжейлі жоспарымен біріктірілген бас жоспарлары (немесе оларды алмастыратын тұрғындарының саны бес мың адамға дейiнгi елдi мекендердi дамыту және құрылыс салу схемасы) жоқ кент, ауыл шегінде жеке тұрғын үй құрылысы үшiн жер учаскелерiн беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z30" w:id="12"/>
     <w:p>
@@ -1218,371 +1178,849 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z40" w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Арнайы есепке алуды республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар, аудандық маңызы бар қаланың жергілікті атқарушы органдары, кенттердің, ауылдардың, ауылдық округтердің әкімдері (бұдан әрі – ЖАО) жеке тұрғын үй құрылысы үшін жер учаскесін алуға кезектілік тізімін (бұдан әрі – кезекте тұрғандардың тізімі) электрондық форматта жүргізу арқылы жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z41" w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кезекте тұрғандардың тізімі ЖАО-ның автоматтандырылған жұмыс орнында оның деректерін жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесіне (бұдан әрі – ЖМБМК АЖ) интеграциялау жолымен азаматтардың өтініштерінің (өтінішхаттарының) арнайы есепке қойылуына қарай қалыптастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z42" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. ЖАО "Қайтыс болған", "Тұрақты тұруға кеткен" мәртебелері бар кезекте тұрғандарды айқындау үшін интеграциялық өзара іс-қимыл арқылы "электрондық үкіметтің" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шлюзі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">/электрондық үкіметтің сыртқы шлюзі арқылы "Жеке тұлғалар" мемлекеттік дерекқорына сұраным жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, "Қайтыс болған", "Тұрақты тұруға кеткен" бар кезекте тұрғандар автоматты түрде кезекте тұрғандар тізімінен шығарылады. Осы кезекте тұрған адамның реттік нөмірі одан кейін тұрған жеке тұлғаға автоматты түрде беріледі, сондай-ақ келесі кезекте тұрғандардың реттік нөмірі осыған ұқсас өзгереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Жеке тұрғын үй құрылысы үшін жер учаскелерін алған азаматтар, сондай-ақ ұсынылған жер учаскесінен жазбаша не электронды түрде бас тартқан азаматтар кезекте тұрғандар тізімінен шығарылады, ал ЖМБМК АЖ-да кезектіліктің реттік нөмірі автоматты түрде ауыстырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z45" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Азаматтарды кезекте тұрғандар тізіміне қалпына келтіруді ЖАО жеткілікті негіздер болған кезде және осы фактіні құжаттамалық растау (жер учаскесін алуға кезекке қою туралы хабарлама, сот шешімі) мүмкіндігі болған кезде ғана жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сот шешімі негізінде кезекте тұрғандар тізімінде азаматты қалпына келтіру туралы жазба ЖМБМК АЖ-да (/С) белгісі арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z47" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер учаскесін алуға кезекке қою туралы хабарламаның негізінде азаматты кезекте тұрғандар тізімінде қалпына келтіру туралы жазба азамат өтініш берген күннен бастап 10 (он) жұмыс күні ішінде ЖМБМК АЖ-да (/А) белгісі арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азаматты кезекте тұрғандар тізімінде қалпына келтіру үшін азамат растайтын құжаттарды (жер учаскесін алуға кезекке қою туралы хабарлама, сот шешімі) қоса бере отырып, еркін нысанда ЖАО-ға өтінішпен жүгінеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. ЖАО беруге арналған алаңдарды дайындау туралы және кезектілік тізімдері туралы ақпаратқа қолжетімділікті оларды арнайы ақпараттық стенділерге орналастыру арқылы және (немесе) бұқаралық ақпарат құралдарында қазақ және орыс тілдерінде тоқсанына кемінде бір рет жариялау жолымен қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z50" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Жер учаскесіне құқықты растайтын құжаттарды алғаннан кейін өтініш беруші "Жылжымайтын мүлікке құқықтарды (құқық ауыртпалықтарын) мемлекеттік тіркеу" мемлекеттік көрсетілетін қызметтің ережелерін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2020 жылғы 4 мамырдағы № 27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 20610 болып тіркелген) сәйкес жылжымайтын мүлікке құқықтарды мемлекеттік тіркеуге өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z51" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жергілікті жерде жер учаскесінің шекаралары белгіленгеннен кейін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы № 301 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрықпен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген "Жер учаскесіне сәйкестендіру құжатын дайындау және беру" мемлекеттік қызметін көрсету қағидаларына сәйкес электрондық форматтағы өтініш негізінде жер учаскесіне сәйкестендіру құжатын дайындауды және беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z52" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бұрын уақытша өтеулі жер пайдалану (жалдау) құқығымен жеке тұрғын үй құрылысы үшін берілген жер учаскесін жеке меншікке алу үшін Қазақстан Республикасының азаматтары жер учаскесінің орналасқан жері бойынша ЖАО-ға өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2074,31 +2512,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>