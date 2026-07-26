--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a8918a7" w14:textId="a8918a7">
+    <w:p w14:paraId="6b9d5b8" w14:textId="6b9d5b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2138,55 +2138,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>