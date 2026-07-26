--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9bee9d4" w14:textId="9bee9d4">
+    <w:p w14:paraId="51aadf7" w14:textId="51aadf7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -860,51 +860,156 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жануарлар дүниесі объектілерін алып қою квоталарын бөлу қағидалары (бұдан әрі − Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңының (бұдан әрі − Мемлекеттік көрсетілетін қызметтер туралы Заңы) 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -919,395 +1024,508 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының (бұдан әрі − Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы Заңы) 9-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>56) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және аңшылық шаруашылығы субъектілерінің арасында квоталарды бөлу тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z75" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аңшылық шаруашылығы субъектісі – бекітіліп берілген аңшылық алқаптарда Қазақстан Республикасының заңнамасында белгіленген тәртіппен аңшылық шаруашылығын жүргізетін жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z76" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аумақтық бөлімшелер – Қазақстан Республикасы Экология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитетінің облыстық аумақтық орман шаруашылығы және жануарлар дүниесі инспекциялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z77" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жануарлар дүниесі объектілерін үшін алып қою квотасы – жануарлар дүниесін пайдаланушылар үшін аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтары белгілейтін жануарларын алып қою лимитінің бір бөлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z78" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жануарлар дүниесі объектілерін алып қою лимиті – жануарлар дүниесі объектілерін олардың табиғи өсімі мен саны сақталатын жағдайда алып қоюдың жол берілетін шекті көлемі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z79" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ведомство – уәкілетті органның құзыреті шегінде жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы стратегиялық, реттеуші, іске асыру және бақылау функцияларын жүзеге асыратын мемлекеттік орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z80" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уәкілетті орган – Қазақстан Республикасы Экология және табиғи ресурстар министрлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілегін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
-[...241 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Аң аулау объектілері болып табылатын жануарлар түрлерін алып қою квоталарын бөлу жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы Заңның 29-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші және бесінші бөліктеріне сәйкес ағымдағы жылдың 15 ақпанынан бастап келесі жылдың 15 ақпанына дейінгі кезеңге белгіленетін аң аулау объектісі болып табылатын жануарлар түрлерін алып қою лимиттерінің негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1326,70 +1544,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аңшылық шаруашылығы субъектілерінің арасында, жануарлардың аңшылық объектісі болып табылатын түрлерін алып қою квоталарын бөлу аңшылық алқаптарының өнімділігін және аңшылық шаруашылығы субъектілерінің жануарлар түрлерін аулауға арналған өтінімдерін ескере отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1461,71 +1679,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бекітілген лимиттер негізінде жануарлар дүниесі объектілерін алып қоюға квоталар бөлу" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) аңшылар мен аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1543,91 +1857,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі (бұдан әрі - Тізбе) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызмет беруші осы Қағидаларға өзгерістерді және (немесе) толықтыруларды енгізу туралы нормативтік құқықтық акті бекітілген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1664,146 +2074,260 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Аңшылық шаруашылығы субъектілерінің арасында аңшылық аулау объектілері болып табылатын жануарлар түрлерін алып қою квоталарын бөлу тәртібі"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік көрсетілетін қызметті алу үшін жеке және (немесе) заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге аң аулау объектілері болып табылатын жануарлардың түрлері бойынша есептік деректер негізінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша аңшылық шаруашылығы үшін аң аулау объектілері болып табылатын жануарлардың түрлері бойынша алып қою квотасын алуға өтінім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы өтінімді тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1878,70 +2402,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті беруші аңшылық шаруашылығы үшін аңшылық объектілері болып табылатын жануарлар түрлері бойынша алып қою квотасын алуға өтінім түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және жауапты қызметкерге орындауға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жауапты қызметкер 3 (үш) жұмыс күні ішінде өтінімді осы Қағидалардың талаптарына сәйкестігі тұрғысынан қарайды және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1997,71 +2521,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызметті көрсету нәтижесін көрсетілетін қызметті беруші көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" уәкілетті тұлғаның ЭЦҚ қойылған электрондық құжат нысанында жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2080,70 +2700,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті беруші жануарлар дүниесі объектілерін алып қоюға арналған лимиттер бекітілгеннен кейін бес жұмыс күні ішінде аңшылық шаруашылығы субъектілері бөлінісінде аң аулау объектілері болып табылатын, жануарлар түрлерін алып қоюға арналған квоталарды бөлуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2161,271 +2781,481 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілетін қызметті беруші мынадай негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті, ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушыға қатысты оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алумен байланысты арнайы құқығынан айрылған соттың заңды күшіне енген шешімінің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы мәліметтерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы нормативтерді бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 наурыздағы № 18-03/271а </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11005 болып тіркелген), жануарлар түрлерін алып қоюға өтінім берілген квота белгіленген тәртіппен бекітілген аң аулау объектілері болып табылатын жануарлар түрлерін алып қою нормативтеріне сәйкес анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қолайсыз табиғат құбылыстары (жұт, ауру) салдарынан жануарлар түрлерінің саны азайған жағдайда жануарлардың түрлерін алып қоюға арналған квота жануарлар түрлерінің нақты ресурстарына сүйене отырып белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Егер жануарлар түрлерінің ресурстары оларды алып қоюға мүмкіндік бермесе, онда жануарлар түрлерін алып қоюға арналған квота бөлінбейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ғылыми мақсаттарда жануарлар түрлерін алу квотасын бөлу резервтік қордағы аңшылық шаруашылықтар аумағында есептік деректердің болуын ескере отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3002,88 +3832,192 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z60" w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       27. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану үшін шағым көрсетілетін қызметті алушының әкімшілік актіні қабылдағаны немесе әрекеттерді (әрекетсіздіктерді) жасағаны туралы көрсетілетін қызметті алушыға белгілі болған күннен бастап 3 (үш) айдан кешіктірілмей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын әкімшілік органға, лауазымды адамға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3400,50 +4334,148 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 27.02.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18-04/149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3538,105 +4570,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бөлу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="40"/>
+    <w:bookmarkStart w:name="z83" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бекітілген лимиттер негізінде жануарлар дүниесі объектілерін алып қоюға квоталар бөлу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4895,50 +5934,155 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметті алушы портал арқылы мемлекеттік көрсетілетін қызметті электронды нысан түрінде ЭЦҚ болған жағдайда ала алады. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, көрсетілетін қызметті берушінің анықтама қызметі, сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Жануарлар түрлерін алып қоюға мәлімделген квота "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы нормативтерді бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11005 болып тіркелген) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 наурыздағы № 18-03/271а бұйрығымен бекітілген, аң аулау нысаны болып табылатын жануарлар түрлерін алып қоюды белгіленген нормаларына сәйкес болуы тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5082,68 +6226,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="41"/>
+    <w:bookmarkStart w:name="z63" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аңшылық шаруашылығы үшін аң аулау объектілері болып табылатын жануарлар түрлері бойынша алып қою квоталарын алуға өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -7183,68 +8327,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="42"/>
+    <w:bookmarkStart w:name="z65" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балық шаруашылығы су айдындарында және (немесе) учаскелерінде балық ресурстарын және басқа да су жануарларын алып қою квоталарын алуға арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7586,68 +8730,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="43"/>
+    <w:bookmarkStart w:name="z69" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жануарлар дүниесі объектілерін алып қоюдың бекітілген лимиттері негізінде жануарлар дүниесі объектілерін алып қоюға квоталар бөлу туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрметті _____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8025,68 +9169,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="44"/>
+    <w:bookmarkStart w:name="z71" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рейтингтік бағалауды есептеу парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8281,68 +9425,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="45"/>
+    <w:bookmarkStart w:name="z73" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балық ресурстарын және басқа су жануарларын алып қою квоталарын бөлу қорытындылары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8386,55 +9530,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>