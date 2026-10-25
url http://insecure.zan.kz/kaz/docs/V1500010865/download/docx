--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="51aadf7" w14:textId="51aadf7">
+    <w:p w14:paraId="77169a2" w14:textId="77169a2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -860,1676 +860,2002 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Жануарлар дүниесі объектілерін алып қою квоталарын бөлу қағидалары (бұдан әрі − Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңының (бұдан әрі − Мемлекеттік көрсетілетін қызметтер туралы Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасы Заңының (бұдан әрі − Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы Заң) 9-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>56) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және аңшылық шаруашылығы субъектілерінің арасында квоталарды бөлу тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...42 lines deleted...]
-    </w:p>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z75" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аңшылық шаруашылығы субъектісі – бекітіліп берілген аңшылық алқаптарда Қазақстан Республикасының заңнамасында белгіленген тәртіппен аңшылық шаруашылығын жүргізетін жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z76" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аумақтық бөлімшелер – Қазақстан Республикасы Экология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитетінің облыстық аумақтық орман шаруашылығы және жануарлар дүниесі инспекциялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z77" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жануарлар дүниесі объектілерін үшін алып қою квотасы – жануарлар дүниесін пайдаланушылар үшін аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтары белгілейтін жануарларын алып қою лимитінің бір бөлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z78" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жануарлар дүниесі объектілерін алып қою лимиті – жануарлар дүниесі объектілерін олардың табиғи өсімі мен саны сақталатын жағдайда алып қоюдың жол берілетін шекті көлемі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z79" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ведомство – уәкілетті органның құзыреті шегінде жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы стратегиялық, реттеуші, іске асыру және бақылау функцияларын жүзеге асыратын мемлекеттік орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z80" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уәкілетті орган – Қазақстан Республикасы Экология және табиғи ресурстар министрлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z81" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік көрсетілетін қызметтер ұсынуға қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шұғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z82" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілегін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...123 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+        <w:t xml:space="preserve">
+      3. Аң аулау объектілері болып табылатын жануарлар түрлерін алып қою квоталарын бөлу жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы Заңның 29-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші және бесінші бөліктеріне сәйкес ағымдағы жылдың 15 ақпанынан бастап келесі жылдың 15 ақпанына дейінгі кезеңге белгіленетін аң аулау объектісі болып табылатын жануарлар түрлерін алып қою лимиттерінің негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аңшылық шаруашылығы субъектілерінің арасында, жануарлардың аңшылық объектісі болып табылатын түрлерін алып қою квоталарын бөлу аңшылық алқаптарының өнімділігін және аңшылық шаруашылығы субъектілерінің жануарлар түрлерін аулауға арналған өтінімдерін ескере отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...23 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+        <w:t>
+      6. "Бекітілген лимиттер негізінде жануарлар дүниесі объектілерін алып қоюға квоталар бөлу" мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер (бұдан әрі – мемлекеттік көрсетілетін қызмет) аңшылар мен аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      7. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі (бұдан әрі – Тізбе) осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      4. Аңшылық шаруашылығы субъектілерінің арасында, жануарлардың аңшылық объектісі болып табылатын түрлерін алып қою квоталарын бөлу аңшылық алқаптарының өнімділігін және аңшылық шаруашылығы субъектілерінің жануарлар түрлерін аулауға арналған өтінімдерін ескере отырып жүзеге асырылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+      Көрсетілетін қызмет беруші осы Қағидаларға өзгерістерді және (немесе) толықтыруларды енгізу туралы нормативтік құқықтық акті бекітілген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Аңшылық шаруашылығы субъектілерінің арасында аңшылық аулау объектілері болып табылатын жануарлар түрлерін алып қою квоталарын бөлу тәртібі"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті беруші аңшылық шаруашылығы үшін аңшылық объектілері болып табылатын жануарлар түрлері бойынша алып қою квотасын алуға өтінім түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және жауапты қызметкерге орындауға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жауапты қызметкер 3 (үш) жұмыс күні ішінде өтінімді осы Қағидалардың талаптарына сәйкестігі тұрғысынан қарайды және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жануарлар дүниесі объектілерін алып қоюдың бекітілген лимиттері негізінде жануарлар дүниесі объектілерін алып қоюға квоталарды бөлу туралы хабарламаны не мемлекеттік қызмет көрсетуден дәлелді бас тартуды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметті беруші көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" уәкілетті тұлғаның ЭЦҚ қойылған цифрлық құжат нысанында жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көрсетілетін қызметті беруші жануарлар дүниесі объектілерін алып қоюға арналған лимиттер бекітілгеннен кейін бес жұмыс күні ішінде аңшылық шаруашылығы субъектілері бөлінісінде аң аулау объектілері болып табылатын, жануарлар түрлерін алып қоюға арналған квоталарды бөлуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...61 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті беруші мынадай негіздер бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсету үшін қажетті, ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушыға қатысты оның негізінде көрсетілетін қызметті алушы мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнайы құқығынан айрылған соттың заңды күшіне енген шешімінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Мемлекеттік көрсетілетін қызметтер туралы заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасына сәйкес көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызмет заңының 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне Мемлекеттік көрсетілетін қызметті көрсету сатысы туралы мәліметтерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Мемлекеттік көрсетілетін қызметті алу үшін жеке және (немесе) заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге аң аулау объектілері болып табылатын жануарлардың түрлері бойынша есептік деректер негізінде осы Қағидаларға </w:t>
-[...21 lines deleted...]
-    </w:p>
+      14. "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы нормативтерді бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 наурыздағы № 18-03/271а </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11005 болып тіркелген), жануарлар түрлерін алып қоюға өтінім берілген квота белгіленген тәртіппен бекітілген аң аулау объектілері болып табылатын жануарлар түрлерін алып қою нормативтеріне сәйкес анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы өтінімді тапсырған кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе жіберіледі.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      15. Қолайсыз табиғат құбылыстары (жұт, ауру) салдарынан жануарлар түрлерінің саны азайған жағдайда жануарлардың түрлерін алып қоюға арналған квота жануарлар түрлерінің нақты ресурстарына сүйене отырып белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+        <w:t>
+      16. Егер жануарлар түрлерінің ресурстары оларды алып қоюға мүмкіндік бермесе, онда жануарлар түрлерін алып қоюға арналған квота бөлінбейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылыми мақсаттарда жануарлар түрлерін алу квотасын бөлу резервтік қордағы аңшылық шаруашылықтар аумағында есептік деректердің болуын ескере отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2539,257 +2865,321 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">19. Алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. Алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 27.02.2015 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24. Алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2799,1670 +3189,546 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">25. Алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. Алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Көрсетілетін қызметті беруші мынадай негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+      27. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану үшін шағым көрсетілетін қызметті алушының әкімшілік актіні қабылдағаны немесе әрекеттерді (әрекетсіздіктерді) жасағаны туралы көрсетілетін қызметті алушыға белгілі болған күннен бастап 3 (үш) айдан кешіктірілмей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+      әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын әкімшілік органға, лауазымды адамға;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті, ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+      мемлекеттік қызметті тікелей көрсететін көрсетілетін қызметті беруші басшылығының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      4) көрсетілетін қызметті алушыға қатысты оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алумен байланысты арнайы құқығынан айрылған соттың заңды күшіне енген шешімінің болуы.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+      мемлекеттік қызметті тікелей көрсететін көрсетілетін қызметті беруші оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган оны тіркеген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік көрсетілетін қызметтер туралы заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағына сәйкес көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап үш жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шағым Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда көрсетілетін қызметті беруші шағымды қарайтын органға ол келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде жібереді. Көрсетілетін қызметті беруші қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, шағымды қарайтын органға шағымды жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарайтын органның шағымды қарау мерзімі шағым түскен күннен бастап 20 (жиырма) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шағымды қарайтын органның шешімімен келіспеген жағдайда, көрсетілетін қызметті алушы шағымды қарайтын басқа органға немесе Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 100-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...40 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...1353 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4525,157 +3791,183 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жануарлар дүниесі объектілерін</w:t>
+              <w:t>Жануарлар дүниесі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алып қою квоталарын</w:t>
+              <w:t>объектілерін алып қою</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бөлу қағидаларына</w:t>
+              <w:t>квоталарын бөлу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="31"/>
+    <w:bookmarkStart w:name="z83" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бекітілген лимиттер негізінде жануарлар дүниесі объектілерін алып қоюға квоталар бөлу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
-[...27 lines deleted...]
-      </w:pPr>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4690,51 +3982,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы: "Бекітілген лимиттер негізінде жануарлар дүниесі объектілерін алып қоюға квоталар бөлу"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы: "Бекітілген лимиттер негізінде жануарлар дүниесі объектілерін алып қоюға квоталар бөлу"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4803,51 +4105,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аңшылардың және аңшылық шаруашылық субъектілерінің қоғамдық бірлестіктерінің республикалық қауымдастықтары (бұдан әрі - Көрсетілетін қызмет беруші).</w:t>
+Аңшылардың және аңшылық шаруашылық субъектілерінің қоғамдық бірлестіктерінің республикалық қауымдастықтары (бұдан әрі – Көрсетілетін қызмет беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4916,51 +4218,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" веб-порталы (бұдан әрі – портал).</w:t>
+"цифрлық үкіметтің" веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5029,51 +4331,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-құжаттар топтамасын тапсырған сәттен бастап - 3 (үш) жұмыс күні.</w:t>
+құжаттар топтамасын тапсырған сәттен бастап – 3 (үш) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5142,51 +4444,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+цифрлық (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5255,51 +4557,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жануарлар дүниесі объектілерін алып қоюдың бекітілген лимиттері негізінде жануарлар дүниесі объектілерін алып қоюға квоталар бөлу туралы хабарлама немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту. Мемлекеттік қызметті көрсету нәтижесін беру нысаны: электрондық (ішінара автоматтандырылған).</w:t>
+Жануарлар дүниесі объектілерін алып қоюдың бекітілген лимиттері негізінде жануарлар дүниесі объектілерін алып қоюға квоталар бөлу туралы хабарлама немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту. Мемлекеттік қызметті көрсету нәтижесін беру нысаны: цифрлық (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5368,51 +4670,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке және заңды тұлғаларға тегін көрсетіледі.</w:t>
+Мемлекеттік көрсетілетін қызмет жеке және заңды тұлғаларға ақысыз көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5480,70 +4782,110 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-2) Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (мемлекеттік көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына және Заңның 5-бабына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінімді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">
+1) Көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жексенбі және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (мемлекеттік көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына және Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінімді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5576,87 +4918,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Мемлекеттік қызметтер көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аң аулау объектілері болып табылатын жануарлар түрлерін алып қоюға квоталарды бөлу кезінде мыналарды ұсыну қажет: осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанында аңшылық шаруашылығы үшін аң аулау объектілері болып табылатын жануарлардың түрлері бойынша алып қою квотасын алуға арналған өтінім. Көрсетілетін қызметті алушы аң аулау объектілері болып табылатын жануарлар түрлері бойынша есептік деректер негізінде өтінімді ұсынады.</w:t>
+Аң аулау объектілері болып табылатын жануарлар түрлерін алып қоюға квоталарды бөлу кезінде мыналарды ұсыну қажет: осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған цифрлық құжат нысанында аңшылық шаруашылығы үшін аң аулау объектілері болып табылатын жануарлардың түрлері бойынша алып қою квотасын алуға арналған өтінім. Көрсетілетін қызметті алушы аң аулау объектілері болып табылатын жануарлар түрлері бойынша есептік деректер негізінде өтінімді ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5814,52 +5156,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+              <w:t xml:space="preserve">
+5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5892,197 +5254,112 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+мемлекеттік қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік көрсетілетін қызметті алушы портал арқылы мемлекеттік көрсетілетін қызметті электронды нысан түрінде ЭЦҚ болған жағдайда ала алады. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, көрсетілетін қызметті берушінің анықтама қызметі, сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Жануарлар түрлерін алып қоюға мәлімделген квота "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы нормативтерді бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11005 болып тіркелген) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 наурыздағы № 18-03/271а бұйрығымен бекітілген, аң аулау нысаны болып табылатын жануарлар түрлерін алып қоюды белгіленген нормаларына сәйкес болуы тиіс.</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік көрсетілетін қызметті алушы портал арқылы мемлекеттік көрсетілетін қызметті цифрлық нысан түрінде ЭЦҚ болған жағдайда ала алады. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, көрсетілетін қызметті берушінің анықтама қызметі, сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Жануарлар түрлерін алып қоюға мәлімделген квота "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы нормативтерді бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11005 болып тіркелген) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 30 наурыздағы № 18-03/271а </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген, аң аулау нысаны болып табылатын жануарлар түрлерін алып қоюды белгіленген нормаларына сәйкес болуы тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6142,51 +5419,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектілерін алып қою</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>квоталарын бөлу қағидаларына</w:t>
+              <w:t>квоталарын бөлу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6226,68 +5516,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="32"/>
+    <w:bookmarkStart w:name="z63" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аңшылық шаруашылығы үшін аң аулау объектілері болып табылатын жануарлар түрлері бойынша алып қою квоталарын алуға өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -6306,254 +5654,296 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аңшылық шаруашылығының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аңшылық шаруашылығының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жануардың түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жануардың түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үстіміздегі жылғы (дарақтар) саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үстіміздегі жылғы (дарақтар) саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бекітілген (дарақтар) алып қою квотасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітілген (дарақтар) алып қою квотасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сұралып отырған алу квотасы (дарақтар)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сұралып отырған алу квотасы (дарақтар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оның ішінде</w:t>
-[...17 lines deleted...]
-(тұяқтылар үшін)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оның ішінде (тұяқтылар үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8002,134 +7392,198 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ұсынылған ақпараттың дұрыстығын растаймын және дұрыс емес мәліметтерді ұсынғаным </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшін Қазақстан Республикасы заңнамасына сәйкес жауапкершілік туралы хабардармын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтінімді берген күн "__"___________20___жыл. ______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(аңшылық шаруашылығы субъектісі басшысының тегі, аты, әкесінің аты (бар болса), қолы,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ұсынылған ақпараттың дұрыстығын растаймын және дұрыс емес мәліметтерді ұсынғаным үшін Қазақстан Республикасы заңнамасына сәйкес жауапкершілік туралы хабардармын. </w:t>
+      мөрдің орны </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+        <w:t xml:space="preserve">(жеке кәсіпкерлер </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Өтінімді берген күн "__"___________20___жыл.</w:t>
+        <w:t xml:space="preserve">болып табылатын </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      (аңшылық шаруашылығы субъектісі басшысының тегі, аты, әкесінің аты (бар болса), қолы,</w:t>
+        <w:t>тұлғаларды қоспағанда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8327,68 +7781,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="33"/>
+    <w:bookmarkStart w:name="z65" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балық шаруашылығы су айдындарында және (немесе) учаскелерінде балық ресурстарын және басқа да су жануарларын алып қою квоталарын алуға арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8730,68 +8184,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="34"/>
+    <w:bookmarkStart w:name="z69" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жануарлар дүниесі объектілерін алып қоюдың бекітілген лимиттері негізінде жануарлар дүниесі объектілерін алып қоюға квоталар бөлу туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрметті _____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9169,68 +8623,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="35"/>
+    <w:bookmarkStart w:name="z71" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рейтингтік бағалауды есептеу парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9425,68 +8879,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="36"/>
+    <w:bookmarkStart w:name="z73" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Балық ресурстарын және басқа су жануарларын алып қою квоталарын бөлу қорытындылары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша алып тасталды - ҚР Экология және табиғи ресурстар министрінің м.а. 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9530,55 +8984,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9904,31 +9358,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>