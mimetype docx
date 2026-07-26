--- v0 (2025-10-03)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c6f6d24" w14:textId="c6f6d24">
+    <w:p w14:paraId="834fa20" w14:textId="834fa20">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,1247 +93,1587 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кеме экипажының ең аз құрамы туралы куәлікті беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2015 жылғы 23 ақпандағы № 145 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 23 сәуірде № 10790 тіркелді</w:t>
-[...18 lines deleted...]
-      «Сауда мақсатында теңізде жүзу туралы» 2002 жылғы 17 қаңтардағы Қазақстан Республикасы Заңының 4-бабы 3-тармағының </w:t>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2015 жылғы 23 ақпандағы № 145 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 23 сәуірде № 10790 тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Сауда мақсатында теңізде жүзу туралы" 2002 жылғы 17 қаңтардағы Қазақстан Республикасы Заңының 4-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Кеме экипажының ең аз құрамы туралы куәлікті беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Көлік комитеті (Ә.А. Асавбаев):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде заңнамада белгіленген тәртіпте мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімдік баспасөз басылымдарында және "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға жіберуді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін бес жұмыс күні ішінде осы бұйрықтың 2-тармағының 1), 2), 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылауды өзіме қалдырамын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялар және даму министрінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+міндетін атқарушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ж. Қасымбек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "КЕЛІСІЛДІ":   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлттық экономика министрі   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________ Е. Досаев   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2015 жылғы 19 наурыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...29 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Көлік комитеті (Ә.А. Асавбаев):</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялар және даму</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің міндетін атқарушының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2015 жылғы 23 ақпандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 145 бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кеме экипажының ең аз құрамы туралы куәлікті беру қағидалары</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...31 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімдік баспасөз басылымдарында және «Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы» шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының «Әділет» ақпараттық-құқықтық жүйесіне ресми жариялауға жіберуді; </w:t>
-[...281 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="1"/>
+      1. Осы Кеме экипажының ең аз құрамы туралы куәлікті беру қағидалары (бұдан әрі - Қағидалар) "Сауда мақсатында теңізде жүзу туралы" 2002 жылғы 17 қаңтардағы Қазақстан Республикасы Заңының 4-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>54-1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және кеме экипажының ең аз құрамы туралы куәлікті беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кеме - сауда мақсатында теңізде жүзуге пайдаланылатын, су ығыстырмайтын кеме мен гидроұшақты қоса алғанда, өздігінен жүретін немесе өздігінен жүрмейтін жүзбелі құрылыс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кеме иесі - кеменің меншік иесі болып табылатынына немесе оны өзге де заңды негізде пайдалануына қарамастан өз атынан кемені пайдаланатын тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Қазақстан Республикасы     </w:t>
-[...3 lines deleted...]
-      </w:r>
+      3) кеменің меншік иесі - "Сауда мақсатында теңізде жүзу туралы" 2002 жылғы 17 қаңтардағы Қазақстан Республикасы Заңының 4-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>55-2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілген Кемелер мен оларға құқықты мемлекеттік тіркеу қағидаларына сәйкес кеменің меншік иесі ретінде тіркелген тұлға. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Кеме экипажының ең аз құрамы туралы куәлікті беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Кеме экипажының ең аз құрамы туралы куәлікті алу үшін кеменің меншік иесі және (немесе) кеме иесі порттың теңіз әкімшілігіне еркін нысандағы өтінішті (бұдан әрі - өтініш) береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш теңіз порты капитанының атына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кеменің атауын, шақыру дабылын, жалпы сыйымдылығын, Халықаралық Теңіз Ұйымының (ІМО) нөмірін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Мемлекеттік кеме тізілімі, бербоут-чартер тізілімі немесе халықаралық кеме тізілімі бойынша кеменің тіркеу нөмірін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүзу ауданын (дарын);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кеме меншік иесінің атауы мен мекенжайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кеме иесі (кеме жалдаушы) мен оның мекенжайын көрсете отырып беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Өтінішке мынадай құжаттардың көшірмелері қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Мемлекеттік туын көтеріп жүзетін теңіз кемесінің жүзу құқығы туралы куәлік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кемеге меншік құқығы туралы куәлік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кеме экипажының штат кестесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кеме экипажының ең аз құрамы туралы куәлікті беруді кеме иесінің және (немесе) кеменің меншік иесінің өтініштері және осы Қағидалардың 3 және 4-тармақтарында көрсетілген құжаттар алынған сәттен бастап бес жұмыс күні ішінде теңіз портының капитаны жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Инвестициялар және даму    </w:t>
-[...562 lines deleted...]
-      6. Кеме экипажының ең аз құрамы туралы куәлік Қазақстан Республикасының Инвестициялар және даму министрінің 2014 жылғы 15 қыркүйектегі № 27 </w:t>
+      6. Кеме экипажының ең аз құрамы туралы куәлік Қазақстан Республикасының Инвестициялар және даму министрінің 2014 жылғы 15 қыркүйектегі № 27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9883 тіркелген) бекітілген нысан бойынша беріледі.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қазақстан Республикасының Мемлекеттік кеме тізілімінде және Қазақстан Республикасының халықаралық кеме тізілімінде тіркелген кемелерге кеме экипажының ең аз құрамы туралы куәлік үш жыл мерзімге беріледі. Бербоут-чартер тізілімінде тіркелген кемелерге кеме экипажының ең аз құрамы туралы куәлік Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығының қолданылу мерзіміне беріледі.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасында тіркелген кемелерге кеме экипажының ең аз құрамы туралы куәлікті беруден, ұсынылған құжаттар осы Қағидалардың 3 және 4-тармақтарындағы талаптарға сәйкес келмеген жағдайда, бас тартылады. Кеме экипажының ең аз құрамы туралы куәлікті беруден дәлелді бас тарту өтініш берушіге өтініш алынған сәттен бастап бес жұмыс күні ішінде беріледі.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кеме иесі және (немесе) кеменің меншік иесі кеме экипажының ең аз құрамы туралы куәлікті жоғалтқан немесе бүлдірген жағдайда, порттың теңіз әкімшілігі кеме иесінің және (немесе) кеменің меншік иесінің еркін нысанда жасалған кеме экипажының ең аз құрамы туралы куәліктің телнұсқасын беру туралы өтініші бойынша көрсетілген куәліктің телнұсқасын оған өтініш алынған күннен бастап үш жұмыс күні ішінде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>