--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="834fa20" w14:textId="834fa20">
+    <w:p w14:paraId="58c2676" w14:textId="58c2676">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,388 +102,356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің м.а. 2015 жылғы 23 ақпандағы № 145 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 23 сәуірде № 10790 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Сауда мақсатында теңізде жүзу туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының 54-1) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Көлік министрінің 01.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Кеме экипажының ең аз құрамы туралы куәлікті беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Көлік комитеті (Ә.А. Асавбаев):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде заңнамада белгіленген тәртіпте мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмелерін мерзімдік баспасөз басылымдарында және "Қазақстан Республикасы Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Әділет" ақпараттық-құқықтық жүйесіне ресми жариялауға жіберуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында және мемлекеттік органдардың интранет-порталында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін бес жұмыс күні ішінде осы бұйрықтың 2-тармағының 1), 2), 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылауды өзіме қалдырамын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -865,815 +833,3369 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Инвестициялар және даму</w:t>
+              <w:t xml:space="preserve">Инвестициялар және даму </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрінің міндетін атқарушының</w:t>
+              <w:t xml:space="preserve">министрінің міндетін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2015 жылғы 23 ақпандағы</w:t>
+              <w:t xml:space="preserve">атқарушының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 145 бұйрығымен</w:t>
+              <w:t xml:space="preserve">2015 жылғы 23 ақпандағы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 145 бұйрығымен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...4 lines deleted...]
-      </w:pPr>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кеме экипажының ең аз құрамы туралы куәлікті беру қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Көлік министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Кеме экипажының ең аз құрамы туралы куәлікті беру қағидалары (бұдан әрі – Қағидалар) "Сауда мақсатында теңізде жүзу туралы" Қазақстан Республикасы Заңының 4-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>54-1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және "Кеме экипажының ең аз құрамы туралы куәлік беру (сауда мақсатында теңізде жүзу)" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кеме – сауда мақсатында теңізде жүзуге пайдаланылатын, су ығыстырмайтын кеме мен гидроұшақты қоса алғанда, өздігінен жүретін немесе өздігінен жүрмейтін жүзбелі құрылыс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кеме иесі – кеменің меншік иесі болып табылатынына немесе оны өзге де заңды негізде пайдалануына қарамастан өз атынан кемені пайдаланатын адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) кеменің меншік иесі – Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 165 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Кемелерді және оларға құқықтарды мемлекеттік тіркеу қағидаларына сәйкес кеме иесі ретінде тіркелген адам (Нормативтік құқықтық актілердің мемлекеттік тіркелімінде № 11125 болып тіркелген);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті орган – сауда мақсатында теңізде жүзу саласында басшылықты жүзеге асыратын орталық мемлекеттік орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Кеме экипажының ең аз құрамы туралы куәлікті беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Кеме экипажының ең аз құрамы туралы куәлік (бұдан әрі – Куәлік) Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 15 қыркүйектегі № 27 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген нысан бойынша (бұдан әрі – Бұйрық) (Нормативтік құқықтық актілердің мемлекеттік тіркелімінде № 9883 болып тіркелген) "Қазақстан Республикасы Көлік министрлігі Теміржол және су көлігі комитетінің "Қазақстан Республикасы порттарының теңіз әкімшілігі" республикалық мемлекеттік мекемесімен (бұдан әрі – көрсетілетін қызметті беруші) беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Куәлік Қазақстан Республикасының тиісті теңіз тізілімінде кеменің қолданыстағы тіркеуі болған жағдайда беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Кеме иесі және (немесе) кеме иеленуші (бұдан әрі – көрсетілетін қызметті алушы) Куәлікті алу үшін көрсетілетін қызметті берушіге "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Кеме экипажының ең аз құрамы туралы куәлік беру (сауда мақсатында теңізде жүзу)" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесіне сәйкес құжаттарды жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар портал арқылы жіберілген жағдайда, олар көрсетілетін қызмет алушының электрондық цифрлық қолтаңбасымен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызметті көрсету үшін сұрау салуды қабылдау туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қарау және Куәлікті беру бойынша көрсетілетін қызметті берушінің жалпы мерзімі 3 (үш) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті өңдеу қызмет көрсетушіге келіп түскен және "Е-лицензиялау" мемлекеттік деректер қорында тіркелген кезден бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттары тіркелген кезден бастап 2 (екі) жұмыс күні ішінде олардың толықтығын және осы Қағидалардың талаптарына сәйкестігін тексереді және көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда бұйрықпен бекітілген нысан бойынша куәлік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған жағдайда көрсетілетін қызметті беруші көрсетілетін қызметті алушының "жеке кабинеті" порталы арқылы электрондық құжат нысанында өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті қайта беру "цифрлық үкімет" порталы арқылы жалпы тәртіппен жүзеге асырылатынын көрсете отырып, көрсетілетін қызметті алушының бас тарту себептері жойылғаннан кейін қайта жүгіну құқығын көздейтін, ал қайта өтінішті қабылдаудан бас тартуға құжатпен расталған негіздер болған кезде ғана жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін 3 (үш) жұмыс күні ішінде мемлекеттік қызметті көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге және бірыңғай байланыс орталығына жібереді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Куәлік қазақ, орыс және ағылшын тілдерінде жасалады және Қазақстан Республикасының Мемлекеттік кеме тізілімінде және халықаралық кеме тізілімінде тіркелген кемелерге үш жыл мерзімге беріледі. Бербоут-чартер тізілімінде тіркелген кемелерге куәлік Қазақстан Республикасының Мемлекеттік туын көтеріп жүзу құқығының қолданылу мерзіміне беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Куәліктің қолданылуы мынадай жағдайларда тоқтатылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) куәліктің жарамдылық мерзімі кезінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кеменің жалпы сыйымдылығының өзгеруі кезінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кеменің экипажының штаттық кестесі өзгерген кезінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кеме иесі куәлікті жоғалтқан немесе бүлдірген жағдайда көрсетілетін қызметті беруші кеме иесінің немесе кеме иесінің еркін нысанда жасалған куәліктің телнұсқасын беру туралы өтініші бойынша оған көрсетілген куәліктің телнұсқасын өтінішті алған күннен бастап 3 (үш) жұмыс күні ішінде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, іс-әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау нәтижелері шешіммен (хабарламамен) жазбаша немесе электрондық нысанда рәсімделеді, уәкілетті лауазымды адамның қолымен расталады және көрсетілетін қызметті алушыға шешім "цифрлық үкімет" порталы арқылы немесе шешім қабылданғаннан кейін бір жұмыс күнінен кешіктірілмейтін мерзімде басқа құжатпен расталатын тәсілмен жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, көрсетілетін қызметті беруші шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік іс-әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңның 25-бабының 2-тармағына сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа жүгінуге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары тұрған әкімшілік орган лауазымды адам болмаған жағдайда, әкімшілік актіге, әкімшілік әрекетке (әрекетсіздікке) сотта шағым жасалуы мүмкін, бұл туралы әкімшілік іс бойынша шешім қабылдау кезінде әкімшілік актісіне, әкімшілік әрекетке (әрекетсіздікке) шағым жасалатын әкімшілік орган әкімшілік рәсімге қатысушыға хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кеме экипажының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ең аз құрамы туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>куәлікті беру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кеме экипажынның ең аз құрамы туралы куәлікті алу туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тіркелді_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тіркеу нөмірі_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тіркеу күні___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кеме атауы___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тіркеу нөмірі немесе шақыру сигналы____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. IMO нөмірі___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тіркелген порты_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жалпы сыйымдылығы_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Негізгі қозғалтқыш қондырғысының қуаты, кВт___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кеме түрі____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кезеңмен вахтасыз қызмет көрсететін машиналық үйжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жүзіп-қарау ауданы___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Пайдаланушы компания________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде құпия болып саналатын заңмен қорғалатын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________ "___" _____________20___жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кеме экипажының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ең аз құрамы туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>куәлікті беру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Кеме экипажының ең аз құрамы туралы куәлік беру (сауда мақсатында теңізде жүзу)" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеме экипажының ең аз құрамы туралы куәлік беру (сауда мақсатында теңізде жүзу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Көлік министрігі Теміржол және су көлігі комитетінің "Қазақстан Республикасы порттарының теңіз әкімшілігі" республикалық мемлекеттік мекемесі (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету және оның кіші түрлерін ұсыну тәсілдері (бар болса) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"цифрлық үкімет" веб-порталы (бұдан әрі – порт) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету және оның кіші түрлері (бар болса) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 (үш) жұмыс күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нысаны және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық (ішінара автоматтандырылған)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесі және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1), Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 15 қыркүйектегі № 27 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген нысан бойынша Кеме экипажының ең аз құрамына куәлік (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9883 болып тіркелген) немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Куәліктің телнұсқасы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көсетілетін қызмет жеке және заңды тұлғаларға тегін көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс кестесіне сәйкес сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде кодекске сәйкес мемлекеттік қызмет көрсету жөніндегі өтінішті тіркеу келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Мемлекеттік қызмет көрсету орындарының мекенжайлары: Көлік министрлігінің интернет-ресурсында: www. gov. kz "Теміржол және су көлігі комитеті" бөлімнің "Мемлекеттік көрсетілетін қызметтер" кіші бөлімінде; портал.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Қағидаларға 1-қосымшаға сәйкес өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) кеме экипажының штаттық кестесі (электронды көшірме).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден және оның кіші түрлерінен (бар болса) бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты осы мемлекеттік қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік қызметті алуға байланысты арнайы құқығынан айырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) "Жеке деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі жеке деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда портал арқылы электрондық нысанда мемлекеттік көрсетілетін қызметті алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинет", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8 800 080 7777 Бірыңғай байланыс-орталығы арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...621 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1999,31 +4521,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>