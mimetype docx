--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d712af5" w14:textId="d712af5">
+    <w:p w14:paraId="a734adb" w14:textId="a734adb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1189,91 +1189,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен мемлекеттік мүлік тізілімінің веб порталында тіркелген жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) қатысушының электронды әмияны (бұдан әрі – электронды әмиян) – әлеуетті қатысушы екінші деңгейлі банктегі ұйымдастырушының арнайы транзиттік шотына енгізген ақша қаражатын есептеу үшін ұйымдастырушы пайдаланатын тізілімдегі әлеуетті қатысушының жеке шоты;</w:t>
+      9) қатысушының электронды әмияны (бұдан әрі – электронды әмиян) – әлеуетті қатысушы екінші деңгейлі банктегі ұйымдастырушының арнайы транзиттік шотына енгізген ақшаны есепке алу үшін ұйымдастырушы пайдаланатын тізілімдегі әлеуетті қатысушының жеке шоты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) лот – электрондық аукционда бір мезгілде сатылатын зат немесе бірнеше зат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) мемлекеттік мүлік тізілімінің веб-порталы (бұдан әрі – тізілімнің веб-порталы) – Интернет желісінде www.e-qazyna.kz мекенжайы бойынша орналастырылған борышкерлердің мүлкін сату бойынша электрондық деректер базасына бірыңғай қол жеткізу нүктесін ұсынатын интернет-ресурс (бұдан әрі – деректер базасы)</w:t>
+      11) мемлекеттік мүлік тізілімінің веб-порталы (бұдан әрі – тізілімнің веб-порталы) – Интернет желісінде www.e-qazyna.kz мекенжайы бойынша орналастырылған борышкерлердің мүлкін сату бойынша цифрлық деректер базасына бірыңғай қол жеткізу нүктесін ұсынатын интернет-ресурс (бұдан әрі – деректер базасы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) сатушы – уақытша, банкроттықты немесе оңалтуды басқарушы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
@@ -1349,114 +1349,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) ұйымдастырушы – уәкілетті орган айқындаған және сатушымен банкрот мүлкін сату бойынша электрондық аукционды өткізу бойынша электрондық қызметтер көрсету туралы шарт жасасқан заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) "электрондық үкіметтің" төлем шлюзі – төлемдерді электрондық нысанда көрсетілетін өтеулі қызметтер көрсету шеңберінде жүргізу туралы ақпарат беру процестерін автоматтандыратын ақпараттық жүйе;</w:t>
+      17) "цифрлық үкіметтің" төлем шлюзі – өтеулі қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процестерін автоматтандыратын цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) электрондық аукцион – электрондық форматта тізілімнің веб-порталын қолдана отырып өткізілетін электрондық аукцион, оның ішінде жабық электрондық аукцион сауда-саттығының нысаны;</w:t>
+      18) электрондық аукцион – цифрлық форматта тізілімнің веб-порталын қолдана отырып өткізілетін электрондық аукцион, оның ішінде жабық электрондық аукцион сауда-саттығының нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) электрондық аукцион залы (бұдан әрі – аукцион залы) – электрондық аукционды өткізу үшін қажетті ақпаратты енгізу, сақтау және өңдеу мүмкіндігін қамтамасыз ететін тізілім веб-порталының бөлімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
+      20) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Банкрот мүлкін сату бойынша электрондық аукцион өткізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2724,52 +2786,72 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарыда көрсетілген деректер өзгерген жағдайда, қатысушы 1 (бір) жұмыс күннің ішінде тізілімнің веб-порталында енгізілген деректерді өзектендіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      19. Электрондық аукционға қатысу үшін қатысушы тізілімнің веб-порталында осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша қатысушының ЭЦҚ-мен қол қойылған электрондық өтінімді (бұдан әрі – электрондық өтінім) береді.</w:t>
+        <w:t xml:space="preserve">
+      19. Электрондық аукционға қатысу үшін қатысушы тізілімнің веб-порталында осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қатысушының ЭЦҚ-мен куәландырылған электрондық өтінімді (бұдан әрі – электрондық өтінім) береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z81" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық өтінім беру үшін қатысушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z82" w:id="71"/>
     <w:p>
@@ -2919,130 +3001,316 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепілдік жарна аукцион нәтижелері туралы хаттамаға сәйкес электрондық аукционға қатысу кезінде мәлімделген шарттарда сатып алу-сату шартын жасасуды қамтамасыз ету үшін енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепілдік жарнаны төлем құжатына енгізген кезде төлем тағайындауда қатысушының ЖСН немесе БСН көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z84" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Электрондық аукционға қатысушыларға кепiлдi жарналардың кез келген санын енгiзуге жол беріледі, бұл ретте бір кепілді жарна қатысушыға ол бойынша сауда-саттыққа қатысу үшін аталған кепілді жарнаны енгізген сол лотты сатып алуға құқық береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z85" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Электрондық өтінімді тіркегеннен кейін тізілім веб-порталы 2 (екі) минут ішінде электрондық әмиянда электрондық өтінім берілген лот бойынша кепілдік жарна сомасына ақшалай қаражаттың болуына автоматты түрде тексеру жүргізіледі.</w:t>
+      21. Электрондық өтінімді тіркегеннен кейін тізілім веб-порталы 2 (екі) минут ішінде электронды әмиянда электрондық өтінім берілген лот бойынша кепілдік жарна сомасында ақшаның болуына автоматты түрде тексеру жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Қаржы министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z86" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      22. Электрондық әмиянда кепілдік жарна сомасында ақша қаражаты болған кезде тізілімнің веб-порталы сауда-саттық нәтижелері айқындалғанға дейін кепілдік жарна сомасында ақшалай қаражатты бұғаттауды жүзеге асырады және электрондық өтінімді қабылдайды. Тізілімнің веб-порталы қатысушыны электрондық аукционға жіберуді дереу қамтамасыз етеді, тізілімнің веб-порталы беретін аукциондық нөмірді ұсынады. Электрондық әмиянда кепілдік жарна сомасында ақша қаражаты болмаған немесе осы Қағидалардың </w:t>
+      22. Электронды әмиянда кепілдік жарна сомасында ақша болған кезде тізілімнің веб-порталы сауда-саттық нәтижелері айқындалғанға дейін кепілдік жарна сомасында ақшаны бұғаттауды жүзеге асырады және электрондық өтінімді қабылдайды. Тізілімнің веб-порталы қатысушыны электрондық аукционға жіберуді дереу қамтамасыз етеді, тізілімнің веб-порталы беретін аукциондық нөмірді ұсынады. Электронды әмиянда кепілдік жарна сомасында ақша болмаған немесе осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ережелері сақталмаған кезде тізілімнің веб-порталы қатысушының электрондық өтінімін қабылдамайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Қаржы министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z87" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Тізілімнің веб-порталы автоматты тексеру нәтижелері бойынша тізілімнің веб-порталында тіркеу кезінде көрсетілген қатысушының электрондық мекенжайына электрондық өтінімнің қабылданғаны туралы не электрондық өтінімді қабылдаудан бас тарту себептері туралы электрондық хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z88" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3671,221 +3939,407 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қатысушының компьютерлік және (немесе) телекоммуникациялық жабдықтарында техникалық ақаудың болуы электрондық аукционды тоқтата тұру үшін негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z114" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Электрондық аукцион нәтижелері әрбір сатылған лот бойынша аукцион нәтижелері туралы электрондық хаттамамен ресімделеді, оған тізілім веб-порталында ЭЦҚ пайдалана отырып, сатушы мен жеңімпаз электрондық аукцион аяқталғаннан кейінгі жиырма төрт сағат ішінде қол қояды.</w:t>
+      33. Электрондық аукцион нәтижелері әрбір сатылған лот бойынша аукцион нәтижелері туралы электрондық хаттамамен ресімделеді, ол тізілімнің веб-порталында ЭЦҚ арқылы сатушы мен жеңімпаз электрондық аукцион өткізілген күні куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аукцион нәтижелері туралы хаттама электрондық аукционның нәтижелерін, сондай-ақ жеңімпаз бен сатушының сату бағасы бойынша лотты сатып алу-сату шартына қол қою міндеттемелерін тіркейтін құжат болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Қаржы министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z115" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген жағдайда, сауда-саттық өткізлеген күні сатушы ЭЦҚ пайдалана отырып өтпеген аукцион туралы актіге қол қояды.</w:t>
+        <w:t xml:space="preserve"> көрсетілген жағдайда, сауда-саттық өткізлеген күні сатушы ЭЦҚ арқалы өтпеген аукцион туралы актіні куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтпеген аукцион туралы акті тізілімнің веб-порталында қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Қаржы министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z116" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Электронды сауда аяқталғаннан кейін сауда-саттық өткізілген күні аукционға қатысушының электрондық әмиянындағы кепілдік жарна сомасында енгізілген ақша қаражаты бұғаттаудан шығарылады.</w:t>
+      35. Электронды сауда аяқталғаннан кейін сауда-саттық өткізілген күні аукционға қатысушының электрондық әмиянындағы кепілдік жарна сомасында енгізілген ақша бұғаттаудан шығарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұйымдастырушы 3 (үш) жұмыс күні ішінде тізілімнің веб-порталында ЭЦҚ пайдалана отырып, сатушы қол қойған кепілдік жарнаны аудару өтініші негізінде сауда-саттықта жеңімпаз болған қатысушының электрондық әмиянында бұғаттаудан шығарылған кепілдік жарнасын сатушының шотына аударады.</w:t>
-[...35 lines deleted...]
-      Электрондық әмияннан ақша қаражатын сауда-саттыққа қатысушыларға қайтару тізілімнің веб-порталында ЭЦҚ пайдалана отырып, қатысушылар қол қойған ақшалай қаражатты қайтаруға арналған өтініштер негізінде ұйымдастырушыға өтініш берілген күннен бастап 3 (үш) жұмыс күнінен кешіктірілмейтін мерзімде жүзеге асырылады.</w:t>
+      Ұйымдастырушы 3 (үш) жұмыс күні ішінде тізілімнің веб-порталында ЭЦҚ арқалы сатушы куәландырылған кепілдік жарнаны аударуға арналған өтініш негізінде сауда-саттықта жеңімпаз болған қатысушының электрондық әмиянында бұғаттаудан шығарылған кепілдік жарнасын сатушының шотына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауда-саттықта жеңімпаз болған қатысушының кепілдік жарнасына енгізген сомасы сатып алу-сату шарты бойынша сома есебіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық әмияннан ақша қаражатын сауда-саттыққа қатысушыларға қайтару тізілімнің веб-порталында ЭЦҚ арқылы қатысушылар куәландырылған ақшаны қайтаруға арналған өтініштер негізінде ұйымдастырушыға өтініш берілген күннен бастап 3 (үш) жұмыс күнінен кешіктірілмейтін мерзімде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Қаржы министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z117" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      36. Егер аукцион нәтижелері туралы хаттамаға жеңімпаз белгіленген мерзімде қол қоймаса, сатушы ЭЦҚ пайдалана отырып, тізілімнің веб-порталында электрондық аукцион нәтижелерінің күшін жою туралы актіге қол қояды. </w:t>
+      36. Егер аукцион нәтижелері туралы хаттамаға жеңімпаз белгіленген мерзімде қол қоймаса, сатушы ЭЦҚ арқылы тізілімнің веб-порталында электрондық аукцион нәтижелерінің күшін жою туралы актіні куәландырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеңімпаз белгіленген мерзімде сауда-саттық нәтижелері туралы хаттамаға қол қоймаған жағдайда кепілдік жарна қайтарылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3899,105 +4353,229 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымдастырушы сатушы электрондық аукцион нәтижелерінің күшін жою туралы актіге қол қойған күннен кейін 3 (үш) жұмыс күні ішінде жеңімпазға қайтаруға жатпайтын кепілдік жарнаны сатушының шотына аударады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған лот бойынша жойылған электрондық аукцион шарттарымен қайтадан электрондық аукцион өткізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z118" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Сатып алу-сату шарты тізілім веб-порталында электрондық форматта жасалады және сатушы мен сатып алушы сауда-саттық нәтижелері туралы хаттамаға қол қойылған күннен бастап 5 (бес) жұмыс күні ішінде ЭЦҚ пайдалана отырып қол қояды.</w:t>
+      37. Сатып алу-сату шарты тізілім веб-порталында электрондық форматта жасалады және сатушы мен сатып алушы сауда-саттық нәтижелері туралы хаттамаға қол қойылған күннен бастап 5 (бес) жұмыс күні ішінде ЭЦҚ арқылы куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеңімпаз белгіленген мерзімде сатып алу-сату шартына қол қоймаған жағдайда кепілдік жарна қайтарылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Қаржы министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z119" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Сатып алу-сату шарты бойынша есеп айырысу сатушы мен сатып алушы арасында сатушының электрондық әмиянына ақша аудару жолымен жүргізіледі. Ақшалай қаражат сатып алу-сату шартына қол қойылған күннен кейін күнтізбелік 14 (он төрт) күннен кешіктірілмей енгізіледі.</w:t>
+      38. Сатып алу-сату шарты бойынша есеп айырысу сатушы мен сатып алушы арасында сатушының электронды әмиянына ақша аудару жолымен жүргізіледі. Ақша сатып алу-сату шартына қол қойылған күннен кейін күнтізбелік 14 (он төрт) күннен кешіктірілмей енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымдастырушы сатып алу-сату шарты бойынша қалған сома түскен күннен бастап 3 (үш) жұмыс күні ішінде сатушының банктік шотына (немесе электрондық әмиянына) оны аударады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4011,50 +4589,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қалған соманы белгіленген мерзімде енгізбеген жағдайда сатушы сатып алу-сату шартын біржақты тәртіппен бұзады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сатып алу-сату шарты бұзылған кезде кепілдік жарна қайтарылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z120" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Сату-сатып алу шартына қол қойған кезде сатып алушы сатушыға электронды аукционның өтетіндігі туралы ақпараттық хабарламада көрсетілген сату объектісін сатып алушыға қойылатын айрықша жағдай және (немесе) қосымша талаптарға сай келетіндігін растайтын, электрондық өтінімге қоса берілетін құжаттардың түпнұсқасын немесе нотариалды куәландырылған көшірмелерін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4135,80 +4775,142 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>39-тармағында</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген міндеттемелерді бұзған кезде тізілімнің веб-порталында сатушы ЭЦҚ пайдалана отырып, электрондық аукцион нәтижелерінің күшін жою туралы актіге қол қою арқылы электрондық аукцион нәтижелерін жояды.</w:t>
+        <w:t>39-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген міндеттемелерді бұзған кезде электрондық сауда-саттық нәтижелері тізілімнің веб-порталында сатушының ЭЦҚ-мен куәландырылған электрондық аукцион нәтижелерінің күшін жою туралы актімен жойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған лот бойынша жойылған электрондық аукцион шарттарымен қайтадан электрондық аукцион өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Қаржы министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z122" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Қатысушылар Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -10121,55 +10823,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>