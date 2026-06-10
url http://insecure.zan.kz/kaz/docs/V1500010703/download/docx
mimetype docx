--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="21546c5" w14:textId="21546c5">
+    <w:p w14:paraId="0d8ed87" w14:textId="0d8ed87">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,140 +132,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Бухгалтерлiк есеп пен қаржылық есептiлiк туралы" Қазақстан Республикасы Заңының 20-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> 11) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қаржы министрінің 04.02.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қаржы министрінің 12.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 126</w:t>
+        <w:t>№ 300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғышқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -755,216 +735,462 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Кәсіби ұйымдарды, сертификаттау жөнiндегi ұйымдарды аккредиттеу қағидаларын (бұдан әрі – Қағидалар) "Бухгалтерлiк есеп пен қаржылық есептiлiк туралы" Қазақстан Республикасы Заңының 20-бабы </w:t>
+      1. Осы Кәсіби ұйымдарды, сертификаттау жөнiндегi ұйымдарды аккредиттеу қағидаларын (бұдан әрі – Қағидалар) "Бухгалтерлiк есеп пен қаржылық есептiлiк туралы" Қазақстан Республикасы Заңының 20-бабы  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t> 1) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына (бұдан әрі – Заң) сәйкес бухгалтерлiк есеп пен қаржылық есептiлiк саласындағы қызметті реттеудi жүзеге асыратын орталық мемлекеттік орган (бұдан әрi – уәкiлеттi орган) әзірлеген және бухгалтерлердің кәсіби ұйымдарын және бухгалтерлерді кәсіби сертификаттау бойынша ұйымдарын аккредиттеу (бұдан әрі – көрсетілетін қызметті алушы) бойынша мемлекеттік көрсетілетін қызметтер тәртібін айқындайды.</w:t>
+        <w:t> 1) тармақшасына (бұдан әрі – Заң) сәйкес бухгалтерлiк есеп пен қаржылық есептiлiк саласындағы қызметті реттеудi жүзеге асыратын орталық мемлекеттік орган (бұдан әрi – уәкiлеттi орган) әзірлеген және бухгалтерлердің кәсіби ұйымдарын және бухгалтерлерді кәсіби сертификаттау бойынша ұйымдарын аккредиттеу (бұдан әрі – көрсетілетін қызметті алушы) бойынша мемлекеттік көрсетілетін қызметтер тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қаржы министрінің 04.02.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қаржы министрінің 12.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 126</w:t>
+        <w:t>№ 300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғышқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Бухгалтерлердің кәсіби ұйымын аккредиттеу туралы куәлік беру" және "Бухгалтерлерді кәсіби сертификаттау бойынша ұйымдарды аккредиттеу туралы куәлік беру" деген мемлекеттік көрсетілетін қызметтерді Қазақстан Республикасы Қаржы министрлігінің Ішкі мемлекеттік аудит комитеті (бұдан әрі – көрсетілетін қызметті беруші) www.egov.kz, www.elicense.kz "электрондық үкімет" веб-порталы арқылы көрсетеді (бұдан әрi – портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Бухгалтерлердің кәсіби ұйымды және бухгалтерлерді кәсіби сертификаттау бойынша ұйымды аккредиттеу туралы куәлiк "Аудиторлық кәсіби ұйымды, бухгалтерлердiң кәсiби ұйымын, бухгалтерлердi кәсiби сертификаттау жөніндегі ұйымды аккредиттеу туралы куәліктердің нысандарын бекiту туралы" Қазақстан Республикасы Қаржы министрінің 2021 жылғы 28 желтоқсандағы № 1341 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26414 болып тіркелді) (бұдан әрі – 1341 Бұйрық) нысандары бойынша аккредиттеудi куәландыратын ресми құжат болып табылады, ол Қазақстан Республикасының барлық аумағында қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -983,70 +1209,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 1341 Бұйрығымен бекітілген нысаны бойынша бухгалтерлердің кәсіби ұйымдарды аккредиттеу туралы куәлік бес жыл мерзімге, бухгалтерлерді кәсіби сертификаттау бойынша ұйымдарды аккредиттеу туралы куәлік үш жыл мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1065,90 +1291,324 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Атауы, ұйымдық-құқықтық нысаны өзгерген, қайта ұйымдастырылған жағдайда бухгалтерлердің кәсіби ұйымы және бухгалтерлерді кәсіби сертификаттау бойынша ұйымы аккредиттеу рәсімінен өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету тәртібін айқындайтын уәкілетті орган мемлекеттік қызметтер көрсету тәртібін, сондай-ақ заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық–коммуникациялық инфрақұрылым операторына, оның ішінде Заңның 10-бабының 13) тармақшасына сәйкес Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1181,152 +1641,398 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік қызметті көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші sd@nitec.kz электрондық пошта арқылы бірыңғай қолдау қызметіне сұрау салуды жіберу арқылы "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторын (оператор) мемлекеттік қызметтің атауы, өтініштің әкімшілік құжатының нөмірі мен коды (ӨӘҚНМК), немесе өтініштің бірегей сәйкестендіру нөмірі (ӨБСН), әкімшілік құжаттың нөмірі мен коды (ӘҚНМК ЕД), немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі (РБҚБСН), жеке сәйкестендіру нөмірі (ЖСН), немесе көрсетілетін қызметті алушының бизнес-сәйкестендіру нөмірі (БСН) авторизациялау сәтінен бастап қатенің нақты уақытын көрсете отырып, қате туындаған сәтке дейін қадамдық скриншоттарды қоса бере отырып, 1 (бір) жұмыс күні ішінде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік қызмет көрсету нәтижесі порталға жіберіледі және көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан – әрі ЭЦҚ) куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. "Бухгалтерлердің кәсіби ұйымын аккредиттеу туралы куәлік беру" мемлекеттік қызметін көрсетудің тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Процестің сипаттамасын, нысанын, мерзімін, сондай-ақ мемлекеттік қызметті ұсыну ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бухгалтерлердің кәсіби ұйымын аккредиттеу туралы куәлік беру" мемлекеттік қызметтер көрсутуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – мемлекеттік қызметтер көрсутуге қойылатын негізгі талаптар тізбесінде) баяндалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сұрау салу және мәліметтер нысандары осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1437,55 +2143,302 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндерінде жүгінген кезде, Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1500,51 +2453,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Еңбек кодексі) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сұрау салуды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттардың толық болмауы және (немесе) қолданылу мерзімі өткен құжаттар болуы фактісі анықталған жағдайда көрсетілетін қызметті беруші екі жұмыс күн мерзімі ішінде сұрау салуды одан әрі қараудан дәлелді түрде бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1595,74 +2547,330 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызмет көрсету процесінің құрамына кіретін рәсімдер (іс-қимылдар) мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       куәлік беру кезінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1885,121 +3093,121 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Кәсіби ұйымдар мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіби ұйымның құрамында кемінде үш жүз кәсіби бухгалтердің болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      2) алып тасталды - ҚР Қаржы министрінің 12.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (15.11.2020 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2129,210 +3337,210 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) дауларды қарау жөніндегі жұмыс органдары бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіби ұйымдардың қосымша жарғыда айқындалған жұмыс органдары бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="22"/>
+    <w:bookmarkStart w:name="z61" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіби ұйымдар аккредиттеу сәтінен бастап бір ай ішінде Консультациялық органның құрамына бухгалтерлік және (немесе) аудиторлық қызмет саласында кемінде жеті жыл жұмыс тәжірибесін және The Assocіatіon of Chartered Certіfіed Accountants (ACCA) (Зэ Исоушиэйшн оф Чартерд Сертифаид Экаунтэнтс) (ЭЙСИСИЭЙ), не Certіfіed Publіc Accountant (CPA) (Сертифаид Паблик Экаунтэнт) (СИПИЭЙ) толық біліктілігін, не Dіploma іn the Іnternatіonal Fіnancіal Reportіng (DіpІFR ACCA) (Диплоумэ ин зэ Интернашнэл Файнаншл Рипортин) (ДИайпиАЙЭФАР ЭЙСИСИЭЙ) дипломын, не "аудитор" біліктілігі берілгені туралы біліктілік куәлігін, не кәсіби бухгалтер сертификатын, не экономика, қаржы, бухгалтерлік есеп, аудит саласында (ғылыми) дәрежесін растай отырып, бір өкілін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің 12.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (15.11.2020 бастап қолданысқа енгізіледі); 04.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. "Бухгалтерлерді кәсіби сертификаттау жөніндегі ұйымды аккредиттеу туралы куәлік беру" мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Процестің сипаттамасын, нысаны мен мерзімдерін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бухгалтерлерді кәсіби сертификаттау бойынша ұйымдарды аккредиттеу туралы куәлік беру" мемлекеттік көрсетілетін қызмет стандарты (бұдан әрі – мемлекеттік қызметтер көрсутуге қойылатын негізгі талаптар тізбесінде) баяндалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сертификаттау жөніндегі ұйымды аккредиттеу үшін сұрау салу, мәліметтер нысаны және материалдардың мазмұнына қойылатын талаптар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2463,346 +3671,602 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүгінген кезде сұрау салуды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттардың толық болмау және (немесе) қолдану мерзімі өткен құжаттардың болу фактісі анықталған жағдайда қызметті беруші екі жұмыс күні ішінде сұрау салуды одан әрі қараудан дәлелді бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сертификаттау жөніндегі ұйымды аккредиттеу туралы заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік қызмет көрсету процесінің құрамына кіретін рәсімнің (іс-қимылдың) мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       куәлікті беру кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="27"/>
+    <w:bookmarkStart w:name="z73" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті алушы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптар тізбесінде 8-тармағында көрсетілген ұсынған құжаттарды көрсетілетін қызметті берушінің тиісті басшылықтың басшысы қабылдайды және кейіннен орындаушыға бір жұмыс күні іші бөлу үшін қызметті берушінің басшылығына береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z74" w:id="28"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z74" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орындаушы ұсынылған құжаттардың толықтығын тексереді және олар толық болған жағдайда, ұсынылған құжаттар пакетінен қазақ және орыс тілдерінде емтихан модулін және "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік", "Басқарушылық есеп", "Қаржы және қаржы менеджменті", "Әдеп" пәндері бойынша емтихандар нәтижелерін бағалау тәртібін қамтитын сертификаттау бағдарламасы бойынша материалдарына қорытынды беру үшін уәкілетті органның құрылымдық бөлімшесіне – бір жұмыс күні ішінде жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z75" w:id="29"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z75" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті органның құрылымдық бөлімшесінің емтихан модулін және "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік", "Басқарушылық есеп", "Қаржы және қаржы менеджменті", "Әдеп" пәндері бойынша емтихан нәтижелерін бағалау тәртібін қамтитын сертификаттау бағдарламасы бойынша материалдарды қазақ және орыс тілдерінде, сондай-ақ көрсетілген қызметті берушінің "Салықтар", "Құқық (азаматтық құқық, банк ісі, сақтандыру және әлеуметтік заңнамасы)" – жеті жұмыс күні ішінде қарауы және қорытынды беруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z76" w:id="30"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z76" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) орындаушының қорытынды жобасын, куәлік беру туралы бұйрық жобасын дайындауы және бухгалтерлік есеп және қаржылық есептілік саласындағы басқарма басшысымен, Заң қызметі басқармасының басшысымен келісуі, сондай-ақ оларды көрсетілетін қызметті беруші басшылығының бекітуі, бұйрықты тіркеуі немесе бас тарту туралы дәлелді жауапты дайындауы және аккредиттеу туралы куәлікті немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты беруі – бір жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       куәлікті қайта ресімдеу кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="31"/>
+    <w:bookmarkStart w:name="z77" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті алушы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптар тізбесінде 8-тармағында көрсетілген, ұсынған құжаттарды қызметті берушінің тиісті басшылықтың басшысы қабылдайды және кейіннен орындаушыға – бір жұмыс күні ішінде бөліп беруі үшін қызмет берушінің басшылығына береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z78" w:id="32"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z78" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орындаушының қорытынды жобасын, куәлікті қайта ресімдеу туралы бұйрық жобасын дайындауы және бухгалтерлік есеп пен қаржылық есептілік саласындағы басқарма басшысымен, заң қызметі басқармасының басшысымен келісуі, сондай–ақ оларды көрсетілетін қызметті беруші басшылығының бекітуі, бұйрықты тіркеуі немесе бас тарту туралы дәлелді жауапты дайындауы және қайта ресімдеу туралы куәлікті немесе мемлекеттік қызметті көрсетуден бас тартуы туралы дәлелді жауапты – екі жұмыс күні ішінде беруі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2895,110 +4359,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="33"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Емтихан, апелляциялық комиссиялардың құрамы өзгерген жағдайда бухгалтерлерді кәсіби сертификаттау жөніндегі ұйымдар бұл туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мәліметтер нысаны бойынша 10 (он) жұмыс күні ішінде көрсетілетін қызметті берушіге жазбаша түрде хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z34" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Бухгалтерлерді кәсіби сертификаттау жөніндегі ұйымдар өзара іс-қимыл туралы келісім жасалған бухгалтерлердің кәсіби ұйыммен бірлесіп емтихан өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бухгалтерлерді кәсіби сертификаттау жөніндегі ұйымдар мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3101,88 +4565,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) емтихан өткізу үшін тиісті жағдайларды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осы Қағидаларға сәйкестігі талаптарына жауап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="35"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z36" w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3277,50 +4741,298 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Қаржы министрінің 04.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3428,105 +5140,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бухгалтерлердің кәсіби ұйымын аккредиттеу туралы куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 15.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4985,50 +6704,325 @@
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777. Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары Қазақстан Республикасы Қаржы министрлігінің Ішкі мемлекеттік аудит комитетінің интернет-ресурсында, "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған www.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5185,68 +7179,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сұрау салу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеуді (қайта рәсімдеу, телнұсқасын беру) өтінемін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5673,68 +7667,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Қаржы министрінің 12.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10611,50 +12605,326 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ұйымының басшысы ___________             ____________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                           (қолы)                (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10746,68 +13016,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бухгалтерлерді кәсіби сертификаттау жөніндегі ұйымдарды аккредиттеу туралы куәлік беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Қаржы министрінің 26.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10914,97 +13184,387 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсетілетін қызметті берушінің атауы</w:t>
+              <w:t>Көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Қаржы министрлігінің Ішкі мемлекеттік аудит комитеті (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрлігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> аудит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитеті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұдан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беруші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12677,68 +15237,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысаны </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәліметтер Бухгалтерлердiң аккредиттелген кәсiби ұйымымен өзара іс-қимыл туралы келісім*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда – ҚР Қаржы министрінің 26.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12800,61 +15360,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>р</w:t>
-[...9 lines deleted...]
-              <w:t>/с №</w:t>
+              <w:t>р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12902,97 +15452,247 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бухгалтерлердің кәсіби ұйымының атауы</w:t>
+              <w:t>Бухгалтерлердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жарамдылық мерзімі (үш жылдан кем емес)</w:t>
+              <w:t>Жарамдылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылдан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кем </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>емес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13344,419 +16044,829 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бөлiмшенің атауы</w:t>
+              <w:t>Бөлiмшенің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Басшының жеке сәйкестендіру нөмірі (бұдан әрі -басшының ЖСН)</w:t>
+              <w:t>Басшының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұдан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖСН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Басшының тегі</w:t>
+              <w:t>Басшының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Басшының аты</w:t>
+              <w:t>Басшының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Басшының әкесінің аты (ол болған жағдайда)</w:t>
+              <w:t>Басшының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Оқытушы ұйымдарға қатысы бар ма</w:t>
+              <w:t>Оқытушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Лауазымының атауы</w:t>
+              <w:t>Лауазымының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Байланыс телефоны</w:t>
+              <w:t>Байланыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Электрондық мекенжайы</w:t>
+              <w:t>Электрондық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14430,419 +17540,1159 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Емтихан комиссиясының ережесі</w:t>
+              <w:t>Емтихан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссиясының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ережесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Емтихан комиссиясына қатысушының жеке сәйкестендіру нөмірі</w:t>
+              <w:t>Емтихан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссиясына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкест</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Емтихан комиссиясына қатысушының тегі</w:t>
+              <w:t>Емтихан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссиясына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Емтихан комиссиясына қатысушының аты</w:t>
+              <w:t>Емтихан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссиясына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Емтихан комиссиясына қатысушының әкесінің аты (ол болған жағдайда)</w:t>
+              <w:t>Емтихан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссиясына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Емтихан комиссиясына қатысушының негізгі жұмыс орны</w:t>
+              <w:t>Емтихан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссиясына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізгі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Емтихан комиссиясына қатысушының лауазымы</w:t>
+              <w:t>Емтихан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссиясына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Емтихан комиссиясына қатысушының байланыс телефоны</w:t>
+              <w:t>Емтихан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссиясына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Емтихан комиссиясына қатысушының электрондық мекенжайы</w:t>
+              <w:t>Емтихан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссиясына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электрондық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15515,373 +19365,2263 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бухгалтерлерді кәсіби сертификаттау жөніндегі аккредиттелген ұйым жүзеге асыратын кәсіби бухгалтерді сертификаттаудан өтуге жоғары білімі және кемінде соңғы бес жылда бухгалтерлік, экономикалық, қаржылық, аудиторлық, есеп-талдамалық, бақылау-тексеру салаларында немесе жоғары және арнайы орта оқу орындарында бухгалтерлік есеп пен аудит бойынша ғылыми-оқытушылық қызмет саласында жұмыс өтілі заңгерлер үшін (мемлекеттік және орыс тілдерінде): заң саласындағы жұмыс өтілі кем дегенде соңғы үш жыл</w:t>
+              <w:t>Бухгалтерлерді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификаттау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аккредиттелген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыратын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификаттаудан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтуге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соңғы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бес </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономикалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аудиторлық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есеп-талдамалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бақылау-тексеру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>салаларында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арнайы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орта </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындарында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есеп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пен аудит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғылыми-оқытушылық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтілі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңгерлер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тілдерінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтілі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кем </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дегенде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соңғы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мамандығы көрсетілген жоғарғы білімі болуын растайтын құжаттын атауы</w:t>
+              <w:t>Мамандығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғарғы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоғары білімі болуын растайтын құжатты кім берді</w:t>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжатты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоғары білімі болуын растайтын құжаттың берілген күні</w:t>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жоғары білімі болуын растайтын құжаттың нөмірі</w:t>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кәсіби бухгалтер сертификатын берген ұйымның атауы (ол болған жағдайда)</w:t>
+              <w:t>Кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бухгалтер </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кәсіби бухгалтер сертификаты берілген күн (ол болған жағдайда)</w:t>
+              <w:t>Кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бухгалтер сертификаты </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кәсіби бухгалтер сертификатының нөмірі (ол болған жағдайда)</w:t>
+              <w:t>Кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бухгалтер </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификатының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16568,1010 +22308,1010 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сертификаттау жөніндегі ұйымдарды аккредиттеу үшін материалдар мазмұнына қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда – ҚР Қаржы министрінің 26.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="43"/>
+    <w:bookmarkStart w:name="z79" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы талаптар уәкілетті органға сертификаттау жөніндегі ұйымдарды аккредиттеуді жүргізу үшін ұсынылатын материалдарға қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z80" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z80" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік", "Басқарушылық есеп", "Қаржы және қаржы менеджменті", "Салықтар", "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)", "Әдеп" пәндері бойынша аккредиттеу үшін материалдар мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z81" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z81" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) емтихандық модульден;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z82" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z82" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) емтихандардың нәтижелерін бағалау тәртібінен тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z83" w:id="47"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z83" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік", "Басқарушылық есеп", "Қаржы және қаржы менеджменті", "Салықтар", "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)", "Әдеп" пәндері бойынша аккредиттеу үшін материалдардың мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z84" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z84" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Халықаралық қаржылық есептілік стандарттарына" (бұдан әрі – ХҚЕС);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z85" w:id="49"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z85" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (салық кодексі)" Кодексіне (бұдан әрі – салық Кодексі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z86" w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z86" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)" пәні бойынша тақырыптар тізбесіне сәйкес келуі тиіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z87" w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z87" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Басқарушылық есеп" пәні бойынша тақырыптар тізбесіне сәйкес келуі тиіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z88" w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z88" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Қаржы және қаржы менеджменті" пәні бойынша тақырыптар тізбесіне сәйкес келуі тиіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z89" w:id="53"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z89" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Әдеп" пәні бойынша тақырыптар тізбесіне сәйкес келуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z90" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z90" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілген пәндер бойынша аккредиттеу үшін материалдар "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік" пәні бойынша көшіріп пайдаланусыз (плагиатсыз) оларды ұсыну күніне Қазақстан Республикасының заңнамасына сәйкес келеді, сондай-ақ қолданыстағы өзгерістерді және қазақ және (немесе) орыс тілдеріне ресми аудармаларды ескере отырып, ХҚЕС-ға сай болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзара іс-қимыл туралы Меморандум жасасқан сертификаттау жөніндегі аккредиттелген ұйымдарға келісілген пәндер бойынша модульдерді бірлесіп дайындау мүмкіндігіне жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="55"/>
+    <w:bookmarkStart w:name="z91" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жекелеген пәндер бойынша емтихандық модуль мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z92" w:id="56"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z92" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік" пәні бойынша - кемінде екі жүз тестілік сұрақтар жауаптары мен және жүз тапсырма шешімдерімен, әрбір ХҚЕС бойынша бір тапсырма. Бұл ретте емтихан есеп айырысу және пікірталас бөлімдерін қамтитын бес тапсырмадан тұрады. Шоғырландырылған балансты не кірістер мен шығыстар туралы шоғырландырылған есепті дайындау жөніндегі тапсырма міндетті болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z93" w:id="57"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z93" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Салықтар" пәні бойынша – салық Кодексінің барлық бөлімдерін қамтитын жауаптары мен кемінде үш жүз тестілік сұрақтары және кемінде жетпіс есеп шешімдерімен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z94" w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z94" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)" пәні бойынша – "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)" пәні бойынша – "Азаматтық құқық" пәні бойынша тақырыптар тізбесіне сәйкес кемінде екі жүз қырық тестілік сұрақтар жауаптарымен және жетпіс есеп шешімдерімен қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z95" w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z95" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Басқарушылық есеп" пәні бойынша – "Басқарушылық есеп" пәні бойынша тақырыптар тізбесіне сәйкес жауаптары мен кемінде екі жүз тестілік сұрақтары және кемінде жетпіс есеп шешімдерімен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z96" w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z96" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Қаржы және қаржы менеджменті" пәні бойынша – "Қаржы және қаржы менеджменті" пәні бойынша тақырыптар тізбесіне сәйкес жауаптары мен кемінде екі жүз тестілік сұрақтары және кемінде жетпіс есеп шешімдерімен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z97" w:id="61"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z97" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Әдеп" пәні бойынша – "Әдеп" пәні бойынша тақырыптар тізбесіне сәйкес жауаптары мен кемінде екі жүз тестілік сұрақтары және кемінде отыз есеп шешімдерімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте барлық пәндер бойынша білімді тексеру жазбаша емтихан жолымен, оның ішінде онлайн режимінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="62"/>
+    <w:bookmarkStart w:name="z98" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілген пәндер бойынша тестілік сұрақтар барлық ХҚЕС-ті, сондай-ақ осы талаптарға тиісінше тізбелердегі тақырыптарды қамтиды. Бұл ретте "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік" пәні бойынша әрбір ХҚЕС бойынша кемінде алты сұрақ, "Салықтар" пәні бойынша салық Кодексінің барлық бөлімдері, "Басқарушылық есеп", "Қаржы және қаржы менеджменті", "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)" пәндері бойынша әрбір тақырыпқа кемінде он төрт сұрақ, "Әдеп" пәні бойынша әрбір тақырыпқа кемінде екі сұрақ жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілердің жауаптары жалғыз дұрыс жауап болатындай етіп жасалады. Тестілік сұрақтарда "Неғұрлым дұрыс жауапты көрсетіңіз" деген үлгі бойынша тест конструкциясына және тест бойынша жауаптарда "Барлық жауаптар дұрыс" деген үлгі бойынша конструкцияларға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестерілерде ахуалдық есептерді көрсетіп дұрыс жауабын талап етуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="63"/>
+    <w:bookmarkStart w:name="z99" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Емтихандардың нәтижелерін бағалау тәртібі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z100" w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z100" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) емтихандық билеттерді қалыптастыру қағидасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z101" w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z101" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) емтиханның нәтижелерін бағалау қағидасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z102" w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z102" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) емтихандық жұмыстарды кодтау/кодты алып тастау қағидасын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Емтихандық билет 5 (бес) тапсырмадан тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="67"/>
+    <w:bookmarkStart w:name="z103" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әрқайсысы бірдей теориялық және практикалық сұрақтарды қамтитын төрт тапсырма (маңыздылығы бойынша 5-тен (бес) 30 (отыз) баллға дейін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z104" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z104" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жиырма тест сұрақтары (әр жауап үшін 1 (бір) балл);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Емтихан нәтижелерін бағалау қағидасы тестінің дұрыс жауаптары үшін, есептерді шешкені үшін берілетін баллдар мөлшерін, сондай-ақ емтиханды тапсыру үшін жалпы сомалық баллды ("өту" баллды) қамтиды, ол мүмкін болатын 100 (жүз) балдан кемінде 75 (жетпіс бес) баллды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="69"/>
+    <w:bookmarkStart w:name="z105" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тапсырма шарттар мен оларды шешуге арналған сұрақтардан тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептердің шартында қандай кезеңге және қандай өлшем бірліктерінде ақпарат көрсетілгені және қандай нақты ахуал бойынша тапсырма қойылғаны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырма кемінде 3-5 сұрақтардан құралады, бұл ретте олар бір мезгілде мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="70"/>
+    <w:bookmarkStart w:name="z106" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік" пәні бойынша - шоғырландырылған бухгалтерлік балансты немесе шоғырландырылған пайда мен зияндар туралы есеп жасау бойынша сұрақ, оған әртүрлі ХҚЕС бойынша олардың арифметикалық шешімімен кем дегенде төрт ішкі сұрақтарды қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z107" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z107" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Салықтар" пәні бойынша - салық және бюджетке төленетін басқа да міндетті төлемдерді есептеу бойынша сұрақтар (кемінде екі түрі) немесе салық және бюджетке төленетін басқа да міндетті төлемнің бір түрі бойынша өтпелі тапсырма және салық Кодексінің бөлімдері бойынша сұрақтар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z108" w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z108" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)" пәні бойынша – "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)" пәні бойынша тақырыптар тізбесіне сәйкес кемінде он тақырып бойынша сұрақтарды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z109" w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z109" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Басқарушылық есеп" пәні бойынша – "Басқарушылық есеп" пәні бойынша тақырыптар тізбесіне сәйкес кемінде екі тақырып бойынша сұрақтарды қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z110" w:id="74"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z110" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Қаржы және қаржы менеджменті" пәні бойынша – "Қаржы және қаржы менеджменті" пәні бойынша тақырыптар тізбесіне сәйкес кемінде екі тақырып бойынша сұрақтарды қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z111" w:id="75"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z111" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Әдеп" пәні бойынша – "Әдеп" пәні бойынша тақырыптар тізбесіне сәйкес кемінде екі тақырып бойынша сұрақтарды қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z112" w:id="76"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z112" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аккредиттеу үшін материалдар қателерсіз жазылады, мазмұны дәйекті қисынмен беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z113" w:id="77"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z113" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Аккредиттеу үшін материалдарды жасау кезінде шрифттің көлемі - кемінде 12 Tіmes New Roman.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z114" w:id="78"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z114" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Аккредиттеуге арналған материалдар жаңартылған және өзгерген жағдайда күнтізбелік тоқсан күн ішінде уәкілетті органға ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z115" w:id="79"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z115" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ХҚЕС; Халықаралық бухгалтерлер федерациясы шығарған кәсіби бухгалтерлердің Әдеп кодексі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z116" w:id="80"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z116" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасы қолданысқа енгізілген күннен бастап ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Басқарушылық есеп" пәні бойынша тақырыптар тізімі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18765,55 +24505,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19139,31 +24879,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>