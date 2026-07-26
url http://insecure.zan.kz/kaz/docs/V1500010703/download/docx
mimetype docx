--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0d8ed87" w14:textId="0d8ed87">
+    <w:p w14:paraId="d5361a0" w14:textId="d5361a0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -24505,55 +24505,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>