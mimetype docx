--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d5361a0" w14:textId="d5361a0">
+    <w:p w14:paraId="2ddb4d9" w14:textId="2ddb4d9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -837,3436 +837,2124 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғышқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Бухгалтерлердің кәсіби ұйымын аккредиттеу туралы куәлік беру" және "Бухгалтерлерді кәсіби сертификаттау бойынша ұйымдарды аккредиттеу туралы куәлік беру" деген мемлекеттік көрсетілетін қызметтерді Қазақстан Республикасы Қаржы министрлігінің Ішкі мемлекеттік аудит комитеті (бұдан әрі – көрсетілетін қызметті беруші) www.egov.kz, www.elicense.kz "цифрлық үкімет" веб-порталы арқылы көрсетеді (бұдан әрi – портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Бухгалтерлердің кәсіби ұйымды және бухгалтерлерді кәсіби сертификаттау бойынша ұйымды аккредиттеу туралы куәлiк "Аудиторлық кәсіби ұйымды, бухгалтерлердiң кәсiби ұйымын, бухгалтерлердi кәсiби сертификаттау жөніндегі ұйымды аккредиттеу туралы куәліктердің нысандарын бекiту туралы" Қазақстан Республикасы Қаржы министрінің 2021 жылғы 28 желтоқсандағы № 1341 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26414 болып тіркелді) (бұдан әрі – 1341 Бұйрық) нысандары бойынша аккредиттеудi куәландыратын ресми құжат болып табылады, ол Қазақстан Республикасының барлық аумағында қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Қаржы министрінің 26.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. 1341 Бұйрығымен бекітілген нысаны бойынша бухгалтерлердің кәсіби ұйымдарды аккредиттеу туралы куәлік бес жыл мерзімге, бухгалтерлерді кәсіби сертификаттау бойынша ұйымдарды аккредиттеу туралы куәлік үш жыл мерзімге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Қаржы министрінің 26.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Атауы, ұйымдық-құқықтық нысаны өзгерген, қайта ұйымдастырылған жағдайда бухгалтерлердің кәсіби ұйымы және бухгалтерлерді кәсіби сертификаттау бойынша ұйымы аккредиттеу рәсімінен өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес көрсетілетін қызметті беруші цифрлық саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметтер көрсету тәртібін айқындайтын уәкілетті орган мемлекеттік қызметтер көрсету тәртібін, сондай-ақ заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифлық үкіметтің" цифрлық инфрақұрылым операторына, оның ішінде Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13) тармақшасына сәйкес Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қызметті көрсету үшін қажетті мәліметтерді қамтитын цифрлық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші sd@nitec.kz электрондық пошта арқылы бірыңғай қолдау қызметіне сұрау салуды жіберу арқылы "цифрлық үкіметтің" цифрлық инфрақұрылымы операторын (оператор) мемлекеттік қызметтің атауы, өтініштің әкімшілік құжатының нөмірі мен коды (ӨӘҚНМК), немесе өтініштің бірегей сәйкестендіру нөмірі (ӨБСН), әкімшілік құжаттың нөмірі мен коды (ӘҚНМК ЕД), немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі (РБҚБСН), жеке сәйкестендіру нөмірі (ЖСН), немесе көрсетілетін қызметті алушының бизнес-сәйкестендіру нөмірі (БСН) авторизациялау сәтінен бастап қатенің нақты уақытын көрсете отырып, қате туындаған сәтке дейін қадамдық скриншоттарды қоса бере отырып, 1 (бір) жұмыс күні ішінде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызмет көрсету нәтижесі порталға жіберіледі және көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан – әрі ЭЦҚ) куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Бухгалтерлердің кәсіби ұйымын аккредиттеу туралы куәлік беру" мемлекеттік қызметін көрсетудің тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Процестің сипаттамасын, нысанын, мерзімін, сондай-ақ мемлекеттік қызметті ұсыну ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Бухгалтерлердің кәсіби ұйымын аккредиттеу туралы куәлік беру" мемлекеттік қызметтер көрсутуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – мемлекеттік қызметтер көрсутуге қойылатын негізгі талаптар тізбесінде) баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сұрау салу және мәліметтер нысандары осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3 қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кәсіби ұйымдар аккредитация алу үшін осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсутуге қойылатын негізгі талаптар тізбесінде 8-тармағында көрсетліген құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 15.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 979</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндерінде жүгінген кезде, Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Еңбек кодексі) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына сәйкес сұрау салуды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болмауы және (немесе) қолданылу мерзімі өткен құжаттар болуы фактісі анықталған жағдайда көрсетілетін қызметті беруші екі жұмыс күн мерзімі ішінде сұрау салуды одан әрі қараудан дәлелді түрде бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы кәсіби ұйымды аккредиттеу туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...1218 lines deleted...]
-      Кәсіби ұйымдар аккредитация алу үшін осы Қағидалардың </w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Сұрау салуды өңдеуді, оның ішінде тіркеуді көрсетілетін қызметті беруші "Е-лицензиялау" цифрлық жүйесінде сұрау салу келіп түскен сәттен бастап жүзеге асырады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z119" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      куәлік беру кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z120" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсутуге қойылатын негізгі талаптар тізбесінде 8-тармағында көрсетліген құжаттарды ұсынады.</w:t>
-[...761 lines deleted...]
-    </w:p>
+        <w:t> сәйкес мемлекеттік қызметтер көрсутуге қойылатын негізгі талаптар тізбесінде 8-тармағында көрсетліген құжаттарды ұсынған көрсетілетін қызметті берушінің құжат айналымы бойынша басқарма қызметкері қабылдайды және кейіннен орындаушыға бөлу үшін көрсетілетін қызметті берушінің бухгалтерлік есеп және қаржылық есептілік саласындағы тиісті басқармасына береді – бір жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z121" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орындаушы берілген құжаттардың толықтығын осы Қағидалардың  8-тармағы 1-қосымшасына сәйкес тексереді – бір жұмыс күн ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z122" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орындаушы құжаттың мазмұнын қарастырады – бір жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z123" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дайындау және бухгалтерлік есеп және қаржылық есептілік саласындағы басқарма басшысымен, көрсетілетін қызметті берушінің заң қызметі басқармасының басшысымен қорытынды жобасын, куәлікті беру туралы бұйрық жобасын келісу, сондай-ақ оларды көрсетілетін қызметті берушінің уәкілетті тұлғасының бекітуі, бұйрықты тіркеу немесе бас тарту туралы дәлелді жауапты дайындау және аккредиттеу туралы куәлікті немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты беру – екі жұмыс жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z124" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      куәлікті қайта рәсімдеу кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z125" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті алушы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсутуге қойылатын негізгі талаптар тізбесінде 8 – тармағында көрсетліген құжаттарды ұсынған көрсетілетін қызметті берушінің құжат айналымы бойынша басқарма қызметкері қабылдайды және кейіннен орындаушыға бөлу үшін көрсетілетін қызметті берушінің бухгалтерлік есеп және қаржылық есептілік саласындағы тиісті басқармасына береді – бір жұмыс күні ішінде;</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет стандартының 8-тармағында көрсетліген құжаттарды ұсынған көрсетілетін қызметті берушінің құжат айналымы бойынша басқарма қызметкері қабылдайды және кейіннен орындаушыға бөлу үшін көрсетілетін қызметті берушінің бухгалтерлік есеп және қаржылық есептілік саласындағы тиісті басқармасына береді – бір жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z126" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дайындау және бухгалтерлік есеп және қаржылық есептілік саласындағы басқарма басшысымен, көрсетілетін қызметті берушінің заң қызметі басқармасының басшысымен қорытынды жобасын, куәлікті қайта рәсімдеу туралы бұйрық жобасын келісу, сондай-ақ оларды көрсетілетін қызметті берушінің уәкілетті тұлғасының бекітуі, бұйрықты тіркеу немесе бас тарту туралы дәлелді жауапты дайындау және қайта рәсімдеу туралы куәлікті немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты беру – екі жұмыс күн ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Кәсіби ұйымдар мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кәсіби ұйымның құрамында кемінде үш жүз кәсіби бухгалтердің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) алып тасталды - ҚР Қаржы министрінің 12.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (15.11.2020 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз мүшелерінің біліктілігін арттыру жүйесінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы Қағидаларға сәйкестігі талаптарына жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіби ұйымдардың мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) халықаралық қаржылық есептілік стандарттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бухгалтерлердің біліктілігін арттыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) этика мәселелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дауларды қарау жөніндегі жұмыс органдары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіби ұйымдардың қосымша жарғыда айқындалған жұмыс органдары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіби ұйымдар аккредиттеу сәтінен бастап бір ай ішінде Консультациялық органның құрамына бухгалтерлік және (немесе) аудиторлық қызмет саласында кемінде жеті жыл жұмыс тәжірибесін және The Assocіatіon of Chartered Certіfіed Accountants (ACCA) (Зэ Исоушиэйшн оф Чартерд Сертифаид Экаунтэнтс) (ЭЙСИСИЭЙ), не Certіfіed Publіc Accountant (CPA) (Сертифаид Паблик Экаунтэнт) (СИПИЭЙ) толық біліктілігін, не Dіploma іn the Іnternatіonal Fіnancіal Reportіng (DіpІFR ACCA) (Диплоумэ ин зэ Интернашнэл Файнаншл Рипортин) (ДИайпиАЙЭФАР ЭЙСИСИЭЙ) дипломын, не "аудитор" біліктілігі берілгені туралы біліктілік куәлігін, не кәсіби бухгалтер сертификатын, не экономика, қаржы, бухгалтерлік есеп, аудит саласында (ғылыми) дәрежесін растай отырып, бір өкілін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің 12.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (15.11.2020 бастап қолданысқа енгізіледі); 04.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Бухгалтерлерді кәсіби сертификаттау жөніндегі ұйымды аккредиттеу туралы куәлік беру" мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) орындаушы берілген құжаттардың толықтығын осы Қағидалардың </w:t>
-[...75 lines deleted...]
-    </w:p>
+      13. Процестің сипаттамасын, нысаны мен мерзімдерін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4 қосымшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Бухгалтерлерді кәсіби сертификаттау бойынша ұйымдарды аккредиттеу туралы куәлік беру" мемлекеттік көрсетілетін қызмет стандарты (бұдан әрі – мемлекеттік қызметтер көрсутуге қойылатын негізгі талаптар тізбесінде) баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сертификаттау жөніндегі ұйымды аккредиттеу үшін сұрау салу, мәліметтер нысаны және материалдардың мазмұнына қойылатын талаптар осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сертификаттау жөніндегі ұйымдар аккредиттеуден өту үшін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсутуге қойылатын негізгі талаптар тізбесінде 8-тармағында көрсетілген құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 15.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 979</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының Еңбек кодексіне сәйкес жүгінген кезде сұрау салуды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болмау және (немесе) қолдану мерзімі өткен құжаттардың болу фактісі анықталған жағдайда қызметті беруші екі жұмыс күні ішінде сұрау салуды одан әрі қараудан дәлелді бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сертификаттау жөніндегі ұйымды аккредиттеу туралы заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызмет көрсету процесінің құрамына кіретін рәсімнің (іс-қимылдың) мазмұны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      куәлікті беру кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті алушы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшаға</w:t>
-[...598 lines deleted...]
-        </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсутуге қойылатын негізгі талаптар тізбесінде 8-тармағында көрсетілген құжаттарды ұсынады.</w:t>
-[...434 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="21"/>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптар тізбесінде 8-тармағында көрсетілген ұсынған құжаттарды көрсетілетін қызметті берушінің тиісті басшылықтың басшысы қабылдайды және кейіннен орындаушыға бір жұмыс күні іші бөлу үшін қызметті берушінің басшылығына береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z74" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орындаушы ұсынылған құжаттардың толықтығын тексереді және олар толық болған жағдайда, ұсынылған құжаттар пакетінен қазақ және орыс тілдерінде емтихан модулін және "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік", "Басқарушылық есеп", "Қаржы және қаржы менеджменті", "Әдеп" пәндері бойынша емтихандар нәтижелерін бағалау тәртібін қамтитын сертификаттау бағдарламасы бойынша материалдарына қорытынды беру үшін уәкілетті органның құрылымдық бөлімшесіне – бір жұмыс күні ішінде жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z75" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті органның құрылымдық бөлімшесінің емтихан модулін және "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік", "Басқарушылық есеп", "Қаржы және қаржы менеджменті", "Әдеп" пәндері бойынша емтихан нәтижелерін бағалау тәртібін қамтитын сертификаттау бағдарламасы бойынша материалдарды қазақ және орыс тілдерінде, сондай-ақ көрсетілген қызметті берушінің "Салықтар", "Құқық (азаматтық құқық, банк ісі, сақтандыру және әлеуметтік заңнамасы)" – жеті жұмыс күні ішінде қарауы және қорытынды беруі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z76" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) орындаушының қорытынды жобасын, куәлік беру туралы бұйрық жобасын дайындауы және бухгалтерлік есеп және қаржылық есептілік саласындағы басқарма басшысымен, Заң қызметі басқармасының басшысымен келісуі, сондай-ақ оларды көрсетілетін қызметті беруші басшылығының бекітуі, бұйрықты тіркеуі немесе бас тарту туралы дәлелді жауапты дайындауы және аккредиттеу туралы куәлікті немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты беруі – бір жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      куәлікті қайта ресімдеу кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті алушы қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптар тізбесінде 8-тармағында көрсетілген ұсынған құжаттарды көрсетілетін қызметті берушінің тиісті басшылықтың басшысы қабылдайды және кейіннен орындаушыға бір жұмыс күні іші бөлу үшін қызметті берушінің басшылығына береді;</w:t>
-[...116 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптар тізбесінде 8-тармағында көрсетілген, ұсынған құжаттарды қызметті берушінің тиісті басшылықтың басшысы қабылдайды және кейіннен орындаушыға – бір жұмыс күні ішінде бөліп беруі үшін қызмет берушінің басшылығына береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z78" w:id="26"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z78" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орындаушының қорытынды жобасын, куәлікті қайта ресімдеу туралы бұйрық жобасын дайындауы және бухгалтерлік есеп пен қаржылық есептілік саласындағы басқарма басшысымен, заң қызметі басқармасының басшысымен келісуі, сондай–ақ оларды көрсетілетін қызметті беруші басшылығының бекітуі, бұйрықты тіркеуі немесе бас тарту туралы дәлелді жауапты дайындауы және қайта ресімдеу туралы куәлікті немесе мемлекеттік қызметті көрсетуден бас тартуы туралы дәлелді жауапты – екі жұмыс күні ішінде беруі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4359,110 +3047,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Емтихан, апелляциялық комиссиялардың құрамы өзгерген жағдайда бухгалтерлерді кәсіби сертификаттау жөніндегі ұйымдар бұл туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мәліметтер нысаны бойынша 10 (он) жұмыс күні ішінде көрсетілетін қызметті берушіге жазбаша түрде хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z34" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Бухгалтерлерді кәсіби сертификаттау жөніндегі ұйымдар өзара іс-қимыл туралы келісім жасалған бухгалтерлердің кәсіби ұйыммен бірлесіп емтихан өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бухгалтерлерді кәсіби сертификаттау жөніндегі ұйымдар мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4565,88 +3253,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) емтихан өткізу үшін тиісті жағдайларды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осы Қағидаларға сәйкестігі талаптарына жауап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z36" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4741,298 +3429,50 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Қаржы министрінің 04.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...246 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5121,131 +3561,111 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдарды аккредиттеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бухгалтерлердің кәсіби ұйымын аккредиттеу туралы куәлік беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 15.09.2023 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы министрінің 12.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 979</w:t>
+        <w:t>№ 300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5444,51 +3864,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сұрау салуды қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру "электрондық үкіметтің" веб-порталы арқылы жүзеге асырылады. www.egov.kz, www.elicense.kz (бұдан әрі-портал)</w:t>
+Сұрау салуды қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру "цифрлық үкіметтің" веб-порталы арқылы жүзеге асырылады. www.egov.kz, www.elicense.kz (бұдан әрі-портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6045,147 +4465,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Көрсетілетін қызметті беруші-Қазақстан Республикасының Еңбек </w:t>
+ Көрсетілетін қызметті беруші-Қазақстан Республикасының Еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда сағат 09.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
+              <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының 5-бабына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда сағат 09.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мекенжайлары Қазақстан Республикасы Қаржы министрлігі Ішкі мемлекеттік аудит комитетінің интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+              <w:t>
+ Порталда-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6326,69 +4706,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды мекенжайы өзгерген жағдайда кәсіби ұйымды аккредиттеу туралы куәлікті қайта ресімдеу үшін, сондай-ақ аккредиттеу туралы куәлік жоғалған, бүлінген кезде үшін, егер бұрын берілген куәлік қағаз нысанда ресімделген болса, порталда басшының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сұрау салуды толтыру қажет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, бухгалтерлердің кәсіби ұйымын аккредиттеу туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
-[...17 lines deleted...]
-Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, бухгалтерлердің кәсіби ұйымын аккредиттеу туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші "цифлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6475,105 +4855,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аккредиттеу туралы куәлікті беруден, қайта ресімдеуден бас тарту үшін негіздер болып табылады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) аккредиттеу, қайта ресімдеу туралы куәлікті және (немесе) олардағы деректерді (мәліметтерді) алу үшін сертификаттау жөніндегі ұйымдар ұсынған құжаттардың анық установстігін анықтау;</w:t>
+1) аккредиттеу, қайта ресімдеу туралы куәлікті және (немесе) олардағы деректерді (мәліметтерді) алу үшін сертификаттау жөніндегі ұйымдар ұсынған құжаттардың дәйексіздігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 3) кәсіби ұйымдар мен сертификаттау жөніндегі ұйымдарға қатысты қызметіне немесе белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы аккредиттеу туралы куәлікті беруден, қайта ресімдеуден бас тарту үшін негіз болып табылады;</w:t>
+3) кәсіби ұйымдар мен сертификаттау жөніндегі ұйымдарға қатысты қызметіне немесе белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы аккредиттеу туралы куәлікті беруден, қайта ресімдеуден бас тарту үшін негіз болып табылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+ 4) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6704,325 +5084,50 @@
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777. Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары Қазақстан Республикасы Қаржы министрлігінің Ішкі мемлекеттік аудит комитетінің интернет-ресурсында, "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған www.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...273 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7056,103 +5161,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Кәсiптік ұйымдарды, </w:t>
+              <w:t>Кәсіптік ұйымдарды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сертификаттау жөнiндегi </w:t>
+              <w:t>сертификаттау жөнiндегi</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ұйымдарды аккредиттеу </w:t>
+              <w:t>ұйымдарды аккредиттеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7179,120 +5271,194 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сұрау салу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржы министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеуді (қайта рәсімдеу, телнұсқасын беру) өтінемін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қызметті жүзеге асыру үшін кәсіби ұйымның, сертификат жөніндегі ұйымның (қажеттісінің астын сызып көрсету) толық атауы, бизнес-сәйкестендіру нөмірі.</w:t>
+        <w:t xml:space="preserve">
+      Қызметті жүзеге асыру үшін кәсіби ұйымның, сертификат жөніндегі ұйымның  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (қажеттісінің астын сызып көрсету) толық атауы, бизнес-сәйкестендіру нөмірі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7355,160 +5521,160 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...36 lines deleted...]
-      Барлық көрсетілген ақпарат, сондай-ақ қоса берілген құжаттар дұрыс және жарамды болып табылады</w:t>
+        <w:t xml:space="preserve">
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      пайдалануға келісемін  Барлық көрсетілген ақпарат, сондай-ақ қоса берілген құжаттар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дұрыс және жарамды болып табылады</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20__ жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кәсіби ұйымның, сертификаттау</w:t>
-[...35 lines deleted...]
-      (тегі, аты, әкесінің аты (болған кезде)</w:t>
+      Кәсіби ұйымның, сертификаттау жөніндегі ұйымның басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісінің  астын сызып көрсету) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7667,68 +5833,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Қаржы министрінің 12.10.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12605,326 +10771,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ұйымының басшысы ___________             ____________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                           (қолы)                (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...274 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12997,123 +10887,175 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдарды аккредиттеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>қағидаларына 4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бухгалтерлерді кәсіби сертификаттау жөніндегі ұйымдарды аккредиттеу туралы куәлік беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда – ҚР Қаржы министрінің 26.06.2024 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Қаржы министрінің 12.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 396</w:t>
+        <w:t>№ 300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13128,443 +11070,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...69 lines deleted...]
-              <w:t>атауы</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...239 lines deleted...]
-              <w:t>)</w:t>
+Қазақстан Республикасы Қаржы министрлігінің Ішкі мемлекеттік аудит комитеті (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13633,51 +11255,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сұрау салуды қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру "электрондық үкіметтің" веб-порталы арқылы жүзеге асырылады. www.egov.kz, www.elicense.kz (бұдан әрі – портал)</w:t>
+Сұрау салуды қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру "цифрлық үкіметтің" веб-порталы арқылы жүзеге асырылады. www.egov.kz, www.elicense.kz (бұдан әрі – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14215,128 +11837,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда сағат 09.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
+              <w:t>
+ Көрсетілетін қызметті беруші-Қазақстан Республикасының Еңбек кодексіне және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының 5-бабына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда сағат 09.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мекенжайлары Қазақстан Республикасы Қаржы министрлігі Ішкі мемлекеттік аудит комитетінің интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Порталда-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+Порталда-жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14621,69 +12203,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды мекенжайы өзгерген жағдайда бухгалтерлерді кәсіби сертификаттау жөніндегі ұйымды аккредиттеу туралы куәлікті қайта ресімдеу үшін, сондай-ақ бухгалтерлерді кәсіби сертификаттау жөніндегі ұйымды аккредиттеу туралы куәлік жоғалған, бүлінген кезде үшін, егер бұрын берілген куәлік қағаз нысанда ресімделген болса, порталда көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сұрау салу толтырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, бухгалтерлерді кәсіби сертификаттау жөніндегі ұйымды аккредиттеу туралы мәліметтерді көрсетілетін қызметті беруші "Электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
-[...17 lines deleted...]
-Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді</w:t>
+Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, бухгалтерлерді кәсіби сертификаттау жөніндегі ұйымды аккредиттеу туралы мәліметтерді көрсетілетін қызметті беруші "Цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14823,72 +12405,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) кәсіби ұйымдар мен сертификаттау жөніндегі ұйымдарға қатысты қызметіне немесе белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы аккредиттеу туралы куәлікті беруден, қайта ресімдеуден бас тарту үшін негіз болып табылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+              <w:t>
+4) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14995,88 +12557,50 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары Қазақстан Республикасы Қаржы министрлігінің Ішкі мемлекеттік аудит комитетінің интернет-ресурсында, "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған www.gov.kz.</w:t>
             </w:r>
-          </w:p>
-[...36 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15237,68 +12761,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысаны </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәліметтер Бухгалтерлердiң аккредиттелген кәсiби ұйымымен өзара іс-қимыл туралы келісім*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда – ҚР Қаржы министрінің 26.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17560,51 +15084,61 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Емтихан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>комиссиясының</w:t>
+              <w:t>комисси</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ясының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ережесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -17706,87 +15240,183 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жеке</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сәйкест</w:t>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ендіру</w:t>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Емтихан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1366" w:type="dxa"/>
+              <w:t>комиссиясына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17842,51 +15472,51 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қатысушының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тегі</w:t>
+              <w:t>аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17948,52 +15578,142 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қатысушының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>аты</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18054,141 +15774,197 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қатысушының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкесінің</w:t>
+              <w:t>негізгі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аты</w:t>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t>орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ол</w:t>
+              <w:t>Емтихан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>болған</w:t>
+              <w:t>комиссиясына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайда</w:t>
+              <w:t>қатысушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18250,323 +16026,61 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қатысушының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негізгі</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>байланыс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жұмыс</w:t>
-[...251 lines deleted...]
-              <w:t>телефоны</w:t>
+              <w:t xml:space="preserve"> телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22308,1010 +19822,1010 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сертификаттау жөніндегі ұйымдарды аккредиттеу үшін материалдар мазмұнына қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда – ҚР Қаржы министрінің 26.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="37"/>
+    <w:bookmarkStart w:name="z79" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы талаптар уәкілетті органға сертификаттау жөніндегі ұйымдарды аккредиттеуді жүргізу үшін ұсынылатын материалдарға қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z80" w:id="38"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z80" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік", "Басқарушылық есеп", "Қаржы және қаржы менеджменті", "Салықтар", "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)", "Әдеп" пәндері бойынша аккредиттеу үшін материалдар мыналардан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z81" w:id="39"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z81" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) емтихандық модульден;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z82" w:id="40"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z82" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) емтихандардың нәтижелерін бағалау тәртібінен тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z83" w:id="41"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z83" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік", "Басқарушылық есеп", "Қаржы және қаржы менеджменті", "Салықтар", "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)", "Әдеп" пәндері бойынша аккредиттеу үшін материалдардың мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z84" w:id="42"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z84" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Халықаралық қаржылық есептілік стандарттарына" (бұдан әрі – ХҚЕС);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z85" w:id="43"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z85" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы (салық кодексі)" Кодексіне (бұдан әрі – салық Кодексі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z86" w:id="44"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z86" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)" пәні бойынша тақырыптар тізбесіне сәйкес келуі тиіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z87" w:id="45"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z87" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Басқарушылық есеп" пәні бойынша тақырыптар тізбесіне сәйкес келуі тиіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z88" w:id="46"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z88" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Қаржы және қаржы менеджменті" пәні бойынша тақырыптар тізбесіне сәйкес келуі тиіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z89" w:id="47"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z89" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Әдеп" пәні бойынша тақырыптар тізбесіне сәйкес келуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z90" w:id="48"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z90" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілген пәндер бойынша аккредиттеу үшін материалдар "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік" пәні бойынша көшіріп пайдаланусыз (плагиатсыз) оларды ұсыну күніне Қазақстан Республикасының заңнамасына сәйкес келеді, сондай-ақ қолданыстағы өзгерістерді және қазақ және (немесе) орыс тілдеріне ресми аудармаларды ескере отырып, ХҚЕС-ға сай болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзара іс-қимыл туралы Меморандум жасасқан сертификаттау жөніндегі аккредиттелген ұйымдарға келісілген пәндер бойынша модульдерді бірлесіп дайындау мүмкіндігіне жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="49"/>
+    <w:bookmarkStart w:name="z91" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жекелеген пәндер бойынша емтихандық модуль мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z92" w:id="50"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z92" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік" пәні бойынша - кемінде екі жүз тестілік сұрақтар жауаптары мен және жүз тапсырма шешімдерімен, әрбір ХҚЕС бойынша бір тапсырма. Бұл ретте емтихан есеп айырысу және пікірталас бөлімдерін қамтитын бес тапсырмадан тұрады. Шоғырландырылған балансты не кірістер мен шығыстар туралы шоғырландырылған есепті дайындау жөніндегі тапсырма міндетті болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z93" w:id="51"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z93" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Салықтар" пәні бойынша – салық Кодексінің барлық бөлімдерін қамтитын жауаптары мен кемінде үш жүз тестілік сұрақтары және кемінде жетпіс есеп шешімдерімен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z94" w:id="52"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z94" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)" пәні бойынша – "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)" пәні бойынша – "Азаматтық құқық" пәні бойынша тақырыптар тізбесіне сәйкес кемінде екі жүз қырық тестілік сұрақтар жауаптарымен және жетпіс есеп шешімдерімен қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z95" w:id="53"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z95" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Басқарушылық есеп" пәні бойынша – "Басқарушылық есеп" пәні бойынша тақырыптар тізбесіне сәйкес жауаптары мен кемінде екі жүз тестілік сұрақтары және кемінде жетпіс есеп шешімдерімен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z96" w:id="54"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z96" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Қаржы және қаржы менеджменті" пәні бойынша – "Қаржы және қаржы менеджменті" пәні бойынша тақырыптар тізбесіне сәйкес жауаптары мен кемінде екі жүз тестілік сұрақтары және кемінде жетпіс есеп шешімдерімен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z97" w:id="55"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z97" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Әдеп" пәні бойынша – "Әдеп" пәні бойынша тақырыптар тізбесіне сәйкес жауаптары мен кемінде екі жүз тестілік сұрақтары және кемінде отыз есеп шешімдерімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте барлық пәндер бойынша білімді тексеру жазбаша емтихан жолымен, оның ішінде онлайн режимінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="56"/>
+    <w:bookmarkStart w:name="z98" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілген пәндер бойынша тестілік сұрақтар барлық ХҚЕС-ті, сондай-ақ осы талаптарға тиісінше тізбелердегі тақырыптарды қамтиды. Бұл ретте "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік" пәні бойынша әрбір ХҚЕС бойынша кемінде алты сұрақ, "Салықтар" пәні бойынша салық Кодексінің барлық бөлімдері, "Басқарушылық есеп", "Қаржы және қаржы менеджменті", "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)" пәндері бойынша әрбір тақырыпқа кемінде он төрт сұрақ, "Әдеп" пәні бойынша әрбір тақырыпқа кемінде екі сұрақ жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестілердің жауаптары жалғыз дұрыс жауап болатындай етіп жасалады. Тестілік сұрақтарда "Неғұрлым дұрыс жауапты көрсетіңіз" деген үлгі бойынша тест конструкциясына және тест бойынша жауаптарда "Барлық жауаптар дұрыс" деген үлгі бойынша конструкцияларға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тестерілерде ахуалдық есептерді көрсетіп дұрыс жауабын талап етуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="57"/>
+    <w:bookmarkStart w:name="z99" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Емтихандардың нәтижелерін бағалау тәртібі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z100" w:id="58"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z100" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) емтихандық билеттерді қалыптастыру қағидасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z101" w:id="59"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z101" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) емтиханның нәтижелерін бағалау қағидасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z102" w:id="60"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z102" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) емтихандық жұмыстарды кодтау/кодты алып тастау қағидасын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Емтихандық билет 5 (бес) тапсырмадан тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="61"/>
+    <w:bookmarkStart w:name="z103" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әрқайсысы бірдей теориялық және практикалық сұрақтарды қамтитын төрт тапсырма (маңыздылығы бойынша 5-тен (бес) 30 (отыз) баллға дейін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z104" w:id="62"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z104" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жиырма тест сұрақтары (әр жауап үшін 1 (бір) балл);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Емтихан нәтижелерін бағалау қағидасы тестінің дұрыс жауаптары үшін, есептерді шешкені үшін берілетін баллдар мөлшерін, сондай-ақ емтиханды тапсыру үшін жалпы сомалық баллды ("өту" баллды) қамтиды, ол мүмкін болатын 100 (жүз) балдан кемінде 75 (жетпіс бес) баллды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="63"/>
+    <w:bookmarkStart w:name="z105" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тапсырма шарттар мен оларды шешуге арналған сұрақтардан тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептердің шартында қандай кезеңге және қандай өлшем бірліктерінде ақпарат көрсетілгені және қандай нақты ахуал бойынша тапсырма қойылғаны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырма кемінде 3-5 сұрақтардан құралады, бұл ретте олар бір мезгілде мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="64"/>
+    <w:bookmarkStart w:name="z106" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қаржылық есеп және халықаралық қаржылық есептілік стандарттары бойынша есептілік" пәні бойынша - шоғырландырылған бухгалтерлік балансты немесе шоғырландырылған пайда мен зияндар туралы есеп жасау бойынша сұрақ, оған әртүрлі ХҚЕС бойынша олардың арифметикалық шешімімен кем дегенде төрт ішкі сұрақтарды қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z107" w:id="65"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z107" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Салықтар" пәні бойынша - салық және бюджетке төленетін басқа да міндетті төлемдерді есептеу бойынша сұрақтар (кемінде екі түрі) немесе салық және бюджетке төленетін басқа да міндетті төлемнің бір түрі бойынша өтпелі тапсырма және салық Кодексінің бөлімдері бойынша сұрақтар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z108" w:id="66"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z108" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)" пәні бойынша – "Құқық (азаматтық құқық, банк ісі, сақтандыру және зейнетақы заңнамасы)" пәні бойынша тақырыптар тізбесіне сәйкес кемінде он тақырып бойынша сұрақтарды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z109" w:id="67"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z109" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Басқарушылық есеп" пәні бойынша – "Басқарушылық есеп" пәні бойынша тақырыптар тізбесіне сәйкес кемінде екі тақырып бойынша сұрақтарды қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z110" w:id="68"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z110" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Қаржы және қаржы менеджменті" пәні бойынша – "Қаржы және қаржы менеджменті" пәні бойынша тақырыптар тізбесіне сәйкес кемінде екі тақырып бойынша сұрақтарды қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z111" w:id="69"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z111" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Әдеп" пәні бойынша – "Әдеп" пәні бойынша тақырыптар тізбесіне сәйкес кемінде екі тақырып бойынша сұрақтарды қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z112" w:id="70"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z112" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аккредиттеу үшін материалдар қателерсіз жазылады, мазмұны дәйекті қисынмен беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z113" w:id="71"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z113" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Аккредиттеу үшін материалдарды жасау кезінде шрифттің көлемі - кемінде 12 Tіmes New Roman.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z114" w:id="72"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z114" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Аккредиттеуге арналған материалдар жаңартылған және өзгерген жағдайда күнтізбелік тоқсан күн ішінде уәкілетті органға ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z115" w:id="73"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z115" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ХҚЕС; Халықаралық бухгалтерлер федерациясы шығарған кәсіби бухгалтерлердің Әдеп кодексі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z116" w:id="74"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z116" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасы қолданысқа енгізілген күннен бастап ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Басқарушылық есеп" пәні бойынша тақырыптар тізімі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24505,55 +22019,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>