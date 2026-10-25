--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="43653b2" w14:textId="43653b2">
+    <w:p w14:paraId="0122501" w14:textId="0122501">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,356 +102,452 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің м.а. 2015 жылғы 27 ақпандағы № 18-03/145 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2015 жылы 10 сәуірде № 10702 тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жануарлар дүниесін қорғау, өсімін молайту және пайдалану туралы" Қазақстан Республикасының Заңының 9-бабының 1-тармағының </w:t>
-[...9 lines deleted...]
-        <w:t>14) тармақшасына</w:t>
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің мәселелері" Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология және табиғи ресурстар министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>219) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 22.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 168</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жолдаманың үлгілік нысаны;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+        <w:t xml:space="preserve"> сәйкес аңшылық шаруашылығы субъектілеріне арналған жолдаманың үлгілік нысаны;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жолдаманы беру қағидасы бекітілсін.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+        <w:t xml:space="preserve"> сәйкес аңшылық шаруашылығы субъектілеріне жолдаманы беру қағидалары бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті заңамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Әділет министрлігінде осы бұйрықтың мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспа басылымдарында және "Әділет" ақпараттық-құқықтық жүйесінде ресми жариялауға жіберілуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастыруын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -577,148 +673,50 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -820,620 +818,709 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 18-03/145 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Үлгілік нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(типовая форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Аң аулауға арналған жолдаманың үлгiлік нысаны Типовая форма путевки для осуществления охоты</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve"> Аң аулауға арналған жолдаманың үлгiлік нысаны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Типовая форма путевки для осуществления охоты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 17.04.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 81</w:t>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолдаманың алдыңғы беті (лицевая сторона путевки)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аңшылық шаруашылығы субъектісіне бекітілген аумақта ғана жарамды </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (действительно только на территории, закрепленной за субъектом </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>охотничьего хозяйства)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(аңшылық шаруашылығы субъектісінің атауы/ наименование субъекта охотничьего хозяйства)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЖОЛДАМА № _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПУТЕВКА (тіркеу нөмірі / регистрационный номер)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бір жолғы, маусымдық / разовая, сезонная __________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жолдама құны / стоимость путевки __________________________________ теңге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аңшының (тегі, аты, әкесінің аты (бар болса)/</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при его наличии) охотника _________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аңшы куәлігінің № / № удостоверения охотника ___________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні / дата выдачи _____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аңшылық шаруашылығының атауы / наименование охотничьего хозяйства</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қорықшыға жіберіледі / направляется к егерю ____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (бар болса) / фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қолданылу мерзімі 20__ жылғы "__" ______ бастап 20__ жылғы "__" дейін /</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок действия с "__" ______ 20__ года по "__" ______ 20__ года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аңшылық шаруашылығының жолдама берген жауапты адамы/</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ответственное лицо охотничьего хозяйства выдавшее путевку ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (бар болса), қолы) (фамилия, имя, отчество</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(при его наличии), подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аңшылық шаруашылығының ішкі тәртібі қағидаларымен таныстым/</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с правилами внутреннего распорядка охотничьего хозяйства ознакомлен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(аңшының қолы / подпись охотника) Цифрлық жүйе арқылы жолдама берілген</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайда қорықшылар мен инспекторлардың жолдама деректерін</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аңшылық шаруашылығы субъектісіне бекітілген аумақта ғана жарамды (действительно только на территории, закрепленной за субъектом охотничьего хозяйства)</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      сәйкестендіруге мүмкіндік беретін QR-код</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жолдама берілген күн 20___ жылғы "__" __________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>QR-код, позволяющий идентифицировать данные путевки егерями и</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      инспекторами в случае выдачи путевки через цифровую систему</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата выдачи путевки "_____" _______ 20__ год</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жолдаманың артқы беті (обратная сторона путевки)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (аңшылық шаруашылығы субъектісінің атауы / наименование субъекта охотничьего хозяйства)</w:t>
-[...413 lines deleted...]
-      Жолдаманың артқы беті (обратная сторона путевки)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1450,249 +1537,245 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жануарлардың түрі туралы белгі соғу</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жануарлардың түрі туралы белгі соғу /отметка о виде животных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-/ отметка о виде животных</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жануардың саны/ количество животного</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жануардың саны / количество животного</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нақты ауланғаны /фактически добыто</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нақты ауланғаны</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Күні/дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-/ фактически добыто</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b w:val="false"/>
+                <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...54 lines deleted...]
-/ подпись егеря или охотника</w:t>
+              <w:t>Қорықшының немесе аңшының қолы /подпись егеря или охотника</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1823,98 +1906,107 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескерту/Примечание:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жануарларды нақты аулау туралы белгі соғуды қорықшы немесе ол жоқ кезде – аңшының өзі жүргізеді/ Отметка о фактической добыче животных производится егерем или при его отсутствии самим охотником;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескерту / Примечание:</w:t>
-[...35 lines deleted...]
-      2. Жолдаманы басқа адамға беруге болмайды / передача путевки другому лицу не производится.</w:t>
+      2. Жолдаманы басқа адамға беруге болмайды/ передача путевки другому лицу не производится.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2207,1806 +2299,1618 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 18-03/145 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жолдама беру қағидалары</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve"> Аңшылық шаруашылығы субъектілеріне жолдаманы беру қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның тақырыбы жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 17.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z34" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z34" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Жолдама беру қағидалары (бұдан әрi – Қағидалар) "Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану туралы" Қазақстан Республикасы Заңының 9-бабы </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+      1. Осы Аңшылық шаруашылығы субъектілеріне жолдаманы беру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 479 қаулысымен бекітілген Қазақстан Республикасы Экология және табиғи ресурстар министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>219) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және аңшылық шаруашылығы субъектілері жолдамаларын беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 06.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 269</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цифрлық жүйенің әкімшісі – цифрлық жүйенің жұмыс істеуі мәселелері бойынша пайдаланушылардың өтінімдеріне жедел ден қоюды жүзеге асыратын және жұмыс қабілеттілігін қамтамасыз ететін тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цифрлық жүйе – жолдамаларды электрондық нысанда беруді қамтамасыз ететін жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 105</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
-[...37 lines deleted...]
-    </w:p>
+      3. Цифрлық жүйенің әкімшісі электрондық жүйенің жұмыс істеуі мәселелері бойынша пайдаланушылардың өтінімдеріне жедел ден қоюды жүзеге асырады және жұмыс қабілеттілігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Цифрлық жүйе мереке және демалыс күндерін қоса алғанда, қазақ және орыс тілдерінде, тәулік бойы үздіксіз жұмыс істейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Цифрлық жүйенің жұмыс қабілеттілігін қамтамасыз ету мақсатында цифрлық жүйенің әкімшісі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) берілген жолдамалар бойынша автоматтандырылған есепке алуды, жүйе істен шыққан немесе бүлінген жағдайда ақпараттың сақталуын, қорғалуын, қалпына келтірілуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) аңшылық шаруашылығы субъектісінің дербес деректерін жинау және өңдеу, сондай-ақ оларға "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қол жетімділігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдардың цифрлық жүйелерімен және ақпараттандырудың өзге де объектілерімен өзара іс-қимыл жасауын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша, сұрау келіп түскен күннен бастап 3 (үш) жұмыс күн ішінде жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы уәкілетті органның сұрауы бойынша берілген жолдамалар жөнінде есеп ұсынуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы уәкілетті тұлғаларға цифрлық жүйеге қол жеткізіп беруді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 105</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жолдама беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Электрондық жүйе мереке және демалыс күндерін қоса алғанда, қазақ және орыс тілдерінде, тәулік бойы үздіксіз жұмыс істейді.</w:t>
+      6. Жолдаманы аңшылық шаруашылығы субъектісі жеке тұлғаларға олардың өтініші (ауызша немесе жазбаша) бойынша, жануарлар дүниесін пайдалануға рұқсат болған кезде жануарлар дүниесі объектілерін алу мақсатында бекітіліп берілген аңшылық алқаптарға бару үшін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолдама қағаз немесе электрондық нысанда, аңшылық шаруашылығы субъектісі жануарлар дүниесін пайдалануға рұқсат болған кезде жеке тұлғаларға олардың ауызша өтініші бойынша, сондай-ақ жануарлар дүниесін алып қою мақсатында бекітіліп берілген аңшылық шаруашылықтарына бару үшін қағаз немесе электрондық нысанда беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+        <w:t xml:space="preserve">      6-тармақтың үшінші абзацы 16.02.2027 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 105</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t>№ 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      2) аңшылық шаруашылығы субъектісінің дербес деректерін жинау және өңдеу, сондай-ақ оларға "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңының </w:t>
-[...113 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы уәкілетті тұлғаларға электрондық жүйеге қол жеткізіп беруді қамтамасыз етеді.</w:t>
+      Жеке тұлға жолдаманы электрондық форматта алу үшін өтініш білдірген жағдайда, ол бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша автоматты түрде қалыптастырылады және оның жеке кабинетіне және (немесе) жеке тұлғаның электрондық поштасына (болған жағдайда) жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 06.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 269</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="13"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Жолдаманың қолданылу мерзімін аңшылық шаруашылығы субъектiсi Заңның 9-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>57) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілетін аң аулау қағидалары бойынша белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киікке әуесқойлық (спорттық) аң аулауға берілген жолдаманың қолданылу мерзімі күнтізбелік 3 (үш) күнді құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 22.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Жолдама аңшылық шаруашылығы субъектісінің жеке тұлғаларына олардың өтініші бойынша (ауызша немесе жазбаша) жануарлар дүниесін пайдалануға рұқсаты болған кезде жануарлар дүниесі объектілерін аулау мақсатында бекітілген аңшылық алқаптарға бару үшін беріледі.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      8. Аң аулауға жолдама беруден:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1) аңшылық шаруашылығы субъектілерінің Заңның 9-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 56) тармақшасына сәйкес бекітілетін жануарлар дүниесі объектілерін алып қою квоталарын бөлу қағидаларына сәйкес жануарлар дүниесі объектілерін алып қоюға квотаның болмауы немесе толық игерілуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Заңның 38-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес аңшы (аң аулау үшін) куәлігінің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Заңның 9-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>62) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қабылданатын жануарлар дүниесі объектілерін, олардың бөліктері мен дериваттарын тиісті ғылыми ұйымдар берген, мемлекеттік экологиялық сараптамаға жататын биологиялық негіздеме негізінде оларды пайдаланудың орындары мен мерзімдерін пайдалануға шектеу мен тыйым салынғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Жолдама аңшылық шаруашылығы субъектісінің жануарлар дүниесін пайдалануға рұқсаты болған кезде қағаз немесе электрондық нысанда жеке тұлғаларға олардың өтініші бойынша ауызша, сондай-ақ жануарлар дүниесін алып қою мақсатында бекітілген аңшылық шаруашылықтарына бару үшін қағаз немесе электрондық нысанда беріледі.</w:t>
-[...17 lines deleted...]
-      Жеке тұлға электрондық форматта жолдама алуға өтініш білдірген жағдайда ол бұйрықтың 1 қосымшасына сәйкес нысан бойынша автоматты түрде қалыптастырылады және оның жеке кабинетіне жіберіледі.</w:t>
+      4) аңшылық алқаптарда бір мезгілде аңшылық шаруашылығының ішкі регламентіне сәйкес аңшылық алқаптардың өткізу қабілетімен айқындалған аңшылардың барынша шекті мөлшері болған жағдайларда бас тартылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 06.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 22.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 06.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="14"/>
+    <w:bookmarkStart w:name="z43" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Жолдаманың қолданылу мерзімін аңшылық шаруашылығы субъектiсi Заңның 9-бабы 1-тармағының </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+      9. Аңшылық шаруашылығы субъектілері жолдамаларды қағаз жеткізгіште берген жағдайда оларды осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша журналға тіркейді. Журнал нөмірленеді, тігіледі және жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесінің мөрімен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Киікке әуесқойлық (спорттық) аң аулауға берілген жолдаманың қолданылу мерзімі күнтізбелік 3 (үш) күнді құрайды.</w:t>
+        <w:t xml:space="preserve">
+      Аңшылық шаруашылығы субъектілері жолдамаларды цифрлық форматта берген жағдайда олар осы қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша автоматты түрде тіркеледі және жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы инспектордың жеке кабинетіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 22.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 168</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...183 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 22.07.2024 </w:t>
-[...136 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...136 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -6776,55 +6680,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7150,31 +7054,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>